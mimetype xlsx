--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644efbe0f1e7281db3aa9a01e7aa40491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d5a4eb438a3c35eda21189081a00a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2087a3a25afcfaefb21f0e2a87f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519310ff90fca975056e1eda89ccad0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92d93e6de16d459230d4337aa99c525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c9ebc14bd7734801e89d9f690fca06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9533aa15f3dbd4e3b71d1ef9149a1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34dc94a045825cf0355b5b05ea73c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c48780a25460721442aeb0face215b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa5c22b5d2c6818f6e624515af2eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409df31cf0171727628c78e5582f3eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41cae52baef1258eef9a156e38ef912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf36ed64f2e9e38e6c532631f6847113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965eb0b006312b6f1e5c86df42a23b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce7cc2737badf3453f4dc5f074edcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a198f40080f984828604d2088720716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcb37af22338381a30a83b60be3fef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094828e12b49da3b0e06dcb9a4cc879e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea8336c54e016996453201856c63719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878cd286209323ab9727d734311028520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a7846400304d7855382f563c17c7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a8ffd6c82858f5da71a5c05ee6bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc9441c92073f6342979c75205b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf280e853228e7cf6f50a9a434a457724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e67de7709d34893a293277c813d2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc12a3f1352eaae9ffb7574b9d7fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de58bcbc59eccb5da557cd663103cfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20505d842d209ed430710637bc14128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d32f2056f4576e66cb0679078184529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a4b7c8b5b599b2fdf7086d6fa5a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361587509e297f5d8653966eb8079cb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60f2281ebd08c11c313012fe2594f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5af33ed9aabe26f992b44ffc0b305233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f932aa8fe24e8fefa6a10108d2b96bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c58bb9e6bb303231d84a49d8f9586635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cfecc7d3f1ddcae35ef36fcb1b0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c1c217967de28f53afc87d96f096737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03907bf9506ceb4db376f207b030481338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996525b40471d0b468f11011a73996f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659534524d2ec67cd2935d046fbd6fa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d6a78e7bfff827a0ecb958061e3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dda3131bdf09a01b41e1d2228413e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f8df1b68dcdcea259b4e7b7413bfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223585284c57582b6317a680f41bfd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274224714461bfebb917a606d55ac36945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3600c7bd9eacf36fe1a592d67e6235e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dde62f53388741b4a8e6d50d52413a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da67624d056133dee0d860ec71743948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bfc093d01552f19e8aadb3b4a373549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2359336302ae905ab5716e5125d5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487602dd874064d044ff6ee8dc1fca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579b63883d215a6a790e9d9d2c8a2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba8079131b167b19ceeb9ff1a23c6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89140cc05b552781072a55b03f959654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7df1eff7edbd4b68abdb9ef2c79d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7a2d2857ccb50e3948fba0f0c95956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e39bc3c9d5e972fb38e126a3a719c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d267cbb6230015773c5bc08c349c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b64651133555fda9ba17709cdd6bb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084737972e4c725bed06c0a3c69b9f5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82f2d43e2f862c7de604ad25a153e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377babd627d6f8dc1bb7887f5d965cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eacb53cca9d3b2b85529ab32c5a69363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ecaf6b603ee24c2ec21b6408a7bf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dadddda35cc7f3a89f4b56e6104b4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ef9b4a2951cb75d630b47cd8c3b4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c900422ea86f4d05f595f8421ae0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b846edcabb16dcfd4fbcbf8ad6cb6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc7caf62fa1733759221506a04508e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fd514823504c732682953c794828270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dceefa8fb449208d25bd43c576aef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd4dce9428e259c75880e8e045ee3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e1cc85c31738d39ab3432271922a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad37b1d8c0447f079e804ed4d77ce674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6ba6eb2bd712de43594a85c2bb1a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8622971f3df3801729346c0281a1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80987c4aa164d8c9572a05c9106b84d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dafa1b7f67eec4109c8b8bf0349bde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdedaa5d63b72f999e26f83441108479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd65b4cc49ff41787c2b85d2b8bfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6baa9ed9c37e4156679eac3c4d12e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4a9f781a4c4ac8c2657106b14dde382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59264d2c0a6c29b13ebc929dea9de683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ad6eb4755ce408af47b759e2d78784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324d4d7babef4863bd479f427f683fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d77136046207d6c970389ff9408186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd684c332f72686cd33aa92579e1b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35938b52ba96e9d77d854f1e5faef8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c5ef69067711e463d142b6002a62389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d097259f49888a9cc038ee2d556427790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c2fd8c184dc86f69a0a5afaa751e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7fb2bf12820a8598739b282f9a4b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf1e83dfe0dc8fe6c1bd3f6fd0dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf30736c32ea93aa28b898f558ebeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01d686393d6388c0a41e6a04beab7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2397f9d80fcac0f0cce3c85c793ce696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf0d31a985e4360a55f4af21fa6eca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159c946ab2924b3edef209beebac42f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14742d22baa9fa340648a1bfb795273299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e1888534e14d5aac80a52cee5674e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae065f09ab5eb79134320e3f84db998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125ebe8f077c890dbeb98046ca77d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895758db1c0e2d18f72c55e49630f37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3fe7a09f6251b3cb66cf715480b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276519ae52cb3b182adf823086a8a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ea700bbeec0aadc4050252f19606e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8efc2ee3f56370ec0b930496c78368107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526572ca76f381b4c5607461b01cc7e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b36591321457e56648ea235d0c6ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a70c345d902210b72cbdd7df2a611e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4dcf2d294c7ffe052b3d97f44781d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cf026dd16de21cb0ce8f18520afe8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93b62a4cdbdbec761fc0770d7482c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0980991a730fe51661db0698a0c15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30001e3c817866022d229e4d9de3a4e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5be708b81afd8918787fea7c0990cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8297ce8833defd517d53b869bf6894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660477fef3288eea647e563d23a7767e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e24d6a29b9b238f8fc7169c54677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e52f67f420ae1a8bf0b97b221abec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145e75a2788bf78e620cebc19798c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d9794257da64c57947d8a51c1ffac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff91b2da6824c6efdc20d54510cd380123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787bf922f5c45855f7ddc99642117ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974330d4be6f175334900d41e589e154125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fa1f663d5aaaf438f19bb4f6f58ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838ecbc1fe7fff738607b511a5eb297127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51e5b035d2fbffee81da0a90cfaf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72696975bfe4153455ca488a2b586b3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033cd66f16a3bea3461ef3a09c00a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78974cf4d60e303a50ea1581d5b098131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851528f086c73e74b717948d992f340132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8051ebc59d0f48bbb0a69eb2f60f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c067c8cb20edae12bf79bf4c95bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d4e297ab5f9b4ffe4cd2e24d015ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1589ee543f6f6b0d799b246b9446e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a720bd5600f73f03f4430568e638da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db20ae117afb30c6e0cb5ff10fa8fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7529fe7113b9451932f85dfa73841a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3e5ff6c8d8b77eb31bacdb7eba09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca80e5c46e5327f9914ca909511c9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832daf775494aaa2fd50658a40c78b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb8f27b9be49ba635aed6bbf871a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ec3f052c799e16cde27a2444ad9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c43b77fd204408bae89e69a2a4c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3ce2b086b7c21fd70f083437e47ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316d5064a1e20d592baa8d4a369a0a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aa5bfac0e81c6ecf562f81362593c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaedec4dc6288f4820502052702e928149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be17fe83a5541885a280719956fe80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55fac525e7cc4df4f96e3145bc4b87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bbc5e14e08943c0ac5f68345a7098152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276e4daa9afc85e81928137f45b0e08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbdb1ae6feee2b194c43cdbb75d56a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a1cebcf6fdc7ab8708d9e6d7508d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2df31c433e3d393804c176edb5eca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f748e3c7d85b13cc373e4fd0275d23e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb5869c41ca07ca859e60ecd504049158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da5bd4b6f57ca04b6ce05585206407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9214235f625ba40b7b411e1c3faa9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba175d283a786b731320a9c7e76830b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce3ad15b9a734b3cc9c0e9f596da5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c708714b533b5073771484a86e3e03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebdc0fd2341d59234ad7c0eb331b85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9c16b5ea28a2ba173b7377d42cffe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02849b229bb59a6d47a14aa337d370d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb27a2ebe8cf2c2ae67508f30e79eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275035beb8c4e5479b65bffc547228168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67458d32cfc232545f6da66bf3b220169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74b2871314e756b1af9f8c0cfd4e6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551906541843fa40f8dc371af11b3ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a9b9b054b35662435d82606f5922172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337db207954b4321033bba5b8c9b9178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7245e540a9463f33b367de2e2f7c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb099246cd64b71d29df7ca7c3552758175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0363544fd86a56f211a91f0fdc924d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded49b76df046a505c44f0930fc3fae6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2070ea3fa6ff1b57fd7f1037f015178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47627bc2ee766e03d9955e0d7033aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff323a902e78492585375295d7d97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde00f92e05e263b2d453830611fb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e77859ff4923dbe6504af6aeb97eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3c9c1713f0c87d5f4b96d43b984c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b4b2945ef450ed9c5738fb0600a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f8aa814020a8e9fce127e2a0db70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da815cba248bbdd6c84836473987a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92726e2934ebd0dace5455746691c338187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58cbf16eb1bfe578ae9fc9dad5aa4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d895a670e25188dc204cc5a4c0f1ee1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b967922ab0e355ae94ad73b99ffb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b709beb1a1078bfda11c831620704f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec1414a092c57525832fdc880cc154192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af059280c3db19168130fd158d3c7075193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6f5299db19a2639094259278ca815194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd8719ba7ecce6a1b3ebd15e86c06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59442d0a1272f3043ec0a9621308975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b95fa674512c52dc45f792b0148d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b1f2e6aa636a95c33274269bfc8d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f86f90d8d9ca5ec3349e34ebc109d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064224792c6b2930784cb7686a80d25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb42cc2ac3a063a2996e96c8e4f73ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc2e9196f309ae9da67b21f5de6700202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55ded0acbf1f944b321987f89a2c11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989f20e92f1610ce60200b66317c3b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87aa9550041d965aa8ecfc3e57a5d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d461874524ba6cd26eec583d2e6ef4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88898e9e20fa6bd78733259700667b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4210b8b89109cb81465be943da0e47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012320222daec4642bda0bddd2cb7240209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01c6e9d97c7b7122887332fab781af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b15751d0da59c80787005a31652d19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac679bb8b3df490f529f8d5d0c35b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b72d8518f7af19d6b30ba022db300213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb578277d6c9431a978ae613e89bbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa100b6fe0e3168955a69c887aa7bed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df3fd04d88b12d40b3c0fc28e188cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2af8e25f9f24d90505698fd63cf6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97359aae48b2a94c8fe91ffeda7d6bd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49116b8e368ac25722622c4e8ced8994219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a2507ebd40e1e750b641f2ec9f044220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27effcfb4b5eef8c18c33a164433100f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86c9f7571f58f116be98b5cbfa013222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d96f272d7a2f71758e32c651fb8d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772200c0efff6710784d7d96ebe24d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70533fccb01dbff859714fdf9a8b7191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31d52f29cc800dab3254d7297907f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306d905174d98adeba2c5c9b3195a8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6e2af01f6f67ad5861a18fab603b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2374c65fd1bcd9ed6558a8f9c09da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1113e46a2952d9586db028c791b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a072ffe9aeea44f4be705bc4b3238231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0edf136616b36f758086971cee837232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389e20bd45fa4478c1efa339ddaae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cedaed35d4a608acbf87bce8045ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dd45d65a1ee945646deea02b11a69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c5b1da9f6271169ab69ea1007e0aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e9321e42dcfa55c3d4b3f15c44ee8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019958b9f345e586297ae2520e819770238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de331f892388e930e6bf762bb5e9883f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525687f421046e38fed58aa858baac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796b36d425bcb43727ae3c25e1f336f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af6be1e4592ffac1a4ea6aa384f715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde4f3c8ab5e4b86bde3f707da99547243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c881b9b25aafba49519e6ae1ffaa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dd1b9ea4d5a64d5935f9b2dfb3453245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ce4d37d5db00450333d9a89ad20b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e341ba07c7c9e2205ef41cd2312f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a1699f72a1cafda10ac306c79e7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aface79d33d006e380f09a0473064a82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112c0201ec6436439188f4473fa343b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b15b763f71e8c0480f0e6277f4cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a3c97a944705434e20c6873a8339252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38865b6ed8ccb3a76346c9066c157c62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d620018a8abcc1743a2553e1ebafb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093612c88816b23a770b4fcd2ec447255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c4633221860fd10ae0491dc418c46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddbef02822e7de3cfca6154a8dbd4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb5d802af4f12c72d9c0ae1d5c52d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e91942a7459718c41bd831f4db2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf896f247c86d9da83667bb8fa29540260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c95d65458eb775663cd698b3fda0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da033fc30dd2250aa2680a76addc036262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaea121554f86494ca1fdfecfb281a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fdc10f94046393fec17374f2e9041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2491a0199a022065754cd6ae4e8bfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84e2e7e488719c79fa396a81395e2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f923d65ea564be16b91025edd5d1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3aae678d847ac593a6dafb32fa67a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d109a091059344c519f2ff89aa86b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd069ad605198e6595d5cc37b24b528c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e938df67ae47a97510f3512a1dd62c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4323e018deff05386d6085f572e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce2f1ac449b9e2b152af8665a74f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28078a2619f88fa8d371d13b7c4ff11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5b16a589a54be3b32d1766bc7fd63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a87f3acfb26da6ef5fbcdb656f7c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda81061027bf122eaf8c1f141d54ebd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e9e7473b6208695fb44cb506d23d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660678302abec7f4133f4fc92ebdb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdf53aa69250747847f33f72f175bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71eee02e0ba078c7496281691a6772281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be5d647f37fc0fd95fae64f74d9a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df607f6e4e8f712978105948b12cf3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753984464d4f4c2b3de83fb065d61cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26678e414c67937727b94630b460f74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79949308b91f67be4daec9a807935bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfbca4f5625f59d14cd5b6e6e98d5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330b8f93b7a089aabc840707ae841d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a47f4488fac220e180da8ed9b666289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1617a46ee2e019ad612af303e710c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df304bf6cbb123e571376762032e07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef5e0e8f1da16a4906961905a54a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c9a56d9ac83a2a61717684af99820293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38d4cb5b2a6e161695a5e57ccbb3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55c2fc6d4a26e78347a5cc42d5a7cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6ebca42c5f4e2719c52307a837e30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27c41a7a68886d8efa8480a021802297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404767e766f68b3c6103257508877aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a8c0bf82d6f1586e0371a663f198299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef6b77fdb16401631e1cf563ab44e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4eff14d0925796517e4c01be6196b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf81fa5a2d86ba85357a9002059505302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b9a0cdffbd785276985cd1a5370e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333132a5115bcc9b43e3792983fa3976304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc2748bafa901f11fd50012420b20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e8e3a92171d1f818c5af2143456e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fde066b88d0bb4b3029aabeca7422307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338872484935249d0288d5feaed0a8bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543a7493350958a4e785861aa59bcf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3177e2a21215cd3c3a280a9b5471d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96a241a1ca4fa74fb8406b44806beb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76dbd23a51b468df786616a2025cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa01982c6a1dd5bca2c00de6940c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e47aab552b83cb5c3817a8e0581c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c83c84e236e787e3a48e3bda384c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00600e9694f7d15538701a56d40cf1b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462262908bc6254e1af03198930efa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1655d6861c98a34dc4371cbab03d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76196787a1eb8ee2103920e919c1d836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4cec90437e05b84b2f2ed2789597f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec676a7dd193752ae29d8d498631a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f1b832b78313d4c5e29b3c5d7c518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180566e5aee74155b842cc2e24d8afb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6b11b523f7db2bc4fb88028f28bb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c6e6ff91e4e4ed5db2471bc53ce04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf2d46a958f98de54980ed841e5f67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d421be4b445ddf2be69c2e007d366327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b0784d8c52be9c22031ae58d65584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23d87b85c7dae7dc11b104fab34a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73fcd93ae8263e34cf850946e2bfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dea6a0cf3236af80dd31027cad3e33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b68feeeca63b0175bb9203928a3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cbbacbd467d21d0688bb245fe44ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f736a4606466b9fce537e784a063a55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc53490b8462bd251e472d8e5a54d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a135406f090270afaf5cd02a66b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc024e5df2fe1349193752348a1b9d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732cc29523d66cb24258b2ba0714a90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ed7b2a45104f5d5db299bbde2d25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c5b49490dbe8ff40e8be4f47985d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad04e51c6263fb3c12c02007c0d6e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba537ddfa798051cea3df16c55c13f04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f8dccde1af6154353851c7f6e560f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275e82d8fb39b683188e0c7fdfa59a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c2266fa6f58735ed776aa95d7ec00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d600c158776e69c001a29d5b5650ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e054ef3f11b3144f560f870211b79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72876670552996180d4d920dd97ad16a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781be12461319b741129ec7b6e3e598f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e92c92caa710e057a9d7e1aff100e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd9ee3a8921aeaa2debc59b85875f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f58354e132b35da257686e8ea5c36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956822015a615a9e481ecb8e71c996a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a4f71f5d55898015b5b3e98705b70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5af695bf49601b68d87c8e2703fe3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57aabf42df6a9a7b5904fabf827fdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2259b57f98a8d83506d4e75133cc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c20bbe6b858fdb337c24b1d6aade7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10f4a729fa43a292bf2362e42ec15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a1127b12cd38b819d5d92b82c93a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561d97786b9b8994ac9d2d7fc6d8c38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f48ea8235c4ee5cd1f96a4b187d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289e7871597a44f7ac966e32c3b4e0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c67ce8af7aa821887cafba1acabd7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d73e9580b56a21beb96d78f164a7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86a69677825d02f2731f11d8cab66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53909038bf9f30418cb9ef110158fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7113c0c2cb4a20c5a22450b396c2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ddd201196feffb35b25abff72b0f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a6d3f78528cbe0977e270f86e576370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e37e4f492c7351a4c66af089f3d2fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc22def479815a2fa3287e4efa11645372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e70422a3840e4744158588112b1f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6c398bcc705811329bbda631b0667374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e3b3abdf1a55e214c17af7bdffcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d8ac9e60a891cba057f153cd4efb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06f2bf809f4e2803e1d212b7c037ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec25ad556b27539ea216309debd66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5dbb43dd62f5a5b4745761d5db6af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d67db57f114b5a5f364f5a96ab450380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4dfc580093f3b9461c18c98cbb1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0cb646bab949a8fb2c00c6ea5ddee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650d48d9a0271f9b479bd5925ba8cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539e553d417a1c9dd1dacaa11f0fed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6ccf60a6754b5cbad324fdcb4b3c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d2a5c19638f6af649ace2a6d0f7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f3e9373016974b4d6961a90587395387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff83a85fee7e0394fa5019a28313dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c03e98c90d858da93d2288fa04b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d5db1ee66e27dbc608ad4ce2a1005390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c7c17fe7f13c4d3a322b985323d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb01690992652c815eb5f5d0c0bbdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a9b357ec4aedefe7d8e7417dbef00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211d835405d2bca253418e5330ece8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509edcf33774efd2931c7e7b8fe101ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cffc5eccb8ca50d0dbad37823b1b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f4e6b1acfbc8aeb4955b37727fd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb077a3b061f623e509cc150e6eadb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c62bf841b3d137f5b2db8137963aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab60b0605d66577aa92039f6ead788e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28450dc0cb78bade994b69a0e9e8e831401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5934bc88123d9926aac35ef8b8b276402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b108b04bf74014e8c30cd68c65c73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513035a7bbe40bd7193fb6cf69127e4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cbab59dd11445508c9e83fe386256405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eebf1c7b715d9b3f66dce00ff65f92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad81d3a2f1b9e8258eda07cef04b6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f7974dc32b0908e8cee8ad222ece6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4307a6ad844a5148858ea8de6af340409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b418ea8d9e0b1169fcda41d9a9c49a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315ff478ae999945bb5acc3dc4b973d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7963092b12a07351606757a15947851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f216aad74d7bdaf1341a2d1e41bff56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db919ed001a44b5b36e93d016088277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717c5c877ed8b73e3269bbd5bad586415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e688cd16de648a73b96564479e7e5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e3c54a51c88af88ac7d413bbc7a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059fd8523b4096ff26f47b74813a034418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f96936ec6f8240e4123db697af08b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed69d4f9ef36bcf67b2e8d6ac0cae61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b47d60b2b957dc128faa70e86ef005421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93227374647e45d4017adfc6b5f8a892422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ad32d2d07f30f4a19a230276fd55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f4adf049b0f38df7c5ecae92bf13e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade8d9b11b47bccf847fabe027bb8c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f75ded437ae01a046ca482c0b219ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d63cc1a0d6be6b5e73ebb81594b21e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c13d4114b9a1aea7619f9e62c6da9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9bb6eb515feeeb607a591737db48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d872915c984ff0743f7504e810a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246278e0d54eb924b37333dcb071102431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a8f37a1838099eaac477e90978fca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea21c2a7c721e066a1cfe250271ab2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e159d9de1662ba01daa4ccd32362ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1b2f0b51302e3215e9cefdedb2c65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44e190c8ef7ee90dc6d7e5467e6f8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81d3001ee6da6bca31820f262a08c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6553679cd6654aa5640acd5f68964d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9973e1d36141bdf516d7e28bca82d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6709dfcee6ba488ce0e8c943951d79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55339f61cbeca9ccfb46ed4be2c19e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f687ef7c4f9c8dc5eb8faf0cb19d78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31beb6c198dac76705804d49bfa27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492540b6a04aef564d08c28e96f910d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e153e8fbe4475dedd149ce8d6e871445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef6f72c7261f45a85d84744af0e8d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a301939ee8dff903b0d943fc406afe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0d36d03a1f1e9f4e3efbd7e7d79a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed432319be119e46429fe4c80665e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83111cd545c055001b87de7c31b3056450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e8faa42d9e168a9e5ba95b1a5df15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507459385ee6c2734266d6d930ff2a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c672c183d6bdfc4a0a8a049afa3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a0f66d90baea9b48d3fd77519213454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67980caa123b496a80c5266582a548455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aff1ce940c3e73077ec5af80948d78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239b8d0daa5e279a6e67888c8b85406457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872cce18575debd5b148474d48333d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105ddb7f419fec5ab9daa77a6ad3ce0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fc4c1f622559485338cc6917b4e49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca30218be72e51bb11b4a31397b572b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113962acdaf2e77ff1315f36261ff5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b9cc04a9275a5a51e4f4113dd0e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d514f5ba958214a15409a1fad0d5561464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b828839b21ddefd7c2fb0c7ae13e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b477adba4f4a9876b6b2f78944a11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ecafc449c39d6cb66ea4e84ca05a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6510c8035b4657079f807f4fef77131468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd9f6d0ed18d418d18f23d1c08842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa260345ba168203fc4afbd6df774470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba70e89ccde6d5f027a2cb93df90e59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd98c9bc3b88409a34c2a7669194375472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507cb085e705202df32b8e358423b68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76ac67af63e3aeed1670de6fc7403e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f8ebe71bbaee0802e8c525e6b8b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4ef4566fadde048f336e9806f98b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475fe42bac47f779acc413efcb3d382477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc0fe437b7260d8fc742d245eb0f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0ccc023e3beecb164539b3dfdcea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d9f303af5a11076bc85edf785e02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730228503dd0e42a3e9ee9083db33aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5487b0348ae686a1573deae624c1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b7a3ed02b126c1f0d76e5bf9f2415483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645609dedb4287356a7b90fb915d076484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95049fe2b1b2893f8d0ed617a014a1cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3480d573f0e2311c8de5208f45f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309059798c3ec37740894f20ed70273487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32fc066fd9bda8909af401636db46e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbec8b8cd0497c994a6193fa5ca237489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb08933ffefd03f0fece1c87ba8408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b5f910b19941207150fa8f3db105491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517603de43ab9a29b1f79b0bba788fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f27c62d3eba7a132f5b9faf8844e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5675f9f8e2eccc780ef90ee6d7e8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5c0493caa78ccdf9ff6b5d8b7999495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be8898e7eff2159eb09e8ce5e95e8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572223703b110eed81e85a33f6c41ae1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ea411a4727702073a31687843048498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa877ec31879d2a4840b305f1148e80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df244ca6539c16c0fa44a40b06a6d2da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46727c6aa69ee409530839c7eb4379501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36b2ffebc3b25966af16b2152d3cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc915ad85e4713193e91d77e606040503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381073ea03941698497f730b68c2dbde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae7da40d54dc3a91aac4d34dc197f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf60f33eb15796b3d3b03904476385506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f720a94338e7d5c84da7b9c5432cc90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e457d36a7b79e100be6cfeddf226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf019fa16f5e1048987bfffe224850509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1acee30f3ca8ff424e20235a09902d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1acdaa031f559c8d9d441932185430511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b222214050a045047af6412dc0392512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83986cb8820468e9d42f3036fe7ce0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd7418c4c5c31844c95f5447dffbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e725f5cbababf6431e483ce46b3db5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5004fb3a5341d24d5c4df8d5d6428516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d07564e5e86d0aa9814d8145c18a3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c1e2b11858f071647b39598f220c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccdb8b029550448419a0a84493a226519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4432b8e4537de27f6ed2d46b14bf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a388cef26db4c07582186cf899f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771d2f98dbb77e74b466b9f9f21bbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e14693f8de1e4ae4520c4f32d7fd79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17afc5083d5151e972ffc444382225f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9cdbe47c524ac1407534c45fe3930525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc842efc2e12a767d21f12219207422526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b7f9759f0903cceebcc8f1ac0abe7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7c7a7c03b150c92e12ef956be18e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363aacbb9119dfc9b4b685cb2dbf9b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6421b6f174aea5fbcb73cf7fd34f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1053850bbe91264a3e9264032aea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871451ea64fdf6506aa3627ec483d73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e6a01c0572dca3aac30fb20798386533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb301a6d74826c084052d7037ab53b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49950cac35c6317802e79243420e4eea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cda818a36a88a1ba11da78d9d81fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd0eadd2c85ce6757d72bfb0408dca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab11185ca78c81db2d7adfa3db4b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c6192fe24e12904b9cd94070a94b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456374735f575c5543fe1a5f2a8626db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b65202e7a07a04417d2582651dc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b0b4fb6402b007ac85aa75751779542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887d987827e3ebe912664d6b8abd14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dde49507a8ff7ad9005895ab97bf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c42bd7ba606593d013d4beb217c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da06bbb3af4d8e7e560412c3adfafe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164b4d8db78af1ed434be9ba805538e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49079dea2be38d72ecc08f0a0bcd431548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc357a8ab273a85f46cc804e31f1fb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a0aba1567d6ff346f9eeaf3a0781550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e4d2c4c16061596673ccb9126c875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470a5df4ee6d164667ac266990f2ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b1f87dbd992e2286d18d8d3b3ebd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0826ef5afdc89233f04511450fa3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f7f7b687ecab0c7ce368c717fa56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde99813ac6973ebcafce0f93e0f35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80990cbe130858fc40ab2dc0f68741d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360c67b70de167cf2b26a67bd0afa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3420bf91135d003e3c96f2dc0af6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd2ba04f25d598f20cc6d06da5670560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca47dc52078ea47ce07a3ee1e0c6436561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f545fd044f1728b0a3fa389a86bee9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711680ed22d2110f5e7e95ca57b36b41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e432c190905973d97a9cd7fcbf1be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d281b489d0f1bc4f1f1fea692914ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e4832a981190f1e9ce73384b4b0e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc451fe72eaec05b728549a0f0c4dc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ebd53cfae68c8c7fd01aabcfee408568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb6bb65beb4c6521a644107e75471b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96db5b9b5690b8c6385a565fe1ded1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d16db222fb806f20937f97b8967eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269c1f2468dd42ba68d7c7e3d51f73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605670b5f9f6c6314452280cfbca1701573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f69a97adf6c9d6dddfe4e8e5323f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5b6c5e648004f4aa0f5a120b06097575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf917e04aed873a1abd34f59f2045830576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6da00bc41c2a5a243c67ebe1d336577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56e4afbb4bc655d8437c49078c528578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ddeea7a5acde0718f1bce9e13a08d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaddc1ba9564d9c3a9177926b0f2ae6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235caeec0c23a07973de6d59ce15d4e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78a9bc51a21d7bb7650f0331170f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3c0176cdbe867980c961f836abc51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1851065e5380af610192214571ae40c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6fa4851c9ede06e74e339f49b0a00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065facde11fd8b1aa0d2676d83f7f510586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21416a157867df20b9cd5ef7e09d4b4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167e7bfed0f7b9b10078c3ad82d0ebc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b6aa8f76ca50f3cb72aca58a9419589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e0a06d57118cc37b6f9dcfee9a1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab08b2c8391851e6294a1076a075cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc00e3a31a7d079a782f042385ad7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf446a2ac7f188d601e65c6c8aff363593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d4e3cfd066c151d925e9ae69f86de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab746c246cb62be148ba6008e38c5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8221b3de6e9dfbee24f2c29eb94f60c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af5aa2470e37abf42e0ac20358909d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3d501a5d6b7918a445b4de0587b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aa710f0e3f9b4af065991a66bab2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a22bdf01598fc115ea91c187b1ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23cfabb4005cee1868a9ff2a8965bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a19dfa0088b7c4c0b646047fdfcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc298510b40334a5b1fc57ae054fa99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd01fc30adaec9ecdfb7d9d0ef3b762604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee2f55fdf049246439810d91e3178605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fb70db2016f503ad17779640bb297606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31e112e0ae525612fba955340ba95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed68591198cc9f111d78cca34033f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d99c178b09d6d6d8770586a38190d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf197f9d7b8aad7e872ca0f6e7d1051610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb548f9af8a23b3b90248fb7686ade6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02178f5041bcdca1faac0d53caaf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe11d5a97d96c5574180b1aab6079613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b9636443f59bc272a89ee17c0f5e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b14352e10c99a45bf663651ae932b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c899d1f43e9f8390fc70e3b125b04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33afc5d7ceabf601fd3052828dade0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a2a41a2dbd1770566ffc8bdf38b7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030fb91817846f1cb62e4ee4dd3052619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1108670d62dfcf7c5936f602b06727620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64ee390eb52699346f451ff5811c8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b8010f8f79a4476b537ef40aaab4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c2d9d188dd16e5e307f3fec9bf03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd4b1571c19848988bdd901bf43c54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40bbda9d146ef07b24ae960ad25519625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098ac27e195665c424712a8a1fe42f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6e8f7ddf434b8e14dcd005d70c6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e422492fdf12e167e82eec2aba42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4856880ed7823366c69f0f293a4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f3fdca041c524d53750e075991388630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63c5ee022d9d2084adf87884bd3326631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc38570bc1197aa3ff88397b0c79b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6d5828ff467cf4c9024a0234f3545633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a5b67a036d4a272eceb694dbcbb9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1757d0c3685a6fd1d1c5806b2476a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b08317cf09f1420cefe24ad3d1500636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9182388688d918c1e39cc1384bffa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ec44bd78a04da6963aba49b4956a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089604f420969263ff16d0bf01e8272639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8667308134b9ac838a5240ba9eac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a11128c26f8387f9acad7a90f1170641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b8daa552a5433f13e5fb23d8fab6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06670cbdac56754a47c86e8dae918d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340bcc8e65ad08fde10469b21529083644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece92d553b32adb5de0958de98aef78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00590338744af29976b723517b976e2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb080fbede174a8ff703287308aee50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e176cf36194829be9d8239be0115f01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77348002fa42e35827813517315674f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98489cab830ec37d9101e842b4b3e7cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec147e11b8a1cd5ccdaa40966cd7ae9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864cd8dc668815b92eab37922736183652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312035dfe1269b1b54ce6ad3f8547aa0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9de63a9af74709529c3c8963110423654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9380f0714d23af8f556967f95d90f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72897bf014ff29a740b032c3a941be0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f261c9bdfc32adcad72b98c6a0fcca5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c89bf11e722a86c678c2d053edaabe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a522bed2216d71a15ce79e24aacf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195be87e6d8df1fe8478d4225aa1663f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634c29a8a56798e80c76f5df92f4c35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e95ed76f4bba12b4a063f60532921662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40954d899a86604a37ce866e37289bd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb58a481e0384039c347ac7535cff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aca60017dd229b33e6feea84612c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859977512a7e32d5e0b4d1128699d12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224167ca4ee1d41923ca2206bfaefbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcdb9d087e808bcc242ddd8050b4f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e2646aeca6be92d9124da4e7acd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadba088d6eeb3136dca2b3ce95d840f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea16c332fa45ae5f19e4e51eff7583671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e492f384b67b69f6be6df61aaf0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8feea5c5ee80e9332932505fd99f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768ee7ca5d23cfbf886670c268d95c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e1ad4ad2f799a4c1ae34ef53cc81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c831b9142887f6d74578441e4a4df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc48be5144403853f153d3325bba358677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da210b5bfbfe99ffcf5ac0205331121678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa785657f804c1594ec9c9daacd87ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65fd9b0ddcb9b5b0b6383df53d6a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401ad2d068c99315be688bf55d75bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87247c2e88a20e8680deaa0a5d81c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbdab34ffdf803b64da7a9134a3ed2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b77fb64dbdbe5341108f20126c16e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f735c6d93dab958c69fdaf2e2360d46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5aaba28e9b5734f0e927ebf8e203686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ecc499dc2f306000383f73f6beca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1297adf8a1fed0e92a1332ab662ee4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993508aae47528b0362dffa39e1b879c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a72fa5b0d10967b3313348cb7ef1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd79c0dfcbda742c8a8aff845e5535691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed08b9cf1bcfef449c5165ac980b3ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57ddcd014f9c989dc153787384a6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d048a6f19b669893ad47139fbf66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b086ad6d42b2ef96ff59728fa82e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70f119eea651a033ca8025c3aeefc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e67e28776ac8c0f26f1a8bca7983d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2d065a79ba350f21d5d270a788ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9165da377b453aa3dc758f5396c3bb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9c0c70a12153a759c62f73a027111700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac3379e2f2814be843571d102b833701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3c2a748566fc8fac61c9bac07a9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226be06f2a6f0c6bc569784a528fc707703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d07a61016fa849eee4c2e6c67459e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0e8409fd34d8ccc19266dd22acb63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e044553a5f04c1bf4585f34298303706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1615e02c63ffddda30171217b1e12f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7465cfe14b8c89c230e38d3826396708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0162e70ceba1e42ab8569b05ae75b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1654095ec08495989a3fa1e53dd3b8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a32b0d80a765109fc070dee59086711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a75e50b828ae065e8b7c34facb77e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db1bdf5ca48f7dc173166cec805bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4862c3ea6dfa93c66fd533d775c5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375e78f12d02998f4b421b2af2bfeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e155df5ec5e387b9a86e8a9501af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c0ac77cd8249966d960a9ac70c69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b213913a9dc5cba21f370cbfeebc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17d443e36afa2eb41553a5dbee1ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd723abb735533f5c98b6e09af89d43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6005bd84eaa8af7bf9b1376442808f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2d74c2e0fee894befcb9f2fcfa54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe658a197366d40803772dfd9c7b847723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba572c1e8b67a2ab55f88e58e3bfd1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fc385083b4c3996be990d201adadf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555edf15dc021707b4727b419c3fcbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f705c2fc7f83bfd6f4a1745db3c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0487422025f757a1d660f2db40bd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240adbf94cc2b72984fa0515241cfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a40a51bf150f4282b4379b29ee768730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ed30651288dca7a5541900381a53e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b894df7c80b0e2e1b71645f8c905a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec3c3d3c5db75e2350fd9fb12fa871733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee701d65f83669e286129606044286734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229ed9e91a8ca3ab56a3b2da7930fa0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c8c7f73f4115ec7fd20973b16041736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac4d265ec3ab17b5608b829c51cb2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a704200b8b5bae005b3a6f45c7153738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5373ff6d8d67dc2ca265e0017f821739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c1b77f6e3225b14637ba16acdf09a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e9894e3215213ae529ad72dd6686741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4891882cb76e0c88c9ab9d94a3b9b54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c210d742c0b3d5523600e9f974087743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1e9fb1f04b233f316908f9b2578e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf128f17ddd77fd0a83c6169cb635a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48b09a6d91f86b468718a7f7b0f04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e9f0e13397925f9a9d562ca950db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee285c2c721228fe238781d24dbcfa4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4452c538ba57f7d96ba2f830dd4558749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b37eb2c6f3b471cb8f3c1ed888ab4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81bbd46fafbbd037df47b2b1515bb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb62b387165c7fa8109209213d6a6a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda442f35cd41414d187137e26a78e6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86e627d92ab7ca90f84423e55f54a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde27a6b579b9ede358295eaf3cfdd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe705da338c8b16196113739541b837756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418bb71c6dcd976ea2b5b36444d2834757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe63d3ffa7a246067a296897d44104758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32490e44f95556cac04ff038fa577a88759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d9def94308342288c333c5288e095760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674921ba87d52eddd5f36ea2e6c65d3e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c04f8ac77ece1b143c62c96d12bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb6ab5035aa5160a06670a9c635c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8c1b889d813ef669d7562481e5b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba907519095134e098176d9ef100dd14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebfd880d9166f0cd6e3689a4c1b071766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1db7e6b3cb409c5d3667d255f032767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bc478fc34ecbd7275fae6645b959a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ad409b537384907c9f39489a1f03d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c66054c8587a8ac13f7b6dcaf550d2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1095354197d3adb3fb440e44346a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21da00d11fd1b0222007a18eca13c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b11096edddd8fe680dca33088ac29773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d7e14f285d6be6e122b10b213fce9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632eca97647438110e440d43a030d8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33efef9306f923c0be6c8f4c498ae1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2781a4cc1cc8ad4e2f27912c0e6fe2b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47ca1533c2752374c612ae84b4bba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f0d1b210ed78b9cac04400a60cdd0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d00e56c522bac71a0ecf9f6725dd51780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04672d8db1f5caf8884c241c7428d56781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cf132b0c95566d5c76169e0f12440782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb375c11aa9e2d297c70f44e7176ceee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5bae4898f12e5dd39d861ff7a3105784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc93a0ea98a447a5e5211c7ea0efe7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb07d6dffb55c9f78c1451206c164f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f941b50f0f1d3bc9dd71b8f4b9a589a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58f8299ea627902634f75e6d4cba81788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0d34dcd4e3de1e1563ba6d14c3c38789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3707f5fb86d4f13fe0f562aecc0570790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecebeb8f4dce1934a63b86b8d4ccff7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37489e0ab3d38ae7dc109c6e699a5ade792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97daa7553603822a385d1262915b6bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c81f6b7a87af6cadec4994035375794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114420f144ddded93663bb5ea9e19b08795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7707ba4c7eda21eef18c8493b91d5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b1c786dfc433520942000692dc05797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3411136fae71e4a5ad02ceafe2fb4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fcb40afca8bfeef6080596d98658f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc61765a794a5a710358101a1f8562800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd13bec68ce4f020ec6587b34a1a87801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137f10f21ee56afc94896d14f0513f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259aa94b0c8f94e9750aa5fedf4d57b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34324db26385b5b0f93bcd54c62d9cd7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f455c97a36877d9d66dc508e95c1f8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04b043d7e84c0c3bc0c5c8fc4abb4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ee59ad6c55fa524f7885ac331fe1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211ab87c28693e26f19d549d07bd48808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d38e34a1c6e0f8c7dc3a3262bdda809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eef415c75c777013bc0bb86226ac96810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6039eb72a6c6c502c1fe19f425b34811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8849dba5f167eec41a8317c1f1e4c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11bf3971b401a8e34cd9afb9358d72813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9f6a49e8fe2f82df6546ce61c26c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8593caf105d730461a33d4a90a6a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c416c88f4d8f2aa34d959529f667816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7fcbf7d816957832b667cb23ce78d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80139defc3b388ad0fd6b03c652dc7f7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a50bce4b159e46a08beb4e786395819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0efaf3228fc6e88e6624d76824302820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e43d1cfac743f0b05ed6a635fa4d1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af2c91c9bf8f1cbf0a976e0462c42822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3edd91412eca19678789f69dd51393823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fb1700b08682b20e4711eceb70ac6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a057cfaec0e54766c8f3883336f66da825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a444d8e3aa0492d98e284296620e03826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe434e5c6cf0c7d4dfc629e2d5e5128827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78587a08699039d79d769ae709f4637828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99fd7a925cb5070db359bc8f47bd49829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbb47a888670119465cc8c5839b52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f4789be7c3864c86ac50662836e34831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dc9e8319ebfed62ce54ca8ac427aa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380ce847b93ebb38fc8b442c91caa2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ee46f2a1de14b8a9a9fa9e83157c0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede5a1aec469da3700dbe739921da8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560c83f6f7c69d56b09c800d165404d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0a1b0682a625e3f6730604f0b5d6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c8cdb25f55c5e5bf26b79a64b9c39838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30148c8d3599301459b7d5e9055f41839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e58781c987535983f9181a695014b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15b96c839129b2af9e0229604d3cb3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966f97b9c3f283486ab5349856de814842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385851af6581bf9b2bf905a9571f6df843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45802d7bf6135a9d33354e76269650751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02968d20e4be1f7b3482e1398189f0e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a48950fba83f338692b5e41e6e6c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b4f8b9a321450c94af43c863d26f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938428ad22eee113afbce938e609045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ab38086afaebde64a2b9b3e23a4f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb168ee1cb05e7db15966462d6525bfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cd3bc1c234b8105eaf1ce8000eda68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb090cda9811bec9019b64b3a8bc969d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910179f3e0083503909d29a109963d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2008cc27e4a6d9b3cc08856f4272b7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3467e5b24954e5a768fee5ead72ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2cb87dea0d88c270a6317c78c831c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f2fa7248c716f3e27a62622160da814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0623b57b197a2be5f5bd0d2a7e4cb3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d846dfd0696d9ac33e59fdfaea5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b82df050bfcf28f728929f28fb1ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e36f0bce751978bfc8f7286f49247d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa430bd70a6c2e5b245eb7ba310e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c6df49ce8bb471824d3a56ba470e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa765d114bf0344f298813f0b8ea77c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c74f65975dc59502022c33a0841a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0951396a835f9f258e6e9e9c9de724623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829395fea81e0d4a78e1a669db5e75b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a647b2d11e0a9238161038e2d48626f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52193887e9561e6794000918be06e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1de61f7150577056fd2cd26d2799727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa73f04d2d534774c28baa991571228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ddc88046244e0beeef3597798a3b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad74c16b51927ec5ad32ebd30651530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece14936a2c3805c81a86bbe95cc0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70146c5b75bbfefcdca5f1ff0c600d8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940f9c5ebbee5551367b5119ed6a2cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fc24a95b138a0948bdfd9ad59ebe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f23fce7f1059d2c6d079d6b042cc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c3ddd177a855da0d4dd8c4de4103636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce53b436206cbd828acf7d4038bc90637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95ea5df5697e2b7932a94e1c5937138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1fcc2050a94c2b670040e18c82afe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb644937d59caff3e49100e8645f0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f81d3ce255b394bb9c298998b7d86241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee28383c2d9f98c8ea1663553f041142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f25a68e5c1fa715d20f0ee7a33e8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fce7881b84f0696bdb0afa8dba8c5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f33d07529e8d5bea679c63d5be06545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e4cdc0a182c412e46cf4da06bfe646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9134fc7cfe2e586fc2a3f60f6297ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c610be10d21eb55299b83d9deebb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3140650f53132b7bb7bc6866de84ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae6936657fda8d1d13f8a5710d5dd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28f058136da644ea59f05b953a868a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea601e2a6995fe94a89a000ef426673452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e345550508a623fdf1fd5d4b92d99553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b189ab135fe0d8e8003365db33fe4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075098af157053485e692cc57ca8c5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c662226885cae934bfe9166d667c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6c4c43281999b4ff992c97ca44a5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bdc74e60d948382b00939b142410058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca8b536c522ec1ba253b88a3f4e98c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aaa34569a2fe0b66bcbadec8e593660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d297388ed4fd6c338a9868c6021f4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba9405e61f4c6b3113f66a1b66390262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ec4e8f38d980dd044d56a40b559463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf4b1525904a216be1b8ba7c9889464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180672765569832cbbd32ce062d31f9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc05da06544ed2a2ef0af9316af1cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d994e1ded27d626367130eef5bd7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5491c405a46788305969fae3ec1a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6869baa08f0b7220e35c67d9fdb8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc580afcef1824601fe9a3fe6369731d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ca871e88d01cd3f456a06a8fd650571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f66e72c56d26f46c3855e03b5d0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ad1af4417affd2e3011decb583b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4821f43fd953c4b684ffe717c2e58a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78510e3923a18ed2e0de14901b26875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f12242cfb3153a79a9e1a086cafae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7926283cf6985edd39ac95c5a9c989b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb59a57b31e471cd1d67ec717ea4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8006668b9a9339f6e3df1788880df579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3cfc8d15ffc9e98a72c4c5ce552d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e68c359152e870395622b961b3d0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117b3d8f955476784761a9421bc640182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ffcec4a51c7233ed8a5f5f67136983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de84fe2fb7c3f8ab40ad733d9fbc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547b50838da469e3875536347ade18485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661d04b30c53572f28f1a55615c10a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b710d01e1c560fb7022813d53ca6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b124fa45cc89f905e3f85ab413192e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6b2f409899b157f1a59bdbc36385e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ea842267356e01504253957b26f9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f0e92a1816e3ad0bb996388d344991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf3b8d0fbce91ac575e3bc7e69053f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd2bd9a7f64a36687fa17aaede238993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d952ceb9d53c74d2862c6b18254194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c7c6f098e2af0de6cf2f72d8059ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e4658445bc947eae5ac4d9134bdba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08212f3d64f2670b04d4cbd35fccd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a55137aa7ba90e1529fadbd19828698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58548a1c25ad2143a04d3d7519eebbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dc00c2c51bf47353f44e7b04db308100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9419686ce0ad9e40b489278dc88c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe4859a3831054208c92512f3587b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6fed8ed340a31effa2c01f6dc5da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cec54f763815266a0ed11f41efdf14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bd70a81bd2b845d4378edf7f5f88a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21e0f7c14896a54f1ad36b60e26f28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f0964c7b41afef57b9b2f4251430107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494471dc081dfeca51cf109ae82032b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a5d6fe52fd984884979bb9821d0b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11ef27414ed3ba336b12fafa0d8678110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4650a560311fb4ff62481de4fbbbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a1a8488744ea4e7146c2aab0573e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe10ea19efd1b5bf3cfab3253e8805113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f172f5fbdf26e1448e566d5a9994114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f0ee19559143f63f48dcbffa51456115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb32c8df6ceb54def73fcff727605a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2544e329809681ed696dfb7d6e8f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c805230700823b8cd2dfc14c401d7a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b838f16bb6459035790f60d22e2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bdc854536c40e96ec808ffc84d616120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615f70819cb4c8db738ff17e3525821121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46502937529032b7f94250f803dde9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba46972db4cff2591aa7fa66bd105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba7d58d4be13f2ddaa5fbf6ee9939124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a90057db5ab01c6a2e0cfc8b433e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89919a1e11b53b94414895663f92ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807290ca8ca73820f8ddd183659b64fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a07a458b0a725861a1dbd2edae718128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac73925cc4fd29a6ef1409065c8c37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cdf14778657d3dcd2bd7b803e2149130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99ef22fbcb0a75819f43a083de2e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52612cce2d2db689de408b426ac8215132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323a1d8d8b4237f063bcb9e900240b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350c6a931f8bfe4f7c64d6f2bf21a03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf3d7258fdf460d81c9708fc0ba7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129593ae59ed23abf2da8586549f3ee1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d1a6d05df28825406c494fcad1630137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea77e42dcc282f6a7a901f34de302b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb2245101a178102361a92def5ba46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f5d5b68afcdbb8341054a36068a79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b88e14591105dc8469ee99c1f158d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5e69ed69589e0080431597331772e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adca7ba9bd3f6c1c110b3a9f2bc1fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badee695843883c51ef2c519a1e3c560144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835d9e456ac1a9e241db4c60ac9f30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470cda36dfc70a44fa3b7c89bb275d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729929e5a2607c265435b659a34b2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa6430cf3eada789ef9b320e01b15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03e85e70a7101c6218ddd0ab3829a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecde80606dc3279cff15c6dc319e1ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef4d99cffc49ddc2b00be6de806b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764450671f1308afdc11cb873e2d62b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86c7a9409a24a2220b6d5d12ec1d7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5bdb228aebeea1a89625a97caaab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667fca44b916c93ab07ceef206d9a25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032fffadba1e8e6e69762b0ac096807156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a56ec9ffc9246a32cd4ce7cd336df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e26104ad9bf1c57ee410288b69511158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a92f806522ef37d1f06e63e8a191cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e334d5b43db4a4a9596bd0660c96ca0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58b155a01eb7fce7b4e808ef8a543e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0df3ebf12783c7339301b2d27fa87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc19084217387cf82c0494d5afd2a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc090fa5d7215ca1be2269dd8957556a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee24d45d29f8eef00c4e97d82dc24e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c949c0c6d8f26dfd58bc84d18db7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb694312ee84d6335cf055dcb530957c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d812053e01cbd62711b1544e4f3d81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c14a3d9a57a8dca829089c9322362169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662f73d9998beec8ea0a07ff044225170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f235ccc2af813a95ae98263443232171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caaec43f73199d69c81a44bd0b1a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cef73fe0e2093e6fec3604c9180d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b410b5f46fafa9887c6754dbb2cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a9b0bbc85eafc3b682bb25514426175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5595e6cea2b88114f3fb38fb9fc54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320cf9c6345adabea9635f2a45b240f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3035927962b44b540c04daa7c6e2bd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91e2a43ff0ce68638169bf57630f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92138a4ceeff9df68361235117a64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2255057c2f8f044530fd1e5471ddc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108232a0bebd63e917ad317ae13dca65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab942ede944ac54161e9f329e79b5027183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3172933dc945cedf5d02edb55a2de7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535828eacb2617638cc220f5685c8a9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20f8ddd86465e3120d4aa288a6961f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d034cbc45cf11de4dd5c5e8a0ba45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2696236a6e13ce9e1c81209dadd331188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef205c7f97809ac86baeb30b8502af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d7e6a5e039ea5385878f4820cade190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ae9623749667c93d31491732e56fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069649d56ea282364e3e973f6ed0ae58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9033e085842a9d009d484db6c730f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c649d18d7add157debd636d39179a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725e5348007b25f635e81a4829b291b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5be09ab42b228f4b05c7a857d663e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca20602fe9f03f4209c23dbfde0637197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769552eba04a8003419179078a32b46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905c77bac7277a89f12a2d3c586dbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09791791feefdedea8732259b3c06f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8b768c6818b694784cb6e688f389201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56690c7530bd309d3ab3b7ed14018ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9148a541e72c5f829619a4b67bddb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5af7ac3eb99f041962c9553f129f2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2a953ce27dc2db51d69f42553f79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6029c134707f04c66a88401a05ad72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b551a9f1cb5d6fd623c471fd8d4ec3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf71270e83980e9c2b1fcdeab347353208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0cb0931a4aa23809b91aa7d86d0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f99999dd461715da65e4d6dbe7127210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3cb5e136c01adba2e7fa05353c26a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403a443fcd11a559a94466cf8bb5f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac23c284d13d013038dba7d2b36c97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd14482166ae1c38d6c8d25a0e7102214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f827c4bd2f353372ea62b82e771a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499988fb9292c3e58d960339bd1070c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dd233a93c387d2157d807c6083d53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464b9c6663b4984f1fe212aab4239a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf7b3279cd3ed3ebd52280006e2a7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec33a7d28c7e1a1367713dc01907e09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091287e9413ab7f3ba33f3fcf7f9125221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a22fcceaba1505547469159f01aa86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59de48968ec8cae546534091df86b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391bb2096386248f0888a245616f233224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf5cf7c4ab0349328c853d59071e6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c20bc77576fff057ed59019fba2fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce8818cbaf15fa5fc823081f1d79eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc05c44352840297cde985a52978c42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e793b8dc9540e30787d527b6b0be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eff82bde45659fef748724bdeee7de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa5fd63d5dbd22993ed229ccf8a9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebef6b0263c896a158c05760cf4a02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baafe676f0083388012fb399bcb065233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567bd8eba1e4cb25435125189505f2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44ff3d5749682500f4f9b036528577235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ecfca8ef5a88cdaec241a7e221d36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b41edafa76f0a80f47fe32ed8f98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c53f6ee84571f839b0c8fb9922782238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca050d1192c12b10d18445b04fc9905239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ef96825c7388129af05e95c6c959240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5879eb336623bad645910d758d5ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd51aea5d6afb0a76e62fca53c9a63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48616566bd491dcdb504bd93d7d04670243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5a741914a5c375d951dccdb961d39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d25f1c5fd745a9f46536c9b4a066245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c96a4ef5bcf6381b37f09116d5573246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2887ae2c59c0779bfdc43785f6f95c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c94dd75d4415637bdb389bfe25518e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677761f45c18fa307fc5a2621d8ca6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5f61172e1636a268251a0dccb6fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031416dff5e782532de4e650bc14dbd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b6bb684dedcb7e9b5b73cf06ae0f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22108d5049a37af2746d711ef9102d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1262c0e32cacf80d6aa46611266fe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fbb9bb57809c11756dac2fd61fae0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d5f06cd2112d144e5f8eab6be6a29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cac77c33ab69cc8060cf4cc48373257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045012ec88247966e4faeb304e17415258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc57491faff567406d352763e568131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249863fa987b845fa0baa24cd0c43a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2cda72494697897a9f7306b293dd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5efd7c9f1e9c990a53abbbaa26a540262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c3bf803b63927915a3aa0a6b909f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab95ef23a32a6f517c4fd7a17425e54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565f0471fb2feed5b7a09ac19c07767265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a24caf0376d5697ad7f56edb17afa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3e3e68504eceef4dda5e13409cee0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d5eeb1c982b6cc206963f7ab2e46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7420f7abe758de4e7c9c487453c6e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6e5658ed2ebfb3a44370485aed6d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667cc893d7ea7b8521938771dcffc2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc331d76471587e5a90782865297a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81d67f214419a7dd2d9626a20e48d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4481d5adb6f10798dd8879399902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8790f4696e8e11dcef1b2d5b4790275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b765b612d1344ba47ad5c5eb9aa798d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db7637e36705b9dc6634fe1900eff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e626d7675bda7e87f4ec9cbf769fdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bf3f8a5f94473fd3540486f38223e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a07ce77432c28c5e7e181f88b3a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50b9f00ee820c61e4c959c441b47cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8392a937f0e9414f56cd6f31951d6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012abefa8e4d585025edb1a718b6f6cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c281ac075a14474b914a1ecd89444284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51a5746a35234281948f343653a9dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c58c28c4a46e1189eb29f8796fb0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe29f0ee3a6df2ee96c9e152b68ed56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c76fc1ab256e03253cab0f949dfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3689b2e78ffda65cc08434f501b949289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a1339877d3f328e775dd5ccdf0246290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65376f0943982e9964b2e556b60365da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadfdb444a14c1ec85ebe7583e3e756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbba0eca8ec2893478cda2a85a283e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80771b43721d6ee24accc0d9c26a31b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55fe94957afed719c22e02cedd988f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d487ccac6a0b917090aec4d2472a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315325385086685bcc64dd7a91e3f88d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe09a52a75ea4f53352d295a23f9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01aafdb874474a12de947fd1566a7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568aa9a4b00eec12ee8ee10f2b8d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927c4af09e4639e7788503245cd6421301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45205a83d2541466f21aece41e6f22c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4923ad674866417f30ff6ce4a0b411303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96007a59fc2c4aab603104b9a2343b87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af492a69ec85cc57296a114206e0de8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523c730eca8430c51f8776945d0a38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a0ba80c6cf8e0010cd9b79db70e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb34587a357b03d6183c9cf11bee17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacaa32d23894b38f764fc49cc3ea9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97225ecf7aa596fc8d9936399ef2b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5fcc63c932f33278cb716f0161f60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd026699ef35cfdffa4dcc129d25fec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508622df90b300b200a74da49e322a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187400645cf5277ea20ed669233f3cc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76d4d917dafae39b136cabf3e4d0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e4d8495727274a7a19208178d7404316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e1b526567be2257680ab1142f185317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276e80ee16e9935fd99cf1a6f06054318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d36c4ffdb235dad6f47e0d2c3eb7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb58d4ee81987774ef0e9009d7a476320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea90b65874a38d52abb29464fc821321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b61540431fd5b7631e2fdff3b93c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d5f739dd60e2cf5c2058161947d3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a31521a692b8d13e6f17b603c580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407fe608224b84059730901f92f83c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab32de30945d141da88ee18bb4b1da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c75bcf5892bfb910038942d7535c92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c665787fae5bfa3b9c953f5bf7d0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48582fd455b3840168e185028a08839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7950941a5e6e9236883651a424b719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a65712d2b7299d0536e38e106aa91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446baf986f24467c1e3225c7f84842a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aba5a21a389223e0d0ec17be3f8d65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd6ec037f956e7818b0de6ca610b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273497a5948ea054d28940b0b9bb145335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c2cd7384997bc16ce5377c285969336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ec73dd8869b2388ff28a2e11cb67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3b6ddf003007132f3b290b5982a61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e5bb62974db89d4624ada6683e27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c613d7fc17179f297c2863d971a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326766ccdc6895a94003a748482466f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f48f5eacf9e81a4cabd3e67ce4a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d9ec05f6a83d98ae61eab35aca16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4600d7e7fcaebbd0e960542d94753a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf6496c7ae3e3e0cdf518dea02401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf180815e4767601eb852a10097338346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6bd6cabd27990e6d33d1f73959b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174f80426a9979aebd65e220619d39b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982668e7a8f953cc2a3c8ad09bd2eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62f1ed6748ddc1758eb4bec8a9221b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c679db4a85e0d6ec57bef21c93d22ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d87150dbea849432d660d62c87ce5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40ee0af3a150420fb024867c8806ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0e7227cdc41b2ab67f6700263cda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2dcaa6a6affe6b8128130755482d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abbdfd431c318b01b175371368aac5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251741e971298bc31e55a74c9321d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b02809a6f2d57faa765dfe2b29b894358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3df61dfe7030b98cc51c0decf685c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fde9e55820e079af96bf9362029db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc072cc2066723b8510f4f4760d82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e0db2848b8297d4a5ced83461f79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809bb1cc50c26c71b47187efb2cd471363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114dbdb98f752df438f0565b3fc3f06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa518ed1bd02dd31aee7998947c79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091dae2b5d2d9aee61a8df86ba589eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8e6888f83369539acc6d4a1c215a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d2f7991db20302a23c53b9d3e9f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148638ec5dc6e82da68db6b2dd05e60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186f9ee9d9906af34cff57a184e84e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd209175bf9b6b19d7c93f261bde9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bb469b294de0446192010a5bc31dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aabb5ec60cecdee648c5a4ecaf64fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488f8c366998aef16faca2244a54a15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e49f1bee05f617edec71d00fd8fe22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9926e48f295eb7a048f19461275091c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202f2dabc8e07e05ef7462f7b1869e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84050958be5456a0c73ed631ddb58831378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87ffff2416fcb9b9212e432b60ff16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf51a2b38ab9d00d0123761c3a9ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a9cf26e7ad4cd6e59f5dc4cd6b2cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ebd1cf3055413e37109658f633010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e3b5b6ff52a91167bf240eb8baa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa96fceb5c12f3d8e5cbedcd75e7f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee36d82b61b829771a30a2cb989d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa2a4d69265f036f08208f38ef46a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea4020f58bff17ae91fa53cb10d2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fda99fe2bd50ef201faaead29e9f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2b140e2568ebc4e979c60d1ccfd1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b35d3f3ae84df1a064082f98f30a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51b867a9de17b7e3667da1574108a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c537d1188084e6f3268049d68617377392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e990819e9fa3e16cd314cd4f31eb24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f609d46b92ba53c24da1e8151946394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ac9efa619759891be1feb14fad1c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c148c55282f152414d2e8450c20e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae55d1a0fb0a39fe35842f9b74cd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756bd0143edacf37377a610439061cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f4c5c88dd1820b0c2ceac0cb8372e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2c7b87e5e1e86f0ec8593beacb9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5af836f361b0cba775bd62841f690401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05a220f2d045795e91dc942744a7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559975d6ff25901c655e999c01e1ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede70cc321a285bd893e7d22477eaa28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795bb30f0b4ceb90e600ba1e687c46a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89272af0ea0d1893b3d48731d7fc4ae8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9759091322a55b009bab50b38a69c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f9de9e653958e3677ec463bac072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb63331e3a6055656564d43356c1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51586706fdb3076969945a9b8dc2e9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d6989367b4b64a5b8d2e1e8879027411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e536e0c9e8646d7125e6e1a987741b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c560f93ae86a842ba767c37ca1dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d0f65913d96446d9a7e179ca2f40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8480c97bf8e94213e8da2598e367adb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b78dc52c815ee2838d165aaacf2ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705cd477e6ccb5fb77c9b915c1c5064417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b603efd6aa54321bf2d1542de7790b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2738204064d7cb1b9b358dfb04b278419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1743fa53f92aef225175cac70e6d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de135ed45c61c44374b2543256702421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c1823889bd46c7140a7246f0b1251422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f6c7aea32353eddb034d511faab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dc60d46b92c5b0e587d5342345456424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf1e66ed71737077c4b079bcc6ddb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46947290f8b28a68b744c01c7f1f75d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731e455fd21135d718a9556f79e57a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed21e7e75e5da86918e0d7d843ab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409422c7398e4a3f97b84501ee4f78e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fcee5bfa8806d2dc084af6b8eea7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6520cf13305edb643ad50da3c791431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045337886ce8ca87d5cf15addf2aa446432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc30ebb980b6d92b2c5f77b2d27c4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c6a063579f1bc115c7c44c1cdc4b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db392eee9c06c6d44424a62480576435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed4fc790f98ffa34d164185fcc4e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a683304347d3613f31589b5e1e5032437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e71e6ffc1026cdfd03c2addfaa64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a3015a11573f91c9440ded26a84ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcac37bac3300b60aeb3a811360c1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f179483a3a517c3a3788dc59e8e69f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a12790242f30aa1c755302d00e356442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319012895a2cb4e1efa98875dc87665443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d408d8709c673d4967d4a35ec600ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3cc7e3d03ac68e368163268b18ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf0a379f69528f2b55d7030e8f8b5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086281056210678c8617a9d1f1add45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c74913ea57d6b9c4926a1df189d196448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad170d2b71beef43c49c100e2fffb930449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f79f9de7db8327b236f5e205858da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee33dde8bfdac9ef4c919b81828a29a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f30fab05f6b6ec4ab09492c16fff81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f668082e91c10c660e2998fb67316453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e76936df7dc499fb10b4af6faa564d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb62397a84f604c74375b3ef95fb9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2a15cd87f09ce1aa7a8d24f89ffa8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06d4e9bb10e11d2e87b67fb37f9926457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12a6a6a44f3d22199042d1d975f60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d647815de65bdeca68654cede8f7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19765c72e52a5ded64f856fcf872f88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517793a6d3957f90a2a30616c08354f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a537861190cee51b0b047e68d11b6f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba48b99b505317f3ec77d8b1241d70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00871321520d438a7b47143fea96da60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911447366b538161ad9557e00b511ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9344a68f39e00ecdb5e60ae9ee26e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3e7d236da1974ea9b95e064ac9ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be218a274b6d2aba969de7e66b486f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7b28d86ab25997daebdbaa7cdaca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1105b893d61f2a30296991982b3432470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad9c3dcf5e502d8baad2d73591aa1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6179ae80670ab7c52ad944b53b0738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ffb1bdcc5c00b1736e598c98e2e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22d543a119324784bb9f0687443203474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2df6cc5d7a35b895df6b9bd4b94d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e593fff735dbb500c872ccd24b1c6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8936881997fb2432857c11fe9bf813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e828aa49fb025baba7bf58a0f50b04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb8d5a81515b1e33bdce150c9a265479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4231b7d04728c97d4adb3251dd285f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3211486337e489a2f817032e89764481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fee0f6c06e4d8d77a04ee214c83da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff8992b9ce3ab692dd8a89b7a74d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af38f5ece984e56fb39c56a102ff6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c90ce0919a75b6097f919ea852b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d142370621e54bee3ccd25edbd8a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92bf7a34c980985ca2b6bd3b797370487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c410373badf2d60d5bf9de50b6866488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd9cb3bff70055d7634db914de93c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a559f71322004dc71d00e5a822d6cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c47dd4cc7e4fed602c3a5e194952491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b844108fc7ec96e5c0d125ef8cabd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6faf85fabbc46b13eb2e29efdaef5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e014743747ea14068f4f8c35ed907b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844352477b710a49f513291f313c031495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b3d2f7112e40406afd923363907b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c82bd5c682c1f6c7776971c7ce98b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62480bedba93e64386c0ca77638e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007f6e258e985c445eecbd036d6355499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c36ef7fafa2c681d1395b2bb75bef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a9883b64f21646d5d757ef7264012501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a05b9e836bf4f998e62de24cc85956502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af300206a925f20d8e4ca38798c9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa79ec72db6a1dc18ca06ec8c8c96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cb9a3e0b045c0648f48af9d69e926505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d31026593cdc20536bded30e85cea5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115720793862f7e7ee3b32da3fe8b04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb9426b992af8a912663d988242f75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17720cbc3b6eba6d9d29536e995159509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8a620474a794999a024bf92122018510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4794dd0a64b1e8f32fdab90ecac163511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f69c17e0d8cad489be152448053e44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083248f0b37bc540aaaf030c7cde313b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3f5fbc7f235f4adb428f42755f39e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a12f6b5a0d771b09e5e704e295126515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814a4297ab3e3e6a0768c998974c2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b86117d55a5355834d1ac25e093a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6f6fb3fc571af71e2af58fe37c714518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7ee167e60fe91efe54774d0a7ff1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd3b025d8facc17974dd3b6373762520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad3e3b6be13dc7e03711c0b8c13dad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3974ceedfb1968d10dfcd5fa49dad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8f853620a64e6793ca8a9af14b1aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242e3f9ac1654f822b1d23c8021952524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ff104c7c503de26dfe6a6c1ff08f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00383906aa7916f9137f142b6d799526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675db8d359794f11d171271a395deb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c31934d969b8f386266a4faa031d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f56eafddf8639c6b19826a34bc604529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f058cc47664f305382367a1b4b7daed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd43f767520033be063fcd07881a8f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e1b126255ecb1281715839f22f72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54025ae0500376851bfb9da5a1a89d6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575fddb763aee4d60dd270eb694a1fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ea483bc88560cbffebe3f9556dc45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852b443d9a85f77a504ee56c99a75a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56668822da986c597a00ad87eefa536537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb1ea2c963495ec3c72370ecf76149538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631adbaacab966dfde1d240165685a91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053eaf960421c5d5880a495c706d020540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5270c95b31a6755548f79fff70f2c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c561d87b849bb9df084f3cca3d837a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c465630f1fcbb8e773377ca07121a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ba3b69da621530b101c639f0bc32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed46a7af2c142fe11e4f289b446454545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7016e53df1e4c21f097273d3cd031546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88ecbde423ad28c321f427f494d407547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0c98aab66c86078f8d1cc934a07a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262cbf5754c5b65f5b9f84ff3207aac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d87e2147afb7d9edf9bc9f5f48c0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e493fda28cf0c98217e2ba9d75039551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca18f4bbdec077ccc2c39b5fe126c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3bf8857d322f39a61bf73626e15b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374470e8626eac2b1fd2ad318fd4d2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b3cede9b7caf977ed47417924247f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8c4ac8366d64a4275f75a42783185556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757403ed8031acee01674cca497fc14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080338780d66023af58ab76c64371966558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb127f585e7dbc2d4b1244fa6effb70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470b913ce803c21b152e97e8f142579560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4dd01e1f5dba3b9979952b51de96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211fe6b69c6ad48fc37c05009957f34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baf84a7870316fd1c6fa81b873858a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cd8792b4c26116db374cccba1e134564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14821726f813092ed52559fb74fc57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab73c3556065c217f0493a5fc7b4307566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e73bfd915578183ece0e1b9dd10f96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b442d0fa23e213592247b0f2b708568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd9150fd66a6d113be19509d586618569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5772bd15b412d62e2cfa9f7d0bbfe1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234d0150433863a038922bfe27a95e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74bcc40b638272b6bad0995d3568b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bee389c7ad3b6280aa126abe616e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfef10e6e183d9d7d48818ef7c4c0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583e276c9d9a1e260f0066e692f2521575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fccd8ce27d6fe5a080a4c3e7e2a4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2855ae64c57c79733912829970b271577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85c11b95c4cc03eb253a34d82b0f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f84452cc11fd6b13ec09dd8014da74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d08b642f337a1737105795d0fd99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42e79c603a0364aae4fb197271adff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbcf4e4fe6bef94ca07cfec59483d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6c3fe5af0758e6ecbc95b55b0a516583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346fdcc7b939b10256745fcd7733c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9450c488707c7352a9bef7c1a5f32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb933fea59a953ae24b47c03cf24f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd73458ae51266ba68c201e1ecced1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a707de87aa5c28b64e3a2f6f097e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968dd8a4d2078adcc31e01af0257e7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f44a57cf8118139b8753a7149a34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45951e565ec190b7b01db14af1350a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc6f21632cbc324786b73902eb9fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4566cb746e2d9a749a2c3453933b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f68dee0a33eadb3ce84726025b4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b112f5ca7a35412e8fe9292636d15f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10a12184e86c077be33d03a0f2f048596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a504804987bcfdc6d1e60c0773316597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3ca24c9822845ae3bc260acf0bd65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b963dd396267c5a7cb34747c4335be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519a13827517eb6207a22c4bb84def4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27418a92b5fde31c24b5bdf9251cd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaab8af5e7656433763d02491ff5e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14eeaf94401035aec5da4555eedac1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13646869acaa5bbc9fe1dd825db73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b0fdb3241b65ba584ecfad0901b9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fc72c71b7f118df3db479b17e05a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d5ee7f0ceeff71c3355e2f5567921607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c00b9d7b7c51ab4dcc46f2a3738a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf23c98906452f7ff09940b26ec33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c229fdb2cbc3eb3518a6d18f39a71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4303bff56cb8dd33f751c900486e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310347d0dfad44c63a31f62db51e4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a5818665f5dcca02303f40ded0987613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121b96f143ed7fd7d89e693759227a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccbfe37ce1406e9fa2cbb909c55933615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e04b895925dd6e786f80e097f718c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0271979a591cc1b09ed58da97a65ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f73daedd4ceb50662ea9b330eb42c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68399182e003c16b0994de2b7042a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f2df7dfca6265925da24c5a2b1506620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae161cef3e4e0c2101cab8cda3652621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14858a3972e4cf1626089c008575a05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b2354359333da1173f609e4529e8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4ec453b008f47d975e4823097c41b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960093072035b46ceb7b1bc0ea034599625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaf8443622cb0851c5d40f465efe31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0422319e31c4a082a307af4af1ae2e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0aef95c78c55024bdb2f0b791b7d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07116f49812f790bca49d185840988fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36697c7f8e39451436c1e0a12ad0bec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60877081adddf31042d89dd12b41aec5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcb16f0aaa2be6c0d8931caa611651632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537022c319d8186cb58615406ced885e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206654ad9266b12d88618cf1dc228a2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd4c141c21c3b479a1c8d3328028e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80919f64f00ac0afbb290d6aa3a7c40d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c3aa3dafcd343ef702671845391e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe556dda470e3987155d66f639d75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521224768fe205961f1608762e4f72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68deba0048f33e5e4e25f99cf872a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009bd6c6f68886a17bdc7a153672aef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45746e064b9fd98bace3e12141f9d16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265bbc69f891ab96bd246b4dda16503643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604239271e2df816284159560f45a8d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9c9efa62849595cfba16c229c66b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de54b0ed8ab420f16bef806865f381646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7171fe33556b97bd90d807614cb83c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fd9939d1ede69df28cadb59233fe9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd44bf04742c79af5825bbf891ba1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbe8ad8d931ccc17be3d12aa0ce24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df053a669cf9887e95330e110ca41fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6250c7fc9fce4683531204c0bf54f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebe43dfbad5393294216305974cd15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18eeb6c84366ad05608073864fcfac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc8352bbbb1776f214337523c27643655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38e8d0f11102347e07f888ec04d9d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fa9a5f8fd8aac945193737a7af34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbec3ac7e73e19608090caa88d6bbdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eacc224a8cf9e99ab995a4fc0df19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d01dfc73dff7aa4c6daaa49c4d9dc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa042e0d3ad1fd3ffdc626b749c5b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ccc2693cdd634ecfce05d4398243662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c51e7fbca27ed1d04d826495dd9fd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcca914f2c03d80bfc8932b73d88448664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b85d102fc507172c47f13e8dbafdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f88767e8c8c953413cc94a744400a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9873ce7332163661ed59cd244594667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce210e3fbb98c66e0e0f70b2277865a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f6b4acd2447cb5e20a36ab8c84f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78832e10422401413a64088f14f6a417670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5a6f9ccc9e4831b82940d089eb70a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba175bebf422abf599e3814cb32d85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40921e24d883c7c6a09d9e9281c2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceec64e274c97b38f715db57c0ee2d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f558d1e69209eda901ff2c679bbf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21a0944adae1108ef11e38a762752676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee411a4bb0a0454402058d57d7af7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4db0b9c5cc8660d5bec7d112ef66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0cd91f82d8fc306ca6e5ed40013d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d1f22d17fa78f39194eacfe6a615d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5892ce2b7bda236483de5d8f1350681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f69a4f40f38f7148d47b9858bf73a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a247809fa34599fdf1d9af5a35ce4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0ae55ecf1ebc1b72d45703a364a6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312ba5c761728ba770a9e0b4286e8c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13c18af0f60ad7abed77ed2675ab4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da2f2debb9bcc0341e01bf83a5db2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3926af59f463eb65a3080ab1eea3bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023bfcaadfe1798b3766f142caebfce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de8e9109b6be0716bb50471032a42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5346d8cc0fc12edd5093243a934ba11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7b68ad0e801118a64e9051330b60d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432856e7a3c6879496d480231cafa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb16250a1ebc317b7051f87b26497fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673713743f08a5551e97676ab09f17e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec0caa7d4958a12564f0abe87ce7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edf095a4c333db49e0c060c5cd5116697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439142ae9fc69ef04657dabf654a236698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab6605f636023f6f1421ede615a41b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddfa1e75acb1ed3ca52627a365d505700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa7c909ef3cd9aa80ff0883f803d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f3368072acfab81bc21f25e054fcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6853eb9ccb89e8066765b35b66347703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9449a057359adec6084826c0d7ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac5b43a759657fd932cc1071b53cdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7869a831831070f5af6d42321dea65a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7195dea1c64608271cc3e02d6757e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b24e6376b7284de70eb5eb094860708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071c2c35bf052a1eebb12570277ba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68b8967da4807ef51aa9ee9811b5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c981a831031dd7eaa603127ea685b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f172cecbf3c68d6a7e5fd3e524c65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5efbb53695d618c55545d9f74f599b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb81da1b0732ccc8d82647656be3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe523bbdf5cae21af8413a6f5eb3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fad49d68a47f7bcc29e0032ccbe3a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab601b369bab3b7fea962c9e26970717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1fc55dbb4531a542d434fb299253a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da02418d5b565dd2107d85b9001a56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e5dff3d7063af3d14aa64ccbff43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35215bf5667a497caaba3eb0a10efa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509550f5c2b934213f625136ffca111722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e2fa9298913ecc7ddcf45aaf0fb58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12bfc64262ece64b77b1adf8c18107724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aaba74ca37b864c21ad03ea0c9ce1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b50a86b75aedcb3550e1bcdcd8fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede7d402a3352b85cad4eaa7f8aed2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbeb06c7646d3eddf098386628ca1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01a8672ea0869d4857922477fd0cff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db7fa7707a66f93149da25e3396fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe26eda253e4fb78b8a077a3311bf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdb13642ad291b98385de8accbd456732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2dffd65ea76688ce36dfb5d7d150733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad8e1a76b015e584b8a1a9718e3b91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c12f4fbc75dbf7c82f5bea2a04892735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6636be7f79c9003f060245c99d339e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3268b0ceb3bf77c7eb7204bf3640536737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9e759da7cd8618b6de6f4d6a5f894738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb16c8e600b39e46a63909327840c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ecc9b82651ff4ea39a88351c9a2ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1235982537da5257ec98e4985c7e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1f2833f606290dee59ecf2e26323d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33677177d5036aa4d9873fc774a064e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b1a4f90920c785cfa2baf8750e30d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb134302a58bd77bf06b5b91ea05148745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d2c6278ceb5486abae81c342f175746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cefa16046569793ae8eea539e00c13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6258771f24df94c59060fee5147549748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a3ffae834a8c610f41ad6327c221a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72822bc7de2dddc726421e02cdc18d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311153399b345509976cafcb55b6266751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98229c8975494c53d5c3148cadd95c3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6682fb6ed5493b6a5999467c51ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390aa80f9e9934df2b00d45fc48be7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8b9bbf2da46927e8ca51d394381a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8417d570946e89f81879055385cbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08bcf9a24606f5a16ad3b5d507b76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722b235a56baba1667fe951c0d6ec6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa1eea1041f64f53a709b444f79e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1130a7e5cfae6e9ba717b137e56315d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564dc54fd53b98368db03c34c5cef1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b305c76749dacfedbdb46f1fa5afa7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d3665e13d5cd889bd21bde8035c4e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7015242bb8f4040752ae0a67e38f804764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf5ce8337975f888326f8f4bf410ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c091beb87ebe1ad88fb03ed2e114766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bddbfd6108f621cc271ab4fa7b16f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>