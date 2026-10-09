--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701983543c8f3f30019f41ad8a8ef96b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1c47b65a4b63f0e349d049c7e7bef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35e4341db601352bf4983132d9077a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc74133f3e811090d083d52aa23c7d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f31858fd1326ff21b7a9f256ae1ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784987349450cd1c414e0609b576e996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826294ea0626b330f371946f5d06447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aab19deec0895010f71f2fde8438e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236ffd19f6ffb7273aaa766b7344b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85cbd7698966bcae498dd2377c0b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12bb6ba519851d70312fb029ce785411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c22a03b1a2f094ac150456f0f0b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087a4d74360c130b254c24cc27a2a2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa5e542162fec3736fd6061878864614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566cc9476b476e042581f164bf2dbce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed4615083c4b0d5d746f9d2c889a4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626264bf9ea9fe1fcbdc6940398c0a9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6730dab9bab8db50854165a7d463bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f05d27cffc965d6f5f2bf7e58a05f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b7eeea6bf713dbe0fa4ee5f26ec620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba9ea3ed7249417e62d660931617821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970098851d1d9c2ad4e56108cb57350722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca88d926a2a74162efdb75a5d6294723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291415619919060018764859b19052924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b18523bb8bee33c85223ebf1b8d77225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1809b148c44c1ef351f441306f51726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d7111b93bb887519a35a1506a6a6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bfecd3927fcdf897c1668882e61c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ce6f69034419ed657b92f2a9fe68629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb2cf9cd9f76d6fb88e7244fcd0a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bfa1c8b48489ab6f3256e345fbd2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4e5a92b48c4fad1769bae613e2b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3490cc2e4010ad9b0ae03a9158d2ed433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15bd6f90f972c6f23763e76cd043f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b71866297932c0abf43fd731bbf9b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db003cdbd6ddc10d262c4edb811864e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83366826e0931a612a7e882d70ab67237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9d8ca97ed8b1400fffd62df49f0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301fec082a291ea9045daf13769e52c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469397529baaf78b43058b71d1da1f3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42917a4b0d045bf20a838119f542096e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd253194e4cff14ed3ed4917cff3e3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1636a150c084ea867c09f74b00c285443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73828a3102a4cf2bb1b7060f80a5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba02e697595dff7e9d56519646726d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6ed11b28609015d88b46deef749f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94e7220b92665e0581f8818131a7a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f980b1e511d83947b4d842dbf142ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b2c863f0fdfc9e07ac07d0558098949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60851ad7546f9c09385bc2104078d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b80c7eae4434786d6e6b67c5bc3b6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55734def53222c3c98bc86479126c4f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447a22d2048e73431ad667a68de15253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd24d1d42b141c23b17f053250e6f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d210cd0c151ce04c213ddf55ad03855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d990bd0ee816f0bd4b37c5d6e20d4ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe2474b9333803db94cf9db34e88dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fb67ce9850b91f2b140f5a4ece6a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb85b85f5323ff4a748d9ef09eed759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd7640596fd7019877377938a188160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628bdcabd65d8c540cdcadd1485c6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091763d33f03515b06461f2b5469cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec899d13698c34e3f89fbb7cea7a68d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf89e1dea38789578c46acf380521b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd7a55e21c8458a482d091d4e4f0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0edd2fa5770c40590dc4072790bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360daed09ea455274fe3ba58cd03ad867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c65c105b9b6926bb6befb3049814df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185df108f763842c73b673c8197a6ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667782c26c22b7750485a6bb478129070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601057d101f4d24ab3978ffc33d57b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee4c805cae13b9fbbe55c8497922072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05668ebdb507be4a648867595f6bda273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff58a6042c4c6f82434a8145fb9cb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18811c751e889f3c6ebf56ce3fa856f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8743dca9b844715959d434f3b063e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f026d3843f047f6c42748c49a48577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5640919fab4f93304c1d39b4ff0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8353a2e987f2cbd0bfec078417d99c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bbcd1c8edf3390d204d537ac90cb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98669f79f8771e3e4f43258ffed56a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce640d508d24dd4f064170442c11e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6ec18b90e6115f8e3d5303931506f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f548a7553202cbae80ea76344c1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95603a9d98ed623efe44997308aa8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996ca47d509d9f24579f1a3f9402d1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c252670f1ff0d16b21c222f3ffd0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c52b4da159b556c908609c2c33c3ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ff87d67a47777eb7164679be7c4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099f08f95fd48ae7b6f90f851976f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef4155c8ce3ce9b8ed5ef05048c6ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05b73cd883ba258647406d63f5485892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd0b5c647391f9d5f81616e85971293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf246d95a4d87eb5f06cbc9e932536194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d404fb61acf95dd99485a443b3bee395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb1a5af5919b0479a4855bb8feeaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd83148a28c7fdc1e26b5c3e9c6b0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4367cea9ac087a1cbde99ae723f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727f3e2d4a673b3eccbaafee88082d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7303ca3f0343b249db8b47353799c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba180be11b4dabc7a08b65ec2e9c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eb78dee2baa61322f87f76a884b6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381dc0217e284be0f035dcd16bab7bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029f8d4c1d94f0e9ee7dcd963da5871104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acfbcc11653c3f8f5c3ff089301971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75d18a07177ea2f7782fb52996422106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad217741bc6631ef77ab1570f9e8bcfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed45a2662992785bcc01d7f8f5db0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75cd3fbb6cf0cc767a0648e76ced62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1fee13f2c82be4173925138bd44c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad702e3f15865abb88dc4d126fab39f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeeafc4b40bfd1a5b8fc47d3ac69a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236de795429ca9150bc63775e9452633113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d14372b48ea9a2ec02bd8c96939d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47aaf2c9c64f238df8768a8a8d4002115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdefd5b265fb9666e000558880eecb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b2e7a53f6b810ce14defd22e8e907117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47964fabfde5eb267e614be30874b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a76c854fe97b8b64a46ec9a6b0d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc571143cc74a9653ef039a03bd5cce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259d1810fce201ba1c730d3d99d9780121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f772958def674ea2a967bfca9392c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf829de2ab915ef2fb7149a896ef5092123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc8822270e717e761cad307e23f660124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b19ac2aa926ffaa758faab34834bf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2087e2fd9bfb3f7dbc5582c44a1648126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7ea40ec6217d15d37b43d5f534051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac57711719f747c65391016a38ca6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a8c6b5800a077d1b203bbc132b5a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2096d4d2e3ca32344d06d5b6893759130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a30290991b9650c1a691da1be117131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0814af372aef206bda1ab33286ca7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a68b6c75622d4fe2d92f79498ae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1010130017b704b301a611af454c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d02685c66baed8c1d1d5a1a0d4a8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650939c3a275b4cefe9cd849c6b540136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65987796b9c38038836270a8424b77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738924327c3676d6f82bfebdb83136138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657017c394e06973aad98c1a4abe423139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358976af17894cb4b708be542cad8ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e199c2f0dedda4ebdb029b8fa4cdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df31db8c348e07f539a53061bc1bae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42f6c233ec921f1cb2fd9bdd357c96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37a68344b7eaf276e2bd094d6e3362144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f213e0b79a8ac7a12ce6742e5912ba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e55fba38940c2265a73dffb98622146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2055633f7165dfa185bdd23e9a338147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ab8cf8bab5f9c035696035a022fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb61737fa4ca3b87dc520c6ec14f08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15d780cdd7a9a4c979530a23a500df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3494ea5512c10e4416303f5d5430a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7193d160c8aa5b1ac3b196529f522bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539ab6f08f393bfe8982e2e49edd71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2bc2db30d4d1725f9dcac31571df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca817113549ad1e661e7d8b4dcee613a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a558265b9a2eeeb0f5eb47a86315dc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561e20d9f98ffd6af4c8cbcfa94f7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7620d743262240f99f53ac83bc7fa66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81366844726cf6f574a5b559686fad91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734de66e4cdf93cc64dabf065b811b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608994d46b484738ab7d3a2a1460e3ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35671bd3b3fd74cafa5b1452c895580b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a723f3cc7146ee917488d7a9d691a51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f3b8f89517627d1316bbd447fe5c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28904313eaf4fa26c77ee035700ae21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea19e5c769302d71eaa949569ba460d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515b6f77c7299f636700b7234cd6281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52796d55dd3ddf2b5a56ac468da49878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e677f162473f2585b755bc97470b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab7548b8de9d6bfa3ed24d824a9ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb419f2e984f7a12bbbd60287e3c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975245bd9c35bf0346f708e69b67173172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98c4f48e19d74699ad6bae558eb67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c10b6d6731a415f53ff5a346fedc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcda77ed15a49f215e8059fbfabb5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a869975365950758b42993223579f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8dbd0bedbe7ca2795d43f8214883b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa4bbf65a41f82460a8bd67f61f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df722a0b0de13abff5bcfde3a9f5ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba0c4e8119b132afbdf8dda9b3196180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f4f444c474d2be522a5973a87007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb0fd5ff12d356c6fe618d7122469182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32303c91d6fabba1dd8e906aee927c24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a30990f9206e67a4f7b993f89e11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bb2628ab8ff8659e54cac139d9476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936367ced8accf0d51221d4a606fdb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365fab41f0e9167b7d899c513666b54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f565869577ad41f5441496878b8133188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad73a171ce4676d13fc52696abdc97e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b586c22f54100ae63aa5b444e9e9604190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280a90f9de2f88595c357640e1a370191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b4846d89fed8059f95073f15182ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb3bf6e4fcf1e10fb6f1af0c85c24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939beb85d2f962940bd66a675749b76f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288ed33529cbfa6097dd9d708eef0ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4bb633a1cf4ed3da6e312164bce50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069830d69c8d06f83fb265d65776ed33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80de2053d4a1f051d4c4c0f7270b119198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a356f14efb23a80b05fdcb67825593199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633dd97d6b7442762709acfb3de2cbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f372b72020b38857d1e1d627684e17b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c71d40f4b5c724d96f5cb44a01bce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca4e406f12fad83d433905cf595245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1573ef7a80243305430f22a3ef4284204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5618e04ea3fd4f3a8b9cba324b5da1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca610b420b22a6bc1a0322f9fff8b6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e92a7b5e55e9039021e0dabedf24da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e904431586696200f79744a585d6135208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786f9b4b3f40f62d0ea5774c33cd86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89ed518911c4dea9f6e0699fafcacd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a551b27ec5381b6a6c98bbcc20ed3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11303b62ffead2bc695d6ceed692aa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed9e433bd013af234a2613428bd5a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5669a22d907fc386f92f99683080493214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7730ec9f343e0d95b2ebf75cd935215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30332db5e386b0b76888b5200051fcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cfd37cf62d348cf562b8a7632f678217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a121e86d38e685e633e7f89c5072e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ba6c15249e938dada432f15c6d778219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bffe22680c093f289b5e4af6c5972220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d485909b2a2cef3bc8d5a80f9755221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57ec85e8599035ace8e7f9758da997222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfecd5d72d0897f1cdfe6d789e28802223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968e40cf634f1ccf879e74feeb149a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5323f7538ea600de0abef00a7be7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66a2908e5d3c1280386b7ae833ad71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a8bc878b4ffb83fc9b0cc44ca6afb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e1785600f17af2b8c93ebfeefe14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01c43c4a868e679792575b90d03f52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb065310b57a4af8cbaa9856b9c9615230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aedc78ee7b2ad6c40dc34d65a8a5cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c137fc995e7f5d74d88dc28b22b3b06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b4ed0f4d1b3320ccda5c908bb2ba3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceef0f7070763fdb25ba4d023b2081234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f05190bc6eb5a537c5450c24587bec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58f68cd75ac199fdbc51ab86b9a139236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9cb9a68c3ed644b9480fc32cbd2fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0651584efd42308827c28b1261090e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea0c6f30b6da988bda4a2ba0f05b24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e878c045e07cc523bc5475e366f3f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7111d243d128cdc50abadf6d54888241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817d0acaeaa3de45b16fe734885155242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604ffbc80e379b89634128667e69d7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec9218a0e91e8095cf62a445d72e83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef01c077ce1c477c3d35d4422580cea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78119c5bd2b81d90933c4b8930f90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b995d6410d22300f824d2fbb4042247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03648d68bc6e8de2e21ff8e48aa1e039248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2b4ec633604e03941b45e19d5806249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422727efb4294a3b7f2481e90f4e53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e30449def067354d3b12b22f667f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226055f8820525328dc8b6a24fb468d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917380146ee04e919b48e44201ce67c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0a45355d8c88b50e6ef630e6da567254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9c26f8c5390fb8e14450ec9384175255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2be7d8646e47775cea7706ccc90aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc77fa42dd68216fbb9ff13d8b79a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b7321a4fa51945c9f0f2e76d8d04c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece78ba5700c602fb853d599985f67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e22de29226df4b4f2b72f19086ee9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551dde52ff22a38b20bf394a09bdef4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696a4a8d041b57383522f36bb3b3778262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b4d0f88163487cb7e2c8d1f6d788263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37889f0c0cc74931e8a44b2de8a2ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3812219e871fa667802c1a32d2b275c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8bb4e04447880694f1f7e9bc93c28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f534def89e228cc0ad8f52b096516267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b85fedd973a6f25f4eb1205110194268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d13087eb3c1089535d2b9c70e2e00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef209ab0e6c756ab9b40d77cf53eed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b1312a3afa7a1930f4b3a9be3c1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874988d176dd80b12e95ab50dec971b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61383ee8d370d2bd92a5e9594472636273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee50a8db7e33afc2e86b7ec718fb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a2a2c7d28bd35faba3886d4ec83ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660a9d2fcc9d46953ca756243a23fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1c6d8754b0ed83e51e990d76c3e6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8fb3853a5d40f1459f6e678887d35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c9c5a9848be9d91de5649cb6ce0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfbaecbcd9f5b6ce011ae7d73e5630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c6066f89204e4ea03bbee792b82a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b950620ecb10d47dc716f237d63c96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6516cf3256d59b932ad61eff69e048283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb078060afa325488361c5d085ab99bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ac202841d2b12bb1bbe29b8db35f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66c515b49862843b5f3454990e0f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b051c162715ce2427433b93561b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f0243f1d60449b48d10a0c87b944288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac838758eb57a44ed3a53e51281dda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b80c2d5396eabbcb8d05bb16f8e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d76644855935052e7f5818767f16d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa2eb6b5ed0b87c1cf106c8b59c3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42707716126dce1b1aa51ed3d9b71c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b052f9512b3306e304b4a7417dec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af593e64adddd20549edc167bb02de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf1e421a4a1e3fabdcd9b4ab51b32a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67966ee9efba272b6277c40ada2ddcec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99682b2f495f2eb277ad9f09c74f3c0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d8c04a2849c683850e6f1251bd6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7df5ac7f9c10e4173e57ea01b4e91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ccccafd32181f8293855b58024d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4e720e240347db6aee720f83a8572302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6c184838261e238241f3eeb089d75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cd796dd4ef9546b3fd2f0aeb3f73b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596936e2b0cbbb7b33d5d0407759a80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e002c742a7b6571bd908bf6227bd2e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b4e740a10411fc53b8d5c6ee1b674307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980673ed0d9593714e30631491b7d63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4316fee3776d220d567e8b5de41784309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b5cdfcacbeadf577a81371537a95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e332b281bc315b84bcbf62a89f69350311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e88cbacaefe3e71cdead488c762ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be0bcd0cd4fff97fc66eb6423406d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e9c9e66a52d6d3333be8859c2bbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7169331babe3e297e40c9d57a5539d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff88e0d22984df15de4c4459c9c92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d7e71e2024314f28aa217847fca5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6824c869e5ad06766362cd643bd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5841e04d45933f80ca370262a1985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119bf5e7366be6667ae7e4e6c317547320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc21f1e7b87628f577de13c01da750321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d735154a4793eb36f84b2652563c08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49b74e392b54e35397048437d23ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9deb9fb583db0f0b6195bcad9f80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd35776eb100c729d81d47b23cb547325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5923ad917ce30c5d97b966e795ad5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e3f28cbe55d039316c5100cce7ebd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b1237f1aad59132bb4230e7e883cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d515bea8cd2d05aeed88f6903f4ceb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08df009ec35da7b09eb1d4c266b65e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276e91dedaa19c0a4fa9ef814736e6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c83a6f11f87afc9ab209d89460f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422955ae83ff2bd018e71a61a91da30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af78edcf8c6c45aa924d462de4b47e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071bb9697bf715dd4c5723e52f1b4f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369497c0cbd39f8b679d0b4f4208c39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac75b7b318274a69e14205cf39411337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af5214242dfba4dd80beb3692c404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932110f2c9136888d33fa107a83d6144339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14fcfcc1631f3a8513e85a4afa1809340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e129b8208e68c0ceca80a6e0ee358341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb93c5f55bbe728beecc3f36f15603342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cc04c76695a5be51562e28f700df5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d76b17d8b653f32e862390f5dfefe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c8f5399e67f026e5d47fff3b5f22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e720537fe2358b45af6482cf2306c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04fd618f706ebb451fe892b76f1ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269675cea6a34c70a1482a271a232185348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f0cc966cc4dfcc1e4950f1044e751349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eff85efe26f2ad5f956cf68a24e6e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1250a986d07729fde94b74ab3f1e82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e07db255c7b3af0c6e57cc9f1917e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2020d4a084c05b6ea851bad143e485e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f33ce1f4f3732e640a2bbf3179d17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aff705f63e057a01a4c88ab772a4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35bb522026d5d8e8f8d3a55dbe1788356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a505f54dea36f8947bac28727e30240357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aeeb1891b46585eb3b2550d701d0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c251262faadfa52f7dd02f060b915359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d42f1813b7590af5cf230cf5a3511360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da713c893493877cf28dd99e1db626361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e9733676898b967d687dba7d5496362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447015b32bd263ffb447e59bb8415d64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf1e3d9dd007e52b992352becdba07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00590e17d2406f07813287d72ceb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab60375dfcc94e35177543b97cf8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56550cb8eb68dda0bb9d09f36ad142a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79653878a3b90462b837f6f40e84628368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77961f90d2a1e44b87f3cb79298aaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50850529dbb0a108bee27a9757de23f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c626b0c2f0ec166a2d27ca949916f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868711c7c0b13db7d2efe39b8c4f55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e3bd34f2687d104b359c1e94a953373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88db39d908b8d95ef03433989aa8b84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a19bc2a5debf4470ddbb5b98d0f19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8cf28a10f2e46f5f04817f0fa18f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5b7aba65135f67353d7574a4f86a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55246f4c560509e5f83947b421a0c19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bef86d427f2327b638821e0923a6ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f86886d3b9692f1939937fa8ae9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5cafc72ddceb223029e38e854ed9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ac2d0c23b7685a22f3263a4f4fd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff49a6ee4648a2bc6028899a94af6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec4cc19572f2780eefe6637da85cc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5279777432e4d2d6dd6afc220091571385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d60d6443b7bf9d93123e9f2b9bc44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3eabc0cc63954564c6f56158c1ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a9f166c3f9b44e58adc2cde0d11b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a89b0c54a255b5438dc24341166a91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec721d99b1f3614ffee1ae81628c5f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f15e0208df728c9537bc8092b878f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473579ba9a68350b01e0bd9d978f32e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89b8cffc86fe15666c454947527672393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10a2bf95db7fce2500047bb901577394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebd8140bd253cd62a23918818d4978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee7afd87656306e06464dcf94812b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a50b683f493af52935ce051924bd5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5340794a0c303f614467d51c6e19ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c235ce600cde8adced669eb430153399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4609627d6f13727154e0efab2289b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdecc4272da01111ad5e151af057036401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed906502778edbda9116992b5df9ac39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889efd9c4aa7a0f32fa824708009174403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fed54d3bc8d6ba7f1299621fd96235404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36bf3a4b7890384f9d468a0b15300f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3fafe899b565205a024f5365634e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4848a8d42624f2cb429959076d67f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d431287957f2cf675d4ef8a5ecbcb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0e4b85511352a9d23b276fe7bcb1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5aabbdcf7273232cbac078509434c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f8a1d80de0daae575bdf76f8baf5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d9e5732b95a67ca3f2460254a9f52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2538893089083fac0eb7f746c65c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d06bb34fa6adcfbba1f7f8fd4736a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad709838da0716e387ab185c375e3df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894a9aefb042dec7ced197c440fea3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6caefa574ea962e1e823a7bdc01b18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185703a4d1c45a9c57cd52c94de64ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda54a379c9b42d468ae3af55fd18251419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df32fd4edda144d162bdd6869eac2e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df5209348c3c838ef90c29d1cd8457421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c51f1c0c3f06fc967b59ca3eff1c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3411a572edb2482bd8ea22fc835084423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9de0d39393e4f0a0caffc1f0e78f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b12afd72308e57b02ece35c1c4e15e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff2c73e5bb39a97954c7e116f4e78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f1d66ed888b49d07c30c029b73a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e9ee89ed993b36ab6ef55a64e0a73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6d0b1a53cb7b0cc9869577e3b21c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96662f04948b843804d6f6520a2960e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d99e87bafa1896049a26b8a94a60d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f2ee26873d4cdb69e6adc8b79a248432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14881e29ef3796e0d80961078a150f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af437703b6f6cfb3a044746e9c275434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0ba08c61c94e930894700fce82003435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c830cfc49067c87e1874dd4fb3f08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348cae2acf5d3bd03e15d6d0d38ac4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4fd4ed59a90dd88932f51099aa37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd232d013a8445d4dd7fb73601efcda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726bf74ef4a2d918ad3d6bedc8807f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9305fb96135022063f1cf730c54a4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b773848f89f5e86b910de587254fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa5361884bafd68890d5a00e03186b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c172a47839053ebff41b49cb03f2403444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce312f4a7b09f54446613e56c5b14ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0856be7b7d6c71b74c348f2ffd8f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d032e77a25a806c61cc6d57818486a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe6883020e59f1569fa23550a14cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef322b58b5f7a9394153692b2c9d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5048100ce68b0b1f7795c6ba6cb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39408d98c8e462d8e60b6477688324f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68512def264df08400db9c4d8038c7a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90093a176f3cc1cba95223915598d0a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945022527d1a1529b063517437020a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62c0a9a00da2f7381887a59ba85e0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599042ac8c6f1e8b6b39ab614cad89bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a6b5fbef32d60bfbeccf5e24cf2e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0246ba9da897cf7d34d12c636bfd35c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c1c611988e1400acd3fb1c196cac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299bd9c26f472969a7e8d69b440d3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c82f093420cc3316629019f73cb4cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20c651d4fd74cef024c1fce236757b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00408beb543d39d7f14d89042706133463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8bc3cadca389d4019ad18097229f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c31e0d0f4b954342298c26f5e7138465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d03f2121d7f080cb941b671d9ecfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b72a8ef50149bd47eb1d6ac560fc32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ec05eecea6f6ae81fd937d162527c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54204a5d00d6bd6f9ede363670db5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561cb826e2adc045f97825137eb01e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5273828f85babf2c1eba575c576da7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4934f2217bae0c2e42a191b8a95824472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6201c23a6640c77b7b6b683f7ef469473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b3f28b91ce75f352bfa4cd022a71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1030ff1e40ff3bd3af66b294e46e8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033417feb4e91bccc36f5895f2b1439d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea0062e8b0f76ed112a82ab7fc24ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3689ac996380e9e4355e0dfd57b0be2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a34bb2b464ba825439e684f11b6f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08926baeb4f1a31c9705b126ebec9917480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4a31f7805d90d8f375ea35468f5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272825a3d9c2115b97ac16aaf58e02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12395bedfb159e71d98a597f89a9aa1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07093fe19db8fd3948710265692649de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fada6a6199f7cf9cb65c8ccc8d94aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7557e8e0767e2bed93a6af009383f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bca1957e028d807bfe7c151ae00f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e55e1b8dc4aa78502c291c11fd796488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209be545c131d1e13353cfaf0eaae3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452bc6c276ed0fd16fbd87ffaa6f1f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f60c3dd2c9e212495e0d12c668b67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e38db617173ec9ba86b1cae76c190a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e35e512a7e8e873adda191cca716f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2627e087bfce11742ef14048b40eb62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80d62bd27c8a4fb75b9c9a7f6aca8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01f9eb7caa18f9c2beb11351e1362496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682688a45454bfa4cf6b1c8ac57753e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c92c252c3eedf5165e7d18a868642498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b9f5ee78d1c9fa8545b3023ade0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7a79862771da6b96a352d0c50017500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59cd2ec7e399be1451f626839403a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b88f7bd58e9599a2a50bec64754dc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fab7d61cc5e59895c524725747263503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d665ae025c677117766fef914ffb55d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f2e2f016e2ac17e636bb857552644505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763880c15067bda94729328fcc908d23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60231b0052b1aef8eb38d75d5f40c840507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb938defb6523f03a63b654f2fce9cbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eaeaae630e1f26e0e9be5f05c101b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c2e58fa5f4ee393eb99ed60bcd4eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f87ba171d80a520e14224fb4f75fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fd7430abbb7d5ce2743ff6048a953512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c6361b893e87b0c3029b7be08dbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7abedd9c4ba33071512758b23feab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0223a7201d68e8dbf0bf88a736b1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d7d6396eaa27b961069326e4ef47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcc46bcd640109fff69e8bcc751c5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7956ed27aa610bd95bfa91c7c675b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5427bead8371d30880dfcdc2d917b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cf1989e27e0a6081c71960c6f0ecc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf0f92296b468dba7d025e49bfe1d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d636f2833887a786fed078e6fedfa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36790ecb5891adce45e17369f3fb211c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828828844efef5ab2d144339570f046e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c5742736b7e252626c4bbf4d03e48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a01db9bfeb1c3fe00ae306df8a04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d7503b63f478cf1209fcfc7faf5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f2acac886e4e2caa059b32192c6fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7dc29660be085e86582148eae7571529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964092efbf6a4fcdbc7872b4e617c2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f461fac47cca78048bb18b2402197531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b780107379d9fc380be60d0f5cc77b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d98b7aaa2d7a6b548e6c93d0fccb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafa19423b29e8608b02d14b901c639534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb30bc21355bf5bedbae30cb994e7f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e75aa34309d85670de20e633c3098536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c31af32b87a1223379172d242403537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecf0597ab73057e347c968ef3d185a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459fb309c4671d5d64ad7ff4ffce387539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53173ed8a03b4c98bd67bbf5b40e39c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa211da217deab4f87365823c69f9b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483783dc82e1372d8864f95b135eb619542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bff693040dd469c4be8d34ded86f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83c010c8cf28148e3882bf95d4603544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a716898777fb8d8240e71a545066545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ebd03c3cc9b77f729c10f8f114384546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1ea4bbd1202f04e0bb8019b094900547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b60762f36e373b961ed25c4ad6f82c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818780e423ea95f417e58be27f305b22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6396084a471c96337d018a3bf2b7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807bdf965316ab25bb27c59867560fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0c1545e17cad4f90e3440e949ee3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a67ecb4488c988436a9b2953c3727f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3267574ed8a38e3bfb82c6186d83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a765f02f40a09a551ff780399c6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756de8ea58d28994e5e7a76a1ddb1842556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad03baa11b83fb8928edd301e7d94a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed6c6bc3a4e3fd49340f16fc246565558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ddd5edfe2011d91d9fa5d91da48d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb543216d93ecdbfaf74a36d6f73a5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0526440ea3ccccb9493f7ab0733e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e50b21c7a566e9277fd8276a448524562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce0f5f305b0452161d07efdf2cea8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528c3345263165e8adf8ad457032f79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd127597b7ad90f53b184c54c88844f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d958a984a17158bfb81d0ac78ec5ffa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0dc1a8c983ba3b276ebfbc32b29c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95f44b9431d6d0ad90e5dada193d74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992e2447d55620e19cfa0c16043f8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a86a66d31ad5bc12c9de54e3178b63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2a72a62a4f54259ea3e857d355f92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0f0af3f0c96baa4e6b95241756c0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d104616cb7a896cab35c3cb8c5e70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798445bb971831ab9c080771bdadfe3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c01188b7060e2edc464decf09347b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02264b4da99e19b69fed54180cae1d1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce720b209bb0c0346b805d6cb7302bc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf3f688679941de5a68653c099861578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe294b6de992a4a4d50bb7fc6546aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadc4c3fdaed9dcba3388442ba7d39d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ad129f7e547704604f29630d6900e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd15c7dcd06079a72a27bb7965a5c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfda9f0a3def593e0254f8fbdbab5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea269e171186cb1b1cff45fc26997c7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f401f4432e60a2277b0df573251a7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7f987e8116668798b1539500d4e00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1d26779cd72e550ec2b4800477cf2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d732aff327f7d3d23bdb5ea941e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53663a299faa33606e093ef4a3f65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b10aefec12e32f95d26d48e27e2ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e99f155ed11ea4ad6f1d5374008958591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1007ea86df5534920eed6b171dbe9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bb6b66aa751d7ebfe69be8e2345d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6bdde8f67d30de9534d79d52ec968594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e0b3838d664743b8c5571923a8ddf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f7c65a83396c0702b535676c3d519596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bc7f59e5dce48bf3c87ac5a08dfb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44c09657e7c8f2080747b9f392e144598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f53b9bcc62fa7569dbf01d72e8b26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e36a988e0a754491772780139cf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d0e0a2107028596b768daa846dd40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993dd05143346761d0de08230b3cee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ffef889ec7ec792db4e81b825ee24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32e0cd087fee56ff76e875783c0f37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967222e2dd060730f803aaa9b30dcdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b1e9e684c05f8761dfdcf8e4b470e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db71901b94df92222ad6e3c7caa83e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f00d6e6fd922eb3849482f352e148608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab5f39a574091eee13af8bc1d2cb69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a31329cc28a222e829f0aeec223e23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4bdae681a4cf857cdb2a8221a0809611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097316d312bd0349f19de0d3abcafd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55079bef5563c3715750a174ad815ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dcb518259b2a45fcc02cd50b90c37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee79e166fc83cc5d67573d8fd9a8b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9a9d54271b9faf74ea795e169aced616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ff67f346369b78fd088e5a80976a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9c2080f9daf6c6d768cb07e446cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3e7a5d5df111a7939801e7306a67f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb4260add1eafc4ca7b942e6a11eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52298f1f1adab7ce3fa2c8c157218c72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de22a45b0741f89a936e82e42477ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09283572d637c82cfdee6327ba323712623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19468a78c59040ab2ee391add2e60e22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155459d0e35a53ce087ea6ea1266f24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fcdbfea012d3a45aa57a6e52bccf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f433ed2d6eed68d7ccf1e9ad7b244627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243800d22893f446b17fa1d0bb371e58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837a5fc06f2dd568cd72f81557c2ba2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea237a1d5a48daf99449e1f93cf949c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58a4368b5fd6932d89db6cd663f143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc372d7300597fe478ab0eb4944d13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b7f7c3984ae9605e27b2da7a0840633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d95147c97ff8f53c8a39ce8f40b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212420e775ff774a2a39c2d14dd76416635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46336b76b5b686aefa3fbb73e42cdfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547a1192532f48ac7b40896bea472b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2482f2e678bf6d69b28987fdabad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e183a9f1ffb121c6178ba7fbc8c1ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefacc04ac4bd3948692abffc86710b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22197e61fcb6b90e260adfb9408ebc33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380092f1ff8b5ee26a0711fd7037304642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0f8929b30e27e1637717cc7840c0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22076301dac97f4c32a722ae68ae8fd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c74c67771ce6ed1fb34aac98cc2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7e3a029f67e5ce30eaabe49aaf3b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e046974fe827cc2f6bc315ebc68887647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b152539379f15f85d6aa81d388c718648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9461ed7fa8e020db4664e9f0388b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6deb86fd8934db7f4dcc54865d73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa0da64a3482cfee2eacfceba8d142651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4822c0d17be481d6b7661705cbd13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef554a2dba165de2a55dd53d532fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dfe9f9365e460dfee3b9cea581fcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ac9353f892f919062240fb732dff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fae2fe77e976cff370199dbace49d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6799d598136a98c5d9e6cf04a43100657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a707b21dbbd95838486942150396f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8be05910ab19f4116599683a841ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772294500d26a84b223b6ef14ba97d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e6497573eba34ca20684a07ac14a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ac6862ffa34f6a08b52429d1f06a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75c258541c86c22fd076d3f8d8abb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedee7d44e3c797b698bea4fda22165664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc29ade0178e1d358ed789b0daeec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4520f7ea565e343ff4449df1ee5d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f3a9e92c62138e3329c9a8a01ba8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de26acc198970754086434dea0731668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed84c358e4c6b2f4b0dfc8e892cf1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1178fa52bc36172314005b8ff2b3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ebda024d885eabc7fb9b86567f0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a517a5018fa6f16e24e4bd20e588b9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1080011a19f6c43cc849132a1c2f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c31481e4518c26c3e9406718b498674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d0810919c9e3523c478862c88cd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d7071886ced1be39e283228188b73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2640a86d79541f662cf8a6418e685677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222341cc5152960834c75954e4c1c9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edcaddc598a65bc51a4347c93fe663679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e724da57cd62a3372b501fd63676faa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110190ff85089d6100622529fb68c95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075a914ace9703967e486818c9f6389682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf9f348072262e6b3cc1ab0a3d1ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e5308b94bb6c80435a8d0b2210d9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16327d9ea0171bd9fdf6afd9c5a4a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff236cc3384fe65d55cb6be3b28b78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdee64f5dd2a83cd30cae7837cdcb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3804b4537b9515e5988c317c5d2d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185d8e4f10a2f99b6871b15af3771d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b481b2b6586ff40f5aad51c45214690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ce85c15c4e450e53316a9ec29afb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1436392875be3f6c20fc1ff76a5047692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46127761b9f75eed45744cf0f31c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef159aff262b79d091b888a5af0884694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81e81dcd082fa4b0ed2beedcbf1be5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf58d350120b0119f22f308754887696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f64612230f9f6fba29648aff8fde3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39202e09322c309ea83dfd1cc1b0e80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f1c9914a0a618e857ce37b7afbfbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215130057592756a21d8493d05a52f7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6170a43b017d1f149d09283c73161701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f51d8e2ef17b85ed9775b54746c816702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9502b5621c590a2ec7c7d57047445703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2119921506c841bdc1a2ba54d30ca07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fbd05722fae748b62c2e7a6248abd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693c0409c463bb850d9ca90cac336fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b42614d239eaa25867be7f63f96c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180bcc9ac46204af2b2645416770d2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab38d0c2c191f5c3427194654c6a14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d712a584117457915584d9b2f9b0b93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d21f90fcb651b76bdd09efa2d5f2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab61c14d1c9d13ae04b995820f952b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac96fbd875d17da1e4d0c1c2f125b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a2111f2d5ec0d175d1b9e58a5bd90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdf8462a2a9339fc2855e5ebcfbf08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de97c5f82f746325d926fe673c9ccc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0656e492d77730aa4774fd018fa55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d905ca5691392f5ebff6464243af6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ceb05c450b428229ff2c7b0118c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb738a2d0624d7576477dca0e43b6ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97dd6323f5833905bde7024677bfff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65789a87d46be7f645741113533c301722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db4b7823054ae2f84d43451c55f2c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b62a79852f61b9703f6fe32aff48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1943cbc0fdae935307df4eb9708de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1699dd36f73807735b25116bae9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2052b883d6375e272faf05e8b5e208a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8bf83345c4b3dac02c6a0e4937236728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15bae9b93ca8da5c47291e337cefd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415582ba7865c0a938807eeaecb7d32f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef50910772066d310945eb28958ffc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f783ad1e6db613eaba065bd193096732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75479f4f5d170f29ec65103652ddb4cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c347b858272cdb213731981eb315d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806486fd15a1fcf15f72f799822a2ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd65e82f1f4c3e16dd1f04cec15fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb90fda9ca8a441909d770b3c5ec01f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1135e852627229bb02d59db1058d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812998c06a8ef0820542058aa42a89b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89750c9b25a6165f960936f987f58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fbc55c7a25e014c2f598e9871cd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5dd7b6c585b206f723f492fdc0510742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcf721b2224e1e14d5c03e29498d91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0d1e1cba24444803f246127d97e26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b0011bf25d6cc30848ed9b89bf83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a0da9003e1fea39550b6383eccce8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09544742aa7ee60106b644cf8c9cfbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c4c60ffe51517692b9d46af63dc92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc27b1dcfbd1c13e028b43b6e54555749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48fe47d5303c56578853396e7aaf72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1444ff9cf8efe7be6a765761cb198a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e90083e6ce4deb07ed91161c1931752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f36b39bb838b8c4629a3f96a4397753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7fd877ae033e1398374b7132af0d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0fc773712b843e03b44c49e69fb84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69046201e619c34c4bd73fd787ba25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7a01001872375bdd85fd036e52bd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f1bdc721205a72d700d90a179988c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91af70cbb2174d11d9c9d0c5bf2f356759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d71a3361d34d2ed526f5bba7fe86ab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c2be2c7099506f0ffc9ae26d85c86761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50d76c2b2b3a89fe7c35fcf0d81263762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca22b3acdcbd8a62a907793700b63763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cbd8321b7d2e2926c8abae077a556764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd595af076d3160b47a6d631f14f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f57a79ca1eb17fb773c551c6c7cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2672979d2cb1b4b59e701ae971f318767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8429031a28575bd063d17fa0300e4e4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd05eb88726a879a0974c3350dd682a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a1b017c3f5d3b291e329a860f8ddc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9903c7c76c649d3d163d295d808a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf638804616a474a483d8004ea2f8a91772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04989be4553f34d12c2cff93331496773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74281ecaab50d1cc4db2deb7381469774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d06f3919a7b1af5249409dc88d59775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f59c1a278228eca337ce8db25382776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ea34d0b8f4e7187bbcb3970315453777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1726bbe9fd6189f32c17529e90adb2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ba0144da3f0b0155671c565b1a10779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decc6bb3a0b1bcfd3504c9286423e4a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418bca74659228ebbbc0130c5df0a82781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606435332663762d8351b24f4019c4c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f792722459c5e86e499f02860ee5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc155f936145ad8c8991be83a4ac66784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5398a5965b5a02830c767216fc1fd32785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864e6823fb471fa5fbbce2f0f34711786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c58416963602e9be0cc0167e2fd3d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0294f90d063949bc79970d2904ad43788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebdcd7236e90dc4877a7e825faae9a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f8d6b73c2ae8975e935ac0698ca1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370c56460d8b8b3b8eeba912983f1e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5149cc2f1ffd803f4a2d9c2703e083792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001f87d4919b79875979b7d4238b27793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e83b7b159d67aa2c2cca8943bdd9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93907d1834563cf5a5f5d687007f7ec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4333c679eddf152625296f8f700724796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae4f1c5dd58a04436efcb89daefbca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decab2855c95e108a44d9254097ef8ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2436c8967c681ee292583ac8dc375a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa32d8c1de21b2df63d7e9b213c40f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80e951b3ce856fc6b56f3c443301fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae909240607d1782c163133dcdf1a9d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f903ac7418345a33034b842c56034803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d2d7ea6a969dc1d395a9164286d1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1008f0dca47377d44af69a5b84814805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15738e67d1fecae1449bedb045d9541806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a75171b19c645b220d3cbd56c8ba1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773ef11c8b8c65ce39141ecde9bb4b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63effd9e9298b577f9ee7f9bf296fc7f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b771de5743a112949c084f6842ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82261ab3f4871b1e9023fe6ca8875d0f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081bc9c48aea7ea3ec88b82677728fb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0863f0efb96bd6177311233db9d1b1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbbca808f778578ce2f171836ac80b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff13b5634af0a239982d2c9155d6f4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b135353b21a4aa98a537f04c3f8b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef2e3dca09adba72d9fa957660368817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2da4d029b87faf3143c896168b22e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651993c5a2896d4c87bb2c840a8223c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206299b0c0318ee374a8d7162dcd3bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0680cd1325625b4b19ce111a4bed79821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d9908d8d65f5275c890ccf195fc7f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb025bb6f91658958d975d228d4ad823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30fc98fd6bcb9a87e2389aa96e08411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd55af9be8dacef56a8f7b7eaf7312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f21f2db644c40b3c4306742f94c3863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3d285229e4480ba3591382c6f56d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac670cc60dc8d019a6bd0528c40edc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d907eef5d7466d228499f5a5a9d9846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e40ebe655be91bf2ae2e3bf3607e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd90686f8a8e4c52e4d8fb0e4fa119c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d657414aee18faeec8ed43d0837849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347507032e99fc79921d7cfc3dc24910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c6693eb0ddade71889e0a47ee13d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3f60ce59f23e0260ae2c9af54873b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2894c4c05c60a48b682c7bd53aa8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74299e3c3ce63af9687a9c997619d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7c902b1047ee46e5fb98ecb619c8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae3a4d4c7e93f73e3ac7bbb8c946f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c567f77c0b69e451d389db6b93d0ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff364b14dc885de95ab684cfc168c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9a77bc788a043a06091deacf890419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abb777dc5f5b4c82f583cda30225b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acb4f47f75213f4337273b57de49e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dcd86e1838b8ac77fe714b9ae0f7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a05c00ab28687e1788cb15eabe5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c72d3f3a6aa152123be37a226a4d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04946f1915b7e539dcfa2d4578dde7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875287fcf2027f13e876f7870b4c1c1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c353d30cf3b1d2f6d0682313f52fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e321ab08c3efd462ca19a26b802787428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e51ac90ac31f5214e39a7ebbb4f6a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b610f7d6fe1538b6a58fc3832078930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe20f9e7df823293cce57f9c960ce331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429623e613988706f2d7d7a0c2edfd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd317fc513c70e986f6050299c0b1e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5102d55ad47adb4957c80f6b805df734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e46f8fc8dddbada166d593f592342635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee4ddd4e9c768da49ad6268e5193ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f931a04ef0921da9d38562e75959437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6de30819f2f16505015544f0c0634138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064eb5c349a4647514c6b1740de152739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77047509a45287ffad6c0ea236189440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0a6c43f0b1c8fb285d1ca400d51f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a053b7f0b1c2043ed147fa787d6642c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3085c28adfea46db622ffc707f677b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe539b6b9fa86ccea1907efdf3d99e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a211df0be2343ee44031af518387345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a49121040a534c22736d8f747253b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2775ba49c9741a7dca81479a49320c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d084d2710ffe329af49dc48c1d0eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2505ce1d7c4056b2ceed4a3ab3002249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e0d699bce1b827b37113f41d059ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea5b518308cc94e3bfaa1e6a1d786151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaff08b639480cdd6ff1d9359f6a88f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca2cb98ef9dda5f2964fa4d8dc70753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb25d76b5b7efaa47e2be2ea8c6cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04c10c3b3224f1790e001054a3c2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868fceaa3beac0fe429ce2ab66fc9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b82c33752b545843edd38e72d2a0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb3aaeba8f63b0e416216b3632a6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc426083748b61424ea1b98f8cefa2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43f667993cf366a1fea283d941765460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4153daab577460b85482befbb2bb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933faeb3a11c45ebf312ba6d2e0b7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b780376e4be590673e0ef6bebafad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f939c2c07d32b446fd5b0b9f0f4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3fb09fd8b2baa8cd8317f7bcd6c6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03025e9c2d3b8ee7d5e56c69d7cada66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7532e2eb26d25006216441019e3bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef092cc5f69380c0470824277e73b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123fa61628805e48640bbfb2b7585b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758e5c0a10433edd7b66b5efa6e17c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69527dc90dc4369472ff984fce44b80071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55edbb893a1f9d4172db0d655fc82772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db7d8a61efda7ae6d2f2133365a8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d874ae0e7d17cbe83a48c3759931574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df8fbd0c3c383203db12ac808383c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b3964212e4f565b4f61c183d0a5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c203062ed2ee01c07ed67f1545732977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11942ad5863cda1a5dac5802f0b24dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15117923d169ca1af7978ad192061c0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97dd2939505c222149df0b4178df0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4e0ebd156b6d498a13f873386fcad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920c23c3a30a9173ff450066fc214882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffdbe7c61496dec79698405d40ac1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e328bc573518446a4ad8ced99d3e3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f4c97907dedfc7a05b243f6cf20985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33ee24c95d4962189ddcda5396ae2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2df43adec8ba2a5e31e6323c412187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6034d2f72239c55c96f8702486ecec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac05e5b55c210094fcc5fb593538a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc9cdc7850ecb465b842e90cc4dd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46d81cf30a175f10a75178949a93f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e3ed0dd3a64546710451f116504b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f810da49c4f6001ed458508d389fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d10d12db6d41fe7115723e96c56d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae918de1e069fad2e0e9842941f72e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987959f009e79eb524d44b08fc28e4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224b046b05c96482195779c3236adc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89694583fea61a38b121c09ca9e2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe47e6f76f1b5fca3dbe46975d7ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed19515b28af3b59b4606536c2312e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce282ed949bb0df9b37edadb1f9123b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74fc762aaf2c20118dfba555b73dd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedfbfef9cd7b0126f21ff98037d5d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6490e47779e10e189537e6c02d0b8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46ce91e178ca199c2e81187c70d58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952da0c9ee8d7f9f67420c240fef11fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724e77da5e3062c5e36bf3d494d0cab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98eed1e274263db0714c63d163b48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605d982232cf24a3c09d4af1a658937109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c2ed31cc23dae839dd1f69cb714a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed678229ffac610e49c73c1774de0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59737d33a05038791740d3ef989a33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1844813c9c7775d6246f2712031f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadca08d18f363db14b4bef09306fa00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd2d8e2e39c6ea2353b68c63787f3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ab1f8a24c0bd673c0967e0db17dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3416e6eccf715779ec835b898fd856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe454604bf810f76ce7d0c062e6a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105132d3499053d2db68413e48bd321d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1d22a9f3f518a392bc2eaff4b8d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc9db5958c8c682faf9fb30df6f15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b58134536df03216a0a1f67a8c771122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6681b739e06c773e428688bc8d732e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f261a61f969800e784486e2e4b54a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba6eae5f912d80543eb317a72b9272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de266f9664a9f415812729d6cbf08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a051ed031a2a0e60528ab2681f8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8a743b21a0a7b6c05b12f4d4c63d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e598d01fe258ffe4679828b2d7152129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64dd01728a4ff9892525c2362604c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2719ade62b9ed69c598fced53a6ff3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b2c59c32848fd860dd2ff22066a16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad5fcd83e8a1ad61a2b1958db088e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ae3482549d93dcc1ab2df4dcb4c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3c526b44a22f8eae25aeaa1318b86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c61428c5ccc23f20d0545968617b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131903ee12c74f47d2d29fd6e8987794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c7cceccc79d6b1e60b2de798bab70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4280f50e5f3dfd60589574537afc56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22466e2437668ea2cb5e272e680c77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e288f4fc51c188b0ce71282c924c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11931901caae3fbc8aefcc6ad49bed3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d8a66922363ed57aaa1b6f4d02607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c133eb176449505c8442e18d89d84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890245f551d39008b2172651ebfe3c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a0c9faa6abafcda9b954f6aafa5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625bf05b178f81aed51680b5c7a074e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c1f723a08224a15c7149fc7bc362148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6eb1117bd6c5e41b048b96118a5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce43f81d933244820967cdb13738e3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b011d21cf30af947e45ecb95a961fad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d2fe33045d522f9af947341752026152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873df5b288dd59600924d04f7adee07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829be062240c4dde79e7dedeaea7ab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c25c20a435a055b67930eb08c5e48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc307f905cb372f2e1efd5eadcaa2be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93805981eb8fdc634113ecf796f14cf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c83472b26fa019cb5d73afc2e36ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e357582bbdef70003317aeab76487e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb72bfe198357156b36fd49256f3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16a5c53512ace55d75f5d0f225024161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a477cbc80c7427431eadc06f53c350162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b794e8f8117cff74dfb9fcb3c06acb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0674a90278e2138590d49a16275175164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2526a8da3f0266973c1c488918aa93e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c7eaf8d55858552df24662141292166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a601ef0f047b6043de41fe35d527578167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618059b60a303d25c9c3289fa35eda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa0e36e397d8b1f5ef656bdc1f0574169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1150587bdf194e51a2e0a67bde1978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17527993b2d56160a2dc3871a592568f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1693e8ca50b7443283a8ddcbc4d90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96d11e74dbf75e16619b4a6fcec56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f366195c355dee1c85e5ab7750b65f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c914cb75ae65134525a69789d523c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58217a8306cb40165ef9419e85116a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98e8e176adf8e3bd91051b45ba22aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b237c8a2236129f36fc436474390f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eceb658c9f57a885f094b5efda88ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d08b100426f702a7d3410b0e408181180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba4ffc5d9f06b0c8015acd2172698c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b26203384d650f01f06702d8036ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e820d1116aaa75952b70036e4671f30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838539e6ebb5bd88cd303670b1cc8b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940924564f153c762ac3fe88ebe6ca0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b59a31b788dd93b6d72a8251ce6d86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33170f5113566074f73e9966a46001b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea44ad53d99d7cb8d9d0d59def290ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0bbf56bdc1124dddd321805c436b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a210c60c8d81b09f0b568df56c440190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfbae82f023fae77d5038c263bff95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd55c50b15c36bdb5be053eb4c97c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c7d32fb40d9cfac607b82c3e76dcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af5cd60bf6cb368fa33880ae6d121194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953834f5e989916aace7486ac533be1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f656949b2709a4bc4f3473e35ebd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad25167565b03f9ddb8afc22327d9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d222596dc8f23c07500b700451b3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316a5e858b1809db76fa29eaa7fb2ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95578e173add78ee87f808a2e2a853200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6639138cf5be0c1dad37deff7ee7103201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c81503a3cfb7d32216886433c28ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55578540050a45cb918948f8a61b86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aa0f2879298160116bb54426c7335204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7093046a5f249cfa1837d207ca411205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e2e5bd7c7b940399578d816ec1985206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e618fdeb9d0c493b90f00ead883187207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097b484b9699c3e9fd0382e0df5281208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e571b82448b44bf47ebaf9abb2e0bf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d5a93e00f482f9ab8de4b785c165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107a8d35f4ddd911894b97c3e1aa52e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8e9c32fcbfbe0784db9568cb318d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedd493bb64e0185fead988986257f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b973a74f7007ec5ca9631ed69ffe115214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdedaca4ae554df6e5748524986ffd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de744ee34a84f52e31e0c4965bf2b11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba5c472fbd1ddfc80d2f89fbd94f3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260c57fdd19980ff48f742dd725049f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d4eaf64545689cdc4531270ddb81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb705641bfb6b1f5a15aa833f19402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e5d7a5a5b6a1a544bac2bebc22470221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2eb245827df8e9b8c581c14c06f01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d0d5f6761a511f37886dc3a07c1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62493d871c463981003ddac3d3e8d534224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce785bb61feba43ece89e4358bb8799225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49381c481cb05845005b85f61668a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d4c7a4393f7d088bcb3522fb3a9a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806bcccda89415e6ed50c52580e2a73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333cd008a11080c36af77255e705e2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caddc3249ecdb63676f3a745e535a97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3e60b56d8fd798fdd96a56509235231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2c3481f12f2cfadb8642401140f7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f925bd479c230b128987ee9af989de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2afffc1c96f141031730ff0d35b23f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84d60283bf3a0a220953da054b9b5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28897362d16b9fe645a65df0c71433c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc4d878820161778737ae87f82e54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1e5c7714b0dab6136f4808bbc995d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb5e73867855f143d48be4591560bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa32eaa6c1e13cfba91a20839675e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf22ae0485af96ad3b8c0cf0094ef64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e28a906f8db482b16e62343eac8ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0277b184599deb0d0073446489b48c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd9eebdb6c2617e98cadeea6637e9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633c887e583e6a6f9a2aa9b90079fcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6010a3f9252094ec53f8867cb7bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab8fb64570ba8c6bb79097bf07ffc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd70788d377afa928aa7bb7263474248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57318735d068b1d14f7ef10e7a2c9f3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae18b4025ab33e75a825e10b8b433250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720a709896fc15046febe0f9a05446e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9464bf692c78e81be143ee01d42afe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c481a1798ed3e7b58ad7ba96184e58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c48020b21a79bbb45edc9efcd408e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff2621cd8155644868ddc21d29bbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23210f24a44708fe8d15184e3aae467256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a701233c319f45a933bc277d1724a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d37abd1ae04d810cbf5b4c04ce9c64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5387e27fa7ec5cc0a07380674243f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5644b9fdd01e61fca83cf91b292d66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1da2f2bf212c3d59fdc8e0a369a14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fe42d096600d0cb300008e4219c26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d7b76e06fda3cba9725dba1b0632b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300acfd119cd347c4e8412c00da384f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4006f75f26036644cfc7734eed07a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd3fde00cc5ef5297df1a8c5aee7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249404e0f77f78d825a85af3621e3047267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149636a41ea4cfabce6b568881d73c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eb03b907c69cbd1585f1fd64db54e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d93ceec51707f3a4f9779eda66477270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94e45b554c76a80185544b652d8d20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3261d3807413b7f4943c8654a750272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1858d4b3f171e67f7af45d500d0054273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c996bd39eed5de8058670db9823c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903c65f6d5f5a0f5de04564e15133b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5636cd4195a1b0ad1b99192bcd5848276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7cf76c2f848f339c024a6072167b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d1d6b5ec6882a29b428db718a5be7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559087a15b05767f1d24bf319918e8a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b61e20e724480edafc1cec12583a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd7e2d95a6fbc5bb9c407b116cf6a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7412287fc4b444eb99b207a8ae4459282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f5b398ffd92052478833be92c13c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9570a9fb05aa7e99015e71ddebdacc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa2877fb14f8883bd3425af8e52cb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9271d2c3ad19b1bde5c04a730906286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085d56748ecf3a5a95dcf125bc0cd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322eb1f3436d85fd68dea1d354d128f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468baf6f7d24fd262c1984f90d10ecc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ccd6069de3d29b759983bf9011970290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a19d0f55533fde47e0b7acc0c7c45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5ddee22ca486fd6f7664b11b0f418292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39831f35ea711bc5c2e369bb8169db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57212a5bccac4b5a958c426bd28f1035294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e305785e9c3626aa88a378b1a19403295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712b69ae07a2ff61738f02fddd2ff77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc009b207f71126d48b2bb81687869e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7794945a916dd72cffb38cc6106bdf5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43fe8f1527309b81a02bd17d896ea7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac4eb052d098e4cf554622580ff188300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7885feae03ec177d701a26b9d5d7813301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e1f23966a18a7a0dc1ef43ef739ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c937860139b3790fa28e37d20ec0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2946840e20c921700c2966b7dd8bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e31c5d87d8973f695e36c1736315305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351a4eb93957d370e3f994cc9db7907306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacca8d29b04b48c2ac684d3299eba4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75400f824181740efa1334a9eb81af3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88b4be467d07dc44c4500e2dee3487309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef97654770afc1265254692a80e450a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3488b11a2b6f6931ed9d173a941cec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4560b513af65150bb737ce5ffd1cd6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45abf281037c5d30854ffc075fef53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e656b5ff26c9e83da53dbfc780b70e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0704837352a6341543a4e2b08740b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99796ee2d373fc4b709100a33ec72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da90ff6d5ed2fcdc9e93ef73245c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813b162776b97452379fff13a9305c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff6585dfba751a578d3b4ff571141b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed654c4df4822db59d71eedc01168a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a436cea4fd8e5c61e3a15198d5434321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f716cee7d2f68721f3419c970eb3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4345eb76c0ab23b60a02fe0c394a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579a8216661b87e0d1de3ac311f6a38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7e9e05b09acd25245ad4cc921a31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8057c574ebc470e2326aa1d194415326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d2c664944c56871ff08391757248327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1615b3da4bdcf58125fc5c4c1d86edc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fe0308a7cb9eff00eb3640dcbbe6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe2a039f711c0612df9c87644e24f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286274f24470c0556291d37c56ba354331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11137e08c05a9807e9e28b4deef246332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947161195fe7430ed87fb0d3118a03d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5682f14025b7727fb7cb314cf6ec42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c1fdd6367944057807384f3f7e89c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900164ac6f467457a115c47a0c78f46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d51c2993ef3eefd280cced4cc42cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741d348bfde57f30390af81947e0879338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826103770cee3ee19cf29d45eba0c8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623de4ea24fb8a61bef3d7c5718e5471340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc3ea50a4b9b1b484a40325fa6ee90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176530c5ace3b7573b2aa4bb7fb5b98c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeea948e371db8385b239a14e515fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d9ad706e0cae96f478e38d39d357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fd2e2d5d83ac946136b97c2ad527345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f06d223b3d603cb1762c048c0a89b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef02c1693caffb6ba61cf119886d8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf47ad0e18cf63b625f3c3bad1ebfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34527220320df9c38bd5c568ac6fb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a1df6caba4f530b34bfbe55786fc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde141dec6c9d084a155bd34584026b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21fb10c31522c265b4b425a9080c2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaba27df0364dd10601708a55b5663353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4965afc1502dfb36f51f23bded7585b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4da6c0f467266dd4a86d6e4ec3d33b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3933db98f590fdb0cd9d3d82b3901a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171104dd7a5b04f13d0b0ea2d5627a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27964fdc3b1b20cd5c83eacd693ab0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09225ac431c89b856e54f582d791b8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6752d8d8799d548ad5d0c4790903f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec5955fecb80c5a3586492db5da6df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf00b974102a658d24fcd4fe2cb250362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd37521afbee1daff0f9b5a2ca174b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176d3d9d0a309d9dffb2549bf9e59d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f60d3acfb416fc148a6410efefc35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549ec10e34f309cc94ea2a7aacc5f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617206883207a17a502d0d6cf8dc5ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27366f1aed50dddbf0e29712eaaa96ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821d8669c297ba07de083809863035d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc2f8c16609a7079043b3de8b00a9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b02c52c00813574799dbec737e9c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50898db5a8904b7526fbfb5e14dc172372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec2f6d5f41595ecfbccffd1428184f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2a80e1b3d13be28f021a9fddd550d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f8b81eaede28aa99b96a070581cbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278991db2444c0bd56967bc8091f08b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879556f0b8ace6f12306cf630549eee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb76c9018c8d4a7e9a64acef740d51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c205921d91428df2d2c354fd7d15aa7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d125ad9e2970d82f678ca95ec377380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f189428fefdd1e8019bfac67ed1140d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6160ba45bd43856763adf3cee441a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913965150893817b9d4d2073847805c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487a2ef3365b3b50f8d2ee7800ed51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf77f28b9b901c45a81ed90c7e356f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30715ba1460f859419dffe4a17655861386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9c9ca7f63fc557062fdc8d609bfd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c200249daf1f8ba90f097666be1aa5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c0d09f5df5539df35561308ab12f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea89b4e982c115e74ab52e675a8814390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38dc3c4d0fe7760eca4d3b0b2b66be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e9b457de70a7e5742266584fdbd1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2ac1d62ddd16034d840f911f479a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6467f3c4e62c5255fb3a17e2919738394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120796ffa9c410a862ac678ce22e725395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c36a4b36d4fe5596668d075187ce3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99e50355919524268e82de075e197397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e160683daae6138157028e1bf6591398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75484635a61641c5b62ac215f8df6bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f3b72ddb2fb0fd6bfc6371dffcaf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682427bb134f2cdf8cc3b122d5d5ff77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ff0a4a7df2d5b90c6e4aacbdb0631402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bd988188e4f590982a2b80e826ef3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae490d5b766929dfa0b2164d1e07cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbaeb902eaf1df5790f5373aaff22e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d97f8b1ccee462350f4fd6633b70e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f45e920b382e42520813c7c17067407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa35af9faa35b075e37494be7075135408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df3e662ddd924e8b8f9e547e60a4aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41ab6f6727b982fe360d3411c20de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1237f5f06221b2241986e8778b9f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06228edc2fe9e9f494f98b1ca343dff0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70be0729a4783a067225329ddba64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c2be78c143872da3e0a1fee31e577414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a46d98569fff82c8aacb2fcbf582415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ee3e2221b38c15b6f7108f2ab4f15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aaafd818856813ad61c980dd22fb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043cf6f5968793fce032a1f5db6683c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd25b600d4e66593d8bcd9107011e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43be3112c81a7b506bc2a5b2405e87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e14e7040ada76948c7f34291684d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65b9ec450f6d9fde3d0b582fbef251422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a7f3e6959904ba0a0e759f7de5fb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6ba8c3b9a802720c6c2928b94a7ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbadbcf38c3a6fef09bb36eb750a0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374770d303825d10ea442dd105b788426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b1d5b65631d05805052201de64477427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb975a453efbe9357b5d345e8f6317428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e994f9c6ca47da76f049b213b40481429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067bc4047f6538b064a963d2cc30e7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5893691e7f8c78eea9d00bdfeab1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb886787b3e48ebeb9297c6391fec47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23bfbbad43b1ad2647a417a64fb4ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc2e028c328ae916550901429d127434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0b758d9fad4a92b9080dd8f4be3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd80fefff7b88274e4f7c55cafa403436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e932f94675d23f77ad7f2383197dc97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcd9994bb6caa075ea4da1ac7f3a8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd0de1af15fe480e73e9089691b25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3e549b3c2bcbd6060afa36fdb568a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd70a4973e87e9612817b5bdf8c89d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca023c6e6570e2771dd735a9ad8f48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e8b9a6313c85232709550fa5051a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd7c2f36481f7d16cfedbc6e81a874444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d914ea5575d508f7dcbe739cfba7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21663c41538f6ec017261e591d6a201446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c718fdec666036d6ffff6c63d90d50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddabea754458a0d63ae9305c928240448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd621a2a5371426c1797c7913fc4d32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a61929e10ee9accf4e08b3789ce2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eb9f8eee176ebd9035369dda4e245451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea020d099f8710eaf60f47cfb20ecc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e444a10de42b20237c578edc67479e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af96916463d4c0f148f9602f5ac963454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f00c2890f10dcc3e7b4e3ed07e121455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5caf743fad378abee017371b54063456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a141d485dcf8bced28ad880e3f8bcc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789bb388a7d24b3ecb42245891913c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1240494071b966fcc55dfcc19448d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5d867ea6d2bbc83a38c5ce28dbe6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a2654ec8f918baaca55845f302fa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052211b0de2f46ab40980c0fdcf6456462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e3c2b26bea2a66446933da6b80e38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c1bfa0f9272bc8c35ca7700e6eba4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d7173d9dec4107f5e969206853fff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d171bbe6dddcbf755f2cb9433dd751466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b63412ec9f57b340d0e30ec75cb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dacab2a388c31b9e0d39932f84a279468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4fd773cdcc91e297e226ef3044027469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aa8d2519a8314e30071f40eabba72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2ccb4604d9e3f4dd0d123e2ff92b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42856d745fc50ee95d397a8f4fa44fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8dc1f90869a8963558495ba122499473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea99cc88b99f064e9b1c45ee07c1992474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22537d31788d927396cba1398ebb39c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b60f018ef6238faba227d9c40eb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d2a7e0638948a672b3ee739e8925d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f802f081694022436fc7d52b143b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d182e87b23ed648c2c019dd9ad8488479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acfdfd11636588333e6e55a8ddebdd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1f0358820d95c166e0eabaf7e75ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836418c1c1a4f810b31bad747860a221482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1714b6ce5fb389325942d50d9e537ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac85465b5d4851af5143619d666e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915d3c2e5a68920e1d3c2e3568dc87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34b428078e0f5e9cf09dadd356251e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9f856dc8dab2b47c7169a86c6933c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888b82719495403523ee47a0dae6d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb11d4793790a9976500e4fde85de6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5b0f938cbec5915911dd1f298e177490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387015e189b1e89a551a85f3722fffb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd8323ca354efeb0e8aec0f216fcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b4175a9b4c5aad490a9e0df04e40f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e0ed90304980be76b30d5607c882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdc439c33c9bf6de936fde4bd02e91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9cd252bf10bda1f579e5bec9aa52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200578a07d2999ce726e81b738c38ade497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffd00961ce9454fbb6c3d281010b7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b228895bcc76abfacbfd129cea1623499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1581da2664a97dab6bf39830d8811e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ffb53058965bf7a7fbc16dfeff54e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb60b3a3abdedcca0e6008b13393e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a98a3a2a81493b8a8427caee23d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07595000e24b236537c885a38b9307504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20705cfa42ddc78b0350c697051b2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b6a58e1ce5a79175ee2cf6857194506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad75df6ab872cfb87f75238153c20d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5badd9a9e052ff0a2f2dd0223e10f23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d42efe671e26eef660d746cda557509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c917526450819de78dbfca3cfa9710510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a61f6e3a43fa195f625d6615bcd8c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8136f4617cad9761fb5acfc4d88649512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ffe90350238ea57879ad6508c72f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f67bdc57bad9e5ba0c280102fb188a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee905916852ab6f686b98098383d874515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3ca346b351c643c74c6caae5747f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f693b7bf02d271744ea10b403ddea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c70561ea22bfd518a0ca12347f81f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab44332eda176e32c108a2e44cb4b72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223cd5f85e8274a541daeb67837c53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c6617580eb705be764e2b0c85c842521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf010ce0c4f51bedc8264ea327fb27b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1bd2c2883c78a42f1b11d446be5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f53542ab24d15ed6cec70bc280bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e27815810c5775da8f4b6fc00cb8da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82760848821f418c3f6aa9db99d3fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f464c3dccfac3f83a0ae284e1da35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abac41ddb96457d4c8262e7bcfcdab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136099f6b478530bad2ffa16865af0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf192d8a2084f0943b1ffa4eb8a0c0db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415a531490a18fdb4f88271c41379a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb27b37aed83531688080a2eac33d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd4d204a2864ca0756626a7cc015c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9472be0d13ea2507901f2f662eb8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4983b8db6cd1f5a17485b635c02df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31242169f3f51e9619a365c0bd51dfc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781db1a5f6bc6d865d26620841681635537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d719c1f20205fe9936d20640ca3f0f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0f0d7baad429a7125c34416cc4c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dd8662c8abe2d1f8d891e789e48eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fb32285d044f0aab49d5fe4082ae7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7457257fa851c14c73db294ecf4f67f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e9afd8c1c909e21c235d4bccd9be4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1a217a556aa8a9ccf97e4285ee8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e6dbcbb49b99a9cb04972a49c3ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6bc034852819efa79d80d946f87d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a655a5c1099a4e15bb45b3f827c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25585295df7411ec58d984d4d93f07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039e71357d636f2ed70aa39dce9d81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4239faced38f8e1fe7eac3eb0ac735550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454449f6092776878f75807aa4ec90c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767dc64b5cf3294f35a0bb00ef8f06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec518c848544eb1c0024b56e40405bc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c511020cbbb8b4fd38bf0b62a7521e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7238c4ae0db9b8b9ac6ac5c0ca9bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cce824e608f06ec920438c5cfe68b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d1a4e7ce63f77c76112195333914557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b612b020d1e22634081b91605de9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b843179d1eb0f02dbbb4f71fbe1aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ddd24136d92b6f0e1c94422c16426560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb36af0cee9821000c45c6143d2aa68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0f6d5830c2cc55ab49881bad953a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012788a5ea64d5751fc33da3f953849563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892c6f4d9d8045cb5f0f211ed155525564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce70fa541c4e08f81429e0bc42d155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdf49e482eb5282459c1921fe329d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124555dfc5766eb3dea98efff7d3f457567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84b01d6009ce476d739f73ef43451568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f0d01ca42d8142b03c8df6f0858b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047b643d32f80f98256dbfb75566f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785641ac411e8b69bb0a088a8ff74c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21386b02cbdc2f09163e0103362e7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a003e6d69b72e8546f7d44aa535648573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccbc42ce0d27e5a6410a10865d02ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6d83c9cfe2d34dc284adef868ff9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67121254b472b41a15c7ef1210da9ddf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8999aa54146713a7ef8bb01b9b9f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545511292c211cecd212a897c048c8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593efc02565bf7d6e39870de834753a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27863e616eeb3964e973f8b7e1b201580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3255f2da84470a48626d0c98e57ee0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b1365a5711919eb82b30d48fffb73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6663ce34d72aa2c05f1a0a2f225f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4640d3e5ce857054bc35aff2e550ca5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a69f77f5d9c1bb6e045cc8df99f1dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c92fb0ea9cd1e505173b44e51caf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928044c428edcf624a9672553f7e491587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76361183ab4c09aaa338ccd17af66ac1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8783407a90859d2f2249618eeeae0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d160a51e8c8694d3db5fa16cb528c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd321ae49b4af1248b96d797b25440591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1a7dac894ad195be58b4eb2155bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8319f883f74cd0bc502ab0d593038e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fae7ba884f3b5008e4b1017cda76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5caa82acb2bea19e8a5b358bab3a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d207e78415fbe554a9e9ac5b902025596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbaa08a388a6d3f72fd7585c8fe502597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3ac1758d38fedbe6652f1c356fd16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7adfa193349609e8886ea9cd69d55b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230f96facfdbd47ff2e0aba79db2af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25346bba7c71d1f46f55afcb0602761f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b437394e3e2d610e1cdaf1fc860df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e7986d0629f5bb3d7412e1e435da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e064743da76b362ba3205494487f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e820c60607ce4b0b5072707e896152605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96a8db6e51905f42420d7364e4f43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afeac514812462166381cb57ad1dc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c567e810e7bfd220b08b7fdc22c85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473201c502659e1e734aca966deb14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39b065808bfabc836c63a624a7036610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344588b6a01a37f49f9cea1c3c8413ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a388d0120691b2f77ada90705168318612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb99b2762fdc34fb23830ed7cebbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f40c3cbcb22da13958d62bd040545614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b898e1d9bea469906691d178bf16d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9dc92ed5b9f06d666dad32ec3dcbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ea1ebd2f3fa4d5d4df9482fc8542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c4b762bd556648d3c75fda94bef9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee03130391a83eaf75b148190d7ab4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb1381b8d673ba91fa018cb8f1658620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac97313e84282dd0f8316ccad86d62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe77e6573ef9319dc7403964595a29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ce0dceec1201a5e9cdda3e2cc575623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8cafb55978565be0c37371bd5f422624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a0cc3a1f14c26737607b10cd8845c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32d7c5dc4bd909baddcf65438ceab4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e38e5efa6959571df98764d9bea820627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc030182fbd3c514fbea2e27d72543628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2183e93afa18de3d6cc165c4c65c71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8035a4158235470663a14329862eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a297981f15b7c7df852523fc1a17f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756999893c8cec7cbdc333c4a333038632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656dac8cad3c6c1641c244346b45720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44070bc7df17a66b5dedc538049828a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304fd55605c11f461a2744bf62f8dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7247a5366e65fd217a2837e85737b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90c36518f99ccecc760c0966b3cef7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324f9b1a6c6a48e2a754f63b3c12b43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7ef79eaacbf6487b9ddb6c2b6ce1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2802bd1e2de740d80551df1226f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ea67adeee5d75c2fac03dfd71d490641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f72ea4078c0b734d1afc02893d7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eef6dd7cd1dc3a4bd426a2b5fffddb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f90d6b6c1ecc82e9badbd06acd5bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92170205d60a19c13e1fe4e3c09929645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f5b775f986958f4bd3046553c2a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204d5964c99471fa75eab1b71f2acd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd43d33e99e0b1be49358053d9f0a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eb424c2eb82e66dd17b602f8cd733649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac179f2347ccc7e3055ea12812422867650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea965198d1a9a8c1ba33e4e14af0a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561e174391be565b48b4275965dd13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54c1baa6ef7b7d423cfe03fdebe96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd82ac6b83e996b1134370da81b784a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3cff17341514cb679699226d37540655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf94b029ea2641dc379df0f7d4ee3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78914a9ef1629d0310e9a4e0a994f7bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057346e319a0e738fe08ccf8028fd00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcc508ddf1a13b4468789be47d7a44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be015060bb91d492b3510edfba5940d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb77dc910d1e3a8b4e5543f21e8e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054602517011236aa08e4243c1588ddf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624df442408a98ebc267acd345c9441663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba3f4257348670befd4a8cb4548903664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8028098eca3173633d35c8710bf4d54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae868669e6e153939dd6e477b0d05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487053f5d0b7a2c3ec98bb0e0f9e81d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ebe40c25084095151bf941f6d2b29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209b316fa0cc9970f40f7f9e3484e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad3e9c6149e6029163c65557fe88f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc658fffc8d84f0b6ed1a497d321ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9b6861cda70780d73c1f2395eca09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42768aa3236b435f771ac30eea09bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09388a457c23f32e47567274fb5fdbc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71b0c186d3a2f7aa51705a8ccf7f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff44f87e95e1db5aff93bb19fa166a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e2e6105f2eba5435aaaa0654fdb90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b864217634a3f9af082ea1aeeb4663678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fab9144db47924d9adc75e072bde3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a78a8e0325cd172ebf28198bb52c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9e4191dbcbfc4a091d42e83b1a79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7cba18348e9b1b76de84cb54ba707682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43679397fe4e00bf93f753f4e063e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dafd8ec1ef63694c0f5f2f93309d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d4ca4f987ea4c1e2a43add90783b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d75fdbe36ae2819dd7aa53b490aa5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf25c273c339dac61dd624fb076b8d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c197cb0fef3dcfd9f473bfc29f9d55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5007120082cc2e4f28d30d978dbc9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903c4ea51c5f03048c3e3a688b612c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73d43269eed22dacfe2ebacd2489b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068596c0a22bc2024cf3856feaafe31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6655379de179e374dc21050a3617f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b06dcdb7d2fd16641ac987561a3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe04395f090a9b8f19de89f915ab3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9233df9787107fee612672f9bd359696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285efb701b31b98c8cb85c9f7e40a11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3a759d75e5a4707d087894efe99d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82362ce8016bda83e71017416a5a9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ba0d2442c2627b7b7d4855037b64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ede78c4ba6ede042422b846ace9cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103f685db00d8c63fd5e56e52c9e2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4358bba382d47aa0cafb8d6b68cebe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ca38fdf87b37767b64bbc832a8e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11e19b2bceaa38052cfc19dcd047f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834c1c44e76bedad7309f9a63ea2e38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9d47b7da7e5dfedd8e25773889ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f9992f6c61061e626fbbddb49864708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8e4dcb4e6941c25540267dbf9aca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4be2a0d12c1caf169dbdd3348a7ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193241c6450e58ea80822b265c31724711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15708ef6eea964e83425f347be1d24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961d4e018cd2f8ee755536fe6ad09cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf7147cadef538a5f8a60e645190a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65338c41138ac309836938fac56df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eea6e0db6c9d629fe86016dc8f0276716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908b00d5c395182e9e4152e91e3c025717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e75a7532ee95a4f7b0ef0a0a4aa5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8d4204508830d8d6795443aa5540719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea912c21e401b885c7f6804c022483d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd08387351421b83c3643740df230b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1f528c14766b26de436aa2d7c451722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e15ef39afeb63a91e5f777478cf41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33f39560e4a102ac5f1d95bb88d8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0d4066ec900991bcf8a48461ad6d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc994b7e24f6c7e2d3a4829ca712823726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0283a72a76d423bf3bed0d45bf467727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606744282ed6e290c18de356134438e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfae5f486ac0fb6b4d5c3e4f2836eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ea2c8debd3183383cb6f29cd592f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0431577365c75773c41ad64fb0577731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216f6132f67e68f89c1f86300970b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d11283196ec90709824f8c0860aa9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a9ada384419436537bd1321db9b4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2847a562a9837fdbac7ce5d3de58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7230b0ba1b336161d8e6fd1fbfe2d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589641898eed30bb926914e052cbcc47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f12db740fc581e67b5b6e434e74fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481db1b3b5cf97c39814ef8b369f57eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee762effc37f3a0da18fa80031cde2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7fb3c73f5d4326320892233d5b1f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10ea18ed19418aa08b363f2973fa68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea99441cac899b6eb00ca6511c04c28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf9c47231aec0d373e6166391b2993744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7603011cb655ae4ad69a2d0b7a837745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c8b6f06db4c6ff78767e333c949c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc288818d26f0912f5f1f44aaee2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b2f29dc6f60835cd33c574e45dc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205fd15cafb9a7c7e085bd3bf9427bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aacdeb31c7381cd3e66ed13bbcae6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa012dfc46464b0d223630c0eceb6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2add2950fca91bfaadbd59beda6cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df560b5fd31f6f57e6f83d6cfdb29dc9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48c22024be9307e24dafb7a946bbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79f1d8b70a075d7c294f2a803ee852755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea504255e8eaac256b7edfe5aec9978756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410f781afaee2d350ed0f2df67b3c1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8883d2323493452570057a62cfe52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395410882c0b674af2a3409fcafd273759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634dd89cbdf02ed69be15cde82bd881760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1362cb9a81c1ede2f3de3ee61be553b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bdd637567738298fe9f6c1ba9fc95762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f318cf68c8adfdcd821e773564c0f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bbb4f41e186473134ed0b6365edfa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572b32dd43624a8d7dad5cfa222256765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a4997db79900eba7e5e3e9751c00766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270dbd4549b7aad01f11bc40d91a8d8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>