--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527dfee8184ff0b5df7520a5e302511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a63b4ff1fac611bc58415ef10b462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3783ce030d9cd755a952a92c58e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0bbb4ad3e0bfd74be5d4139b1c1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039bdefe6411f04fb8f98514dec9fb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272221b0d7f5a93d01a67ead7897c436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4156a534a6546562de44741e47c77dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f58146dd9ebcc75d3676a4e738af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fbe37ca70bda01d397f4f439ee9239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f96fb1f146aa8bfa6391abd951bbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdce3f4622b4f2784cb04680174f20411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b870fa4f2dcc95ba2e343808eaa9bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96f9c85177b42e9d231dc6a563c4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8427f9126783f26be84719741f63fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd56d333882fff2516f33ba540cdfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c3dd7943f659865368f6ca8c3459d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e08f7767e11349aa04a249445bc15217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171d7c100c9d733a3652128479cab318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786530850296c84005baa724f25aa4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7b6d4efeda0e777793005526e33220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97405638a723a3314ca0016210979b4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0719b31ebc9bfe249e7201428556822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59361043f0a3f9a48d3adbf667cbad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07cffdf646205541a7cce1cf90b94d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7f2a648398ed886eb6abd795b96b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619938228f9a551166f5201fa782c11f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9a476ed985adf16cab1f475ebc41d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780ae6157d6fe8982ae7be486d0fc6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67cc4c23f2c08e5f6d6064b92a881d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d999cef038d7f9588a3e9165d715230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75629e014e50debd6e13e4b9c117066a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9d6be83e9f94f9bad483f8a2073632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9404f38ed4633f1d58231046225533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2efc79a83f8ba06c905aef238e7e1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbbd1fa4768e333bc497bdd14dbe4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d338a596420f31a193f80a0eebd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b45151028bbdf5ce2c7a081c82629737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac74a68cd383ef1c92bdeb3d906a05438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21561e0e27132e7ec4a1434b74ee07b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825abbd16b549e8c9e55f39a67b9974840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752ae559e6cc6a2827214ad9ecae38d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b281010f8b539570ecc89caf088242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50fd82411e6732d20e12f2c8ae07a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd80b2179631fce2e3ee91812320f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e325f573343acc411b1bc1a1942e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aac0ff0f2692363ac963434e38a0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63797dd1d59672dff1a3878381c7b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ceb83544d50a06b7df1b4a3fb4aa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b6e243865a98888cd6356ecfc016b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c6af31629847f8e4c7696d1d4f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a819843f3c63b3892ef5998c434551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941587bdd30e0aea5e900d638f4332d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de642b4c73eb4bbdb944ceb51a0d3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842310fa1ed613897242277c1fe59554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b7c45c803b32967c82420d5aa5ee755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16aaf044b089244b120b7082f228f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7be32f2a0b1dcaceb5129312c8dd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc00660df5adc8f6f73ec3dbf87a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ee84a5611d0603b5fcddcef1405b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb227e6736bd55b8d5ea74464fe14760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1fb03ec2cc8226c235fdac331c5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39487ad66565e58533ef64460325cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593afe0330f5aa0ea74cd1617a8a21e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18889470275bf85e91f600f9aa9aaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5074533b15bb552c1ddb165cf4fa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358811d86915ed174e8d8d8d984f44ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f41696955d89ef20fefe85427492667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6072ff5d4853cee9b1cad2bd80f1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e54c591937ee6d5a960910813a1c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d8ca6bb4d92adbdfeb7527d061e6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f794e4168ce574baa21a38027c6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d5cac8e75504a9f8ea58b2472b9b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce99b65ad44b358aaf60886635997473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ce2bdc31f4a9e5ced8a802569f63774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6727ebf307487b13ee83824c56eef5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb3048514f0ab663545a126c13f5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff605069da226f134eaf321dfd150f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833312645f46e100ab62edde8ae4928278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d8299ed97490c63d589ad052c69679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc79d6fe250fd090ec487ce6c75f2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66ccdecec82b6e6d1e7bda10b689e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a0dd96031c7a88e3404aa3294c83d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23087d1e121f3c9306dddaf3d5c03c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b64e2963a781a58516d97406ed0d1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970e1d141117a78e3b15b026ebb4ea185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de292879782fde902c113f4516c9212386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d979870a4f815e1c1e3dc8019375487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363521d9ee98b91950822a86d6647fc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283a2b26d070d221d0efcfb4d35456889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f0b0a68c61c1bcf5e18e08787c0d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aab0615413d693e306f191986580e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04cb3e2c6464ee971513fe668dd1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2587251f95c62d59ceb6c3c95cae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c32bbe42ee57b2cddb4c00c336295f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a24e572ef0d4091058b6680a688395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1fcb8831c6e3334536ceb08f8ccda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f753303c052e68ef816b4bd4648997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afca675150e5921aeba8bbcfdc385198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae0a20671e9621c1260581d5a1303499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbaaebf0343d61c7e7a68be55c331e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7430b8480c8bc04bd1ceb90f91de29b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8063a2f84aea3bd569606a4eabb0856102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646a31797db5f4ed6ec1f08227e7d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26379a2f7e2dbf422c88800eda3c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5bcb4ac9b35c11c49bfc1ec791ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5755c52f080e9361cfbce7ffc1d9a1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd5e110d7d2a8bff3bccea9d75078107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cd113a9a3ddd9534afa26603c5aaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5606bc43f17a5a397d6ed4599029b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca606ba795cddb8e08e343b6ed0bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7526ea4ba699ce6e07bdcd299cb23f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193fc7791e00c32a67690aed9934be3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b77f49f2b9e0c0e834179893b564e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b21cc3757c80a1546ed30f7975dc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2370f02400442f9af85005529d61a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842b2ff90ea4dec804cafeb3085f41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb633efbd3cc2031b28b0abec9b8d7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192962d6f1955f0b10c04882fb8b38b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90ee836ef096c6435262a173ab64ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c280787e2da0134cfa672887dc2e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87466e668e49ff34b54aa77377a51baf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492f12c04174560142a413a020c77e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379cd8955cb27e277edd1e43b7618d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e19aca40c1fd5d28b5ff282d5348124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d3c3b3e497b849a1aa26d26bc505125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54377fec8293782b31c6fe7e49bc6e9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed45dfe70ab65f0fb48cd038d84a7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba05cbe2083bf8fb9b731cd47c747128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c8c8d77b28e1aa7128218b2742b86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181344a80b8d19506cf2aa453098b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7cd12e73d124d1e577fd970d656d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca8680fcc21c05257a028d3669ff24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc6efaa19f883af97dc695b3343bdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a91602a34820ff1eb2ec521b990aa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f64ccad6d82e2c93508d6aaf6b3e8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca447bc0951c43f806e2ac36ee5e5f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d24104b1db0e52a7a49af125b7d89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09e1a5fa62ed0d4e06b907e8975726138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b014aebd3570b147df9a88b84f12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba4cee054164caf3739d00acda1a36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973f4f3082dd7feaeed695e37b35dbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb4171d36781ee2d45487a98fe489142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0a4d6df1cc718782e25f11cea64a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf07c8fd4d3e1570c994546732936d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e41f47dde3c5f611d715c4a33d4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4941eda2d0179e4cf0f7c3b4845fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebce6bd6f442d233085bc98bff524e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec84551527666077b4dac3a06d313148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b828f87bf5b5a75e24f8fd07a966f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828be5e4fa3c559d68e73b1d19d2da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03610f80a81cdb6dd2e75120ca2bd21e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8021a525ed62fdae77da02aa3729152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248e84d8e1530c51bf19b2affec5cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0cb1d7a9db025d8736da62b1636e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7009064c3475a9be1830e7622018802155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10118cde4673f17c344f6c7b2c673fd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a29d72879ed8c99f324471ed0bcf8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85add8cec8ae6e9662ba5eb83e906055158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa22bc07fb70acca346e2e247a2b60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e633202b38328a0cf982e8eaba30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e72230c0915483dcf6ddc0499c19ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8debd76742f343c5e4216c9ac89a4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f04f384e25da55e287ab372c407d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9dab68b32b926ac4e3d1c0735c7cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0306f1dc5a8d043d5a1d87754f2ce64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762e24e06c2b286f19e12c5eb9306a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914f6c33fafcd4e5dbaf3c3e1c5de21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b13410557b6368eaee7b823d471a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaaaf8041df8643707f6b9f490777b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0538ed4c990948db499ac4bc3b6397f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e35a22071acb9dd58334a32c2ed01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd9777031eff158f6499832e07c47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8988eb2eff3fb9ed17a36208dae8dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a2c1d3e216df373e1e76953de1e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896c257af33515c0604906fca0873e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a691df27687b33b98b160bb0234c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a46312d9b3eeaa8c37001b83238e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a5ee1dc9afa3f848a86508ad5566c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342efffc02fc85858b71cab68739219179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a15b6bd13cad221bc77ae0238d116180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48370f6e18ea15979c4da87294577072181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675de784bed651d05a91242695c7360182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec49e5cac87e2afdf1f1de458e60db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541de9cf9dbf1792a18aafb6c77d249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30d16de2d9d5793a93e230125fdf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a07895463e941855f1380ff7add3cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b5250209e8298ffc1617a49a36740187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410776ce9f4012c36e42d657097b2a16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b5121a77ca0d98fee8ec184011bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc1e6adc74c1b110d6e88a1d8a2bda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44d54be84e340bce8e3b6887b8dda9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25116551cc0a73f2eb96ef2b846b162192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20498825fc84a2eaf69293d2c6fe45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7726df5d405eca5a429431b793c41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48723ff60deae08a33a9d21a4ce04c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc997edea398818caec89a57010175196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cee9fa7786e68fcf0ead8cfe5945ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb3d89e3fdfa5ed8a184289458dd4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace2611c50263c84d400def0fb27e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dc73658a44fc10b441a0ede302ec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b55c43de5c60cef3b1aece01816810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f5cd0e17968ea6e3838989bac00d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcf2855ffe0c05b902ea5f57cad014203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73533627cb4478a90ba9cd0cfb690dd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cd2af4452accb4577b257f655234e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29ff0c49d7d4cf9b6d23aa00ac045c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa22cd7d3f9b9f2af2fa13091b15cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1348b3beab837a873d2265336ed169f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb1cf43a5d8b1ed6a9b3abbeb298b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5dc5066ca2a77f9d0dea963f30df8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91e33e67f8f978e5b6846e8114d80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a034f4dcf6501ac7ba2264703ed27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32704eb14fd230465dd3b6a86feb6c76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e5a6f53c3a32a7ee96b2c71e85feb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d576dd7402f7c527b3a9dec339b03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c334df3f51cf7e91d65df1322fa700216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0619791aa17e2d8403ef304853766217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fc8c8a109d38aad649882502e29d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa3015760a3c071626bff9721fd8d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fee37a514ef0e58b63360bab29378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ededbb3ba107b7f1e61dbef418d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2450764bc310d491ec799968d5191a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e26cccee4a39f85647b13a7f03a2c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3524a78ef7fb5e769601fcfd433d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af38ce6e5391279181f82a2f030908225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b926a8fe6c78328808c42809b7bbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fcd8460dc844aba12570be5306d64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a8986b9f48c0e416e7b2712caac2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed886a9f4a73aa210f40d24d839229a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0123ab9a30f46f6512da4f61b6bee1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeaf53a59c0ebf5f68a6b50196c77c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9f54e119542759c95664b231acb48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a76d8a97b7c35281c4148dea9aa653233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e1d0dc383a995c9435f911fc56b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407c250728f0fbeb3705a7f3d4ee945235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189faecf45fcb164d21fe40d04df92e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75e241502708005a26e7959475935a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329b1ef59ad219b3c5a1cb6a8184456238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e873fce103fbb76272a44fedd7e9a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f75e02da2ff0e4e1201f53fe0226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dcbafaa07bca64bd8dee49c19be48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e781e02af0532b46488b848aeeeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c50d913d439bcc1f4b18053864c753243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560ed2f250c1324afb38397cc625a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f4a24bf1a4441e01fe4dd45ac777c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9a89432f1fb3af89e021031d87700246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a2d4b45c232d0e60fb4242d509f2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84473b06bcd150fd9af19da1cea6a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3880ea8a37e8bcfcc6df3848c8d3776249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827ca06ec68feef8b84b1a9db95408250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69734389946ee5f8085e7604edf45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208889a1446f7e901bd7194934e4d61d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6c411068d77d38dee8593fffdbd66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e31a7741e3ce385368f4de7883b37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a55d7fc0c7fcf68d7d206beed304d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dae274579b98a07a080254753c13a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402a34bde5f0de6ffde82804ec99ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bfc94b018493079b7afa367eb63f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05a42376ba05211746a3604ebef17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a669ae5c55641d4e60270020c1d7a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e791c70a2f7cb49501f922a0f36789261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0562019793a6d2907b4472f277a4dd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53026abb6c88bd1bc90b731cbd3b96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa3e9a00359b618cd42128bbf60d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f0043fbb0359d07a6c8d96088325265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966d084f2df28151314e724274f28f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dd9139f01b59856521d1443fbc93d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6fa3fa2374121f7aeb6e813181c56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b8d7d13c0c4895c50deef1e209c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8be338f85d87004675453873d36b55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eddd6555fcd32d32f442308dde27ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8482cdf67440ac7ef53bdddf918d50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc101dab08a2968e3151ded72993d54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad49ccf54d2edfb7c5664dad1e01e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d6d39b5c8318f84cb8709954fd82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d516bf7219a0edd206779e2bff21c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299da560cbc5336cba406c53da868c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b584c11cceb8cda8c5e4f8bd1fb66a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec79fb8bd06c78db0e6836d9fe4164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f204ef52193cc3ae4c7f868807c05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca1b4be5d2d670455aa55e738a827281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f36b015f2cde4aa1e47a1753ecd5e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d0d1165165f990cc47fdd511f705283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985a66468a57749451884d971a35e6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61c8d1b449fe54c3b154e52360ff57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58adf2f5fe53a8201782a45daeed6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6e21db3c8e1bfe9f070f7f4233c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d896390b7d303f31a8d62d6ecbc6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c713a4eb5d7b20956abf8afe804c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5e64cde2bb3a3ab5555875b0f3c6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bc01ed4aefdb78926a2588293f20c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16465d7f3bac0d1e0b4837fa53197cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e019b28a88a60ab788fcb5c206aa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fbf84241e6319044e8e163c9563a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ae52200ba58e278c93d6c8822d424295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603e7fbf9205767030df1a01fdb4ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07902cbcc9d7addeb5e2496c13a07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf0a402db6f34a256bbe9bd67c3ddf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0667720839634e81041622bc4c22b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af77663f033253b1e37cefa1562275300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb65bbcb7563408995c889da36f23e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e83d7646f717d655b4326aef9066302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d66a752952ef1c05eb005750ef2df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed9596030ff1dad4a73c766bc0f2ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b6e555024a37a1a55faf9096c366305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04ac4e4e0214d462413b2baf64e0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220008bc72c5e23a867dcf5f40639990307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640b74f40dd656166c316cb56215a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8965cfa08cce9d8aab2c8234ad787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf0926df35ce53833d9833c21b0874310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a0949ed756a62363dbb7e0d959ca7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52171d9be92dc55d8bf1eeb5c58994cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59690b2cefe3fd23a3153cc5fa364915313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258320b0074271d262d5a810839169ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204b48a7c83c8f3b74592dab37f2ee4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1c3b42792c4e2d4f21df1b7044af9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880accd7b646488b5ff19db0544bd49f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012cf11aa7921c4bf4888a2bd59f2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f2db6bd2eb4a6d07ff28dbf6a56e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d7189cf2a04efdc73b74a58d9a8c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af515c9acda4837fc6bea79669f1d4bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc6a6d56222387bc2efbcb8a4fdc5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8693c71f050c3cbbb2a2af08d7c3bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6fee25e7b058b23f17b5ce2c07d55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83e3e089b81095f027a988fc5b8793325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f518605ab3e3cf8c8c5b8f3902cad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325fadc2013337dd701f25968e2dc44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a262c7ed333d75f42a95b68e82a1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7a97185c29bd64ed622995c1a0861329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7d249961b610e23aa77310bd76c2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4051bc45b2b7139c97bd323f3dfa62a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d3bf89cc428ec5c329683693d9358332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a7e3f71e5610eda26fa382566c4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ce3477b9e3c9269aff2106d982e9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854946340cd8ce58c7b29685d75d233335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e163bccb3bc21b4634e72c01651d9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7ef05c6d0781eb552c85c489e02a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4e048a1a49cd5ee2f2284216df782338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d96f4a9f85bf8d3c424330fdab3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e86ebcac1b9457f1d5fce0fd9ed9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99a45c71556dcb4b6573fe8323bd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954656fe5ead9c5050324bd4866fdfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677951824b424582a53a5074c748d71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835373ed278d99607bc414e92dbb5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87480afeb4742d69d7184fce915f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492b898615ea11bff71e707b9aa218f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7168b97e8303f92198666314900bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b726e93cad6e55af07141f50da9c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d5167f27d530ceca76ae6842f0873349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2f5a9c87b52f14b116da317fbcf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb0fd414b49a02012a3285000e228351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad595e6ea6743f51a8baef8a9cb4aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474044b3b7088e5a917b44b660766a20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2263fc79f68228effbf5588a7a21b65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d6c7be925a6fb98774c583a068c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e91805071cbbc11b99f05d47e6948356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ae65fb0ea113dd18bd5020adda824357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0562803a204eca2d61fc010a74bf495358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa120186068d55c3647754d7c6e3e891359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94742d9e99a81f5fa831a628b007c7d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f492daa811406e12f64518055f0d4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d0fe84c7bfa27b300910a2e2c28e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1ca60d3fe72f467f396e7a7cccb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f23f998fac3ea8bde84b96b965040364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dfb1590a6526b11b96f92655b3ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32d2289e75b3bb87f9b1cab670e069366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a5011714dbaffb2ab8e7f762cd2f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4859bd8f5bc75e5cc80443892192e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190dee2b423e394be1e50d4da005ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105fa0ffd2ca3f9d96872337cdf0384370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554497ba443e80bef824c666f4bb3dfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791093b5b9855477dcc501ffbe1c4d5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401f9d82355b83d050e20acc7dab7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a375e9adec04c207ab4153ee6efdc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fca5c0edbac19aac8e727cd3199849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e03d7f5a9caa6ee9d5c1a737e6166376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd092e8788b717db1e4d9daa5a8ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd668483d19673157461e2e9fd386db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5713e9bbd44c53df1c05d58da227f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e903f924c795f972a92aab203e5ed92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267987f62c80da6573f7e5f62d43c337381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900e529d24d02acd8691b17f8759794382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3699b8279c02648807653fab7df257383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296712f7440f3162ace7cca49063c42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc43e09d2f41cfdd112093263622a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33634af6c02aeeff65d0f4a5b8ad6369386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a830059b8c8f1f68119718b448fb090387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a40078c730ffc5fc37b0784c52b46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cc8bb0dde8be395e5f4a2161171ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b776fbb1567c67b45b3bbe6957892390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835d056b31b9bce5d94381eb123457391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9b6a02e1c858c293c621a994e2f53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd0b1047dcdcccf241add8f60f5de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c86a793ee65e2a443c20ccfc7dcc51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30838569f8693d57ca49480bdd0ca057395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb0855d2b9a345e3e0f74e4c9eb5ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644bcd642d746b3ae91188c91057a06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cdbd6f17128c825dc84388acae370398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1944c78082c7059680d0d6081a3b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf998b1aab21bd59340fa37c3da75c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83f19ab5f6aa08074fce443734bfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c675f292567e1c8c3397ef91fb07e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54b4d4bc4aa76b0142fad467cbfc10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b02df9ff37bad80814e68e730be88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9a066ba48cba549b9fd5395a55e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92737473fc0a73bc193a95d63e6b4148406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85339993aff2134ad8ba7cdd7ea1cfac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ac853e03d900c5130791c90d0b81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074258a5ae3dc665bd7b1b61b8e3ef62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d84906f6726f8b3f1bad30ee00ab19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f85dd7d997d410956824400809bbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05a215e65f61b0e0391e6c196e70ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b3567a7def73a3043b1585d947c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c264612c2b475f83708e94103ec29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada4924b4522fd6e7e88ac3b2ca4b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13031019daa6e33980d664bd29d04f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e339f236d7610bfad6a27e82409fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ae6b04f01c2c53eb5e5dd0029da2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea00884b84f095397cd1375f4a2adc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433914a3fce3b9d64e6cd5682ed8514420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee303e0e5ac261a070e513cfbf16a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ad3b94c0edb6705b465d34b2578a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8761a5ad1a6d79491ca9d504c496fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04165012fc6be40b208e377779e68c15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac4857bbfce63187498b26b6d333df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c4ba63acd04afb408f79e18e0564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbda8f076ad83db351e47053389a80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d2497258ecf3cbcdd2c87dabe7ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130133b9bcb411870aac4b3fa3cb9c61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b1c87432247579875f5d9094a5e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006db58eb0a22446931d0c17beb2d64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cdacf840efc99e1fd016fb803f3ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7c45294cce8bb959cf6410907f2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2725fefeb07e6259ff2f13a7a2eef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6a494c35982da329dc362556212bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4834795f7144d92382e1a252bcf40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ae26299b1cdeb58695234f6d4a7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26212519b19d72f1e1f325709e240a7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec7cb6dc6c5f0b4fac50a3eabe54b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5820c6577aa5a4420a99d5777afd05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028b2b9ecb2d6f4a7fc6553a62ce771441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31fd13e3e989e6b407da12f3e6789a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f018068571266c82e4afbdf567515443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a7c8d18b18106414bca31c523e9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c487e7d066fc4f5f785aecafe2007445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5dd7a3913b255a8b7812b74ba534446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce4af6cc07f9a43aa1976069add1f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177549d1b8e6a4b92634e3c595410b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb200c6317c923e4a9b4e8b4dd69ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79033c8086723efd27f334d0ace513ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34538cfba056c9070722289b1b2ce3ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2de1543c4a3fadfefb4c899f9c88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a3c00b8ea7f94005927155d2ef6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1d8e3ec7d949646f5b7543437faa5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a5fadc7a19d1e4fdc42192ee5b00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc3ba17f2d9dcb24c78c3d0356333456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484876b573a1a701743e8336c7ecf85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad79745f0452577b75fd53b9ae176b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3dc8dc4411f9894d0e535ccd6304459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eafab9ba5ab373f67880077886f41c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca6ec09c9ff457c6a52312efc9e1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904109ead2e2056df785149d001b4a71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209edd28faf4a65d414fd87719ec8ca8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573498fa06c659f61d08a47b883b116464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df830073eeec20b2707767296347a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b04163a014c84c340f4d58f5aaedb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eefe69e950b4579125d95279d3dcac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f296cfbbf464e9b4e8879c769f8a16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f247def6afdc6e6bccaabe560d618c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309aee172767805903ae092636456f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ea7e83e699fa33ed226fed5745d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7a4c19800e7127bc37669e217362d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f9b02fe5717fb70b56b4f9432fab6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9db2cd93c3cd02dcb6007c05e16d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba62067136af428fc466a947b2fa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5705cee8546faf7a82b10ff50d6f43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ecef57bcc22ce25e8bc16596c1ef5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cdfbc77ba2e379e35343204fb8bf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a57de1d190f88283c33caca98d20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f99e7ac7c6282f366312048726c47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de84264c7e76a1a9db95f6c946c3a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd922d18ac10bcdadaa0cb102b8c9eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81eda18c290e143a576a33861045e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d260b2a007a1ae762de137a5b76352484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6200860d49df1838759dab52a39c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e11aa5bea20ec27f9e085c52948ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9121e0ea8bb2577e6866f05705ef518487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338527a794abb133f2db1a128ece583488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eef82c32a698cca4f34e8b9aea872489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e069bb8b39ce175e442cfb6e9cbaf57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf891f7e8aacaaf964cbca4e79014491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb546ba326b873565682ee1754f9081492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c66d3a81dfcb7b9707a49b2ae705493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d4d1c11204fde77a5bbe7dc32094494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163b4b7c11509a04cedf47963a78e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2e20c6600f7810ac410eee9687f3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211bbbe03d6368d9ac5441f3b15e032497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149137df2a9ea21bf778313826ad1b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416503fc84677ab2f33c5257ea3db79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b6f680b51cb8a9d72ff10e1662eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc2465b3b9dea501415ffd921dd8b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72813d179eebcfb9128dedfb5f623c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c838b0cf35096b2459d1057f3f50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05751f1fc55266fd1c0afd89d51e2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff6db05b52f3044b870af775c3a33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ebf5d5acf1acf7325e53dc0c75ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeff68b8b3dcdd59b87da0c660098be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e19c19700ab1e8d9eb61e8007fa7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd013d7b9f1ed5419366537ea39fc5cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d179816d348ffe1977da1fa4d431510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8276822a7bbabfefb1a9a3966c8caf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276b15dd6853853727883f5b71ac03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad6c0af698aea741fc465726f55e69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26dfca36652a92816e156d0310008514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6284ac9c591ba0b4682da309df9945515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805640b2236031f4e3b9e37a5c257f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bf1ec820dc9891fe93fb0d51381d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe55a18936f29d496778f7909a63d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764957f69c3e85b229523abc214fd5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d40d46d7cc9d2b5b442cdcdc72761d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01e93c05163a70473314416f966669521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd9b63d8a1304919696c137dba82b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f5a4fc94de6345ac597c46137819f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4e283b4c2fb8212df823e43893ef6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a1cc1543a555ce956f6fd3522771525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342536eb3865dcd19ea04de14ee9657526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc04fff46d0be6bb86330a957c2661c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4329b9b945c1a285b483a6a00795bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a40b61002af4f7aa17d1d54b0a0314529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36aee1563be8ee2af3a77da80678cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f1d3d4ca54f6fde492a989740f45f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d51cc3d88b2852ac289e4cdf2fe57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef8bf456f89408949d1f27b07d918533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb9b41baf940682d41ca9cbf33e43d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd2aab4c66b848bb817735f63e485535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63aef67c2e3c3004454f7fbfef4f32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfd2ba81e7a81e627da9705bf35c0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d598e4efc6cee13ce1ff541f700db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614afcede2507e20eeee0398a3333a4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1d05c218efb46573c22d3705f81c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd3bd734dff79da611bc4b11f2bb45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e46d6b4c169d63f73cb0200840c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31079f8c3782f96fbbaf53c94515c133543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f06671d26fe3c40726d661010883b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f3bfe8c9f3f1977697ebc14dad45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5ad3cf56b5b9a14769563d8bc7206546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd7a9b056f9d06c34dd9bc527ad45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6000b845aa202a2e180a3bd05a2b55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd740b679e87cb65b7b504cb1fed3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0df98fb68a1621f123b5cdf33bbb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21eca485566f0f0c9d17c9bf153e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb1c39ce4caa136aafe6b434aeba9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bc8a42d566919dcec6ad1d23d93b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403e6f4fd81337043b2e047c8a71f45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d4807fa80a38788d9a5d7f7649277555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1aab9c04b61e9a1febff0f523a089556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06bbfb96f7feb6f2bdc272234c996a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259a8440b6884ed1973ad704c7e49f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf830904d41ba7b949d505aaaf0fa2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af0fe5d50c08bc23aac83883e8b3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a191e4d5ed610cbceb72df634210909561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437150a6e9fe87971a21ab9dea0654bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d4f1136ce2c5f153f317a626559c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019a93998a930b3e85abcbb2f72cd1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf7d51d463285a158b6e77032852e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93933c0e9a42cb32295388fdeb946562566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213c4e13dee7f365f92fe3a57a11fc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2617188bec023863bd2b886e2d0ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1650ba74229b63bd5ac543896e9dcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c994e5177289fe8b782acf8ea2a49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7a9255582df148df80b6b3a9e8a4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74465c153d8dccb3b5eb54a1ec73b50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e977a946991e86c3b3c8bbce563a767573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae971aca40bed6cc063927f2ff83a97a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d537f210a6cc9a299b33ef86c41e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a40fc72eb2ec17ee7520518d8de413576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580e87077d531a1a15f953fdcdb628577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dcdf6852b10bed8e63d4b71410d98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08b8fc7869f3d88b4e43c7c533691579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08782a947532834b131ba4f359d97448580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cee6b26c994ae8ac9a350b173f58a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffba0800aa0adfc2cbd0386f92c503582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729bbef1fa3ba568926561c5f5cfc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252426da9097576d87e390d90fbb396584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b5d9814dac8f90658971866bddc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a6591f1e90def8d3aa9ff77a9948586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab042b71bc611c5f1ef75630b27b2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995cf6411d138718dc097670e5c890e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380bd6a09849b070fff26ff0c9dcb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d637280e2103a63ddcdd762f2530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec419467e8892ab80d23bc328933b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9bf860d529dd076bce2584193b0ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5860a78773a740809a9f7e6c3f45c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ec4ddbd666315130ebc4e6c487ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611daeb1548f01cc6bb0472ee828ba1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ad82d6c27097c6ce8b66718c5795596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4601248d1a3341bd5c244441b7ee23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd100d0b30d346b8f1359d8d75522bef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d311e39e72d522f5b90ecab1042d641599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c569ea001a3af4c5c6c07d6887067600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571210409db0ef49a719b6f98f40ae3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855a85f264d9d9d8a77cccd15b1f4f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96232de42772e2190d530d0305956f20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855453b526422ce8c8bb31467457c01c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165a172b767ee98aacba2ad634774a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f45794cf619f07b32166f016090db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e3a9f83e99c6a4397a55620a552d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a4c2a8760612a66ea06d89e6fa4bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453034ee9228346d6e57c5a0f8bb9d08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0db44bf1d86b62a615ff9787d6bf03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50b12cc17c1e6f01b636022f463d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ccad4a36e9eba4a508509c0c2040612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d418f97e074d38b561792ddb3145e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b200ba2f52630951234fd05828775614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d16d8edf2283ff2526eac07248d3c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ea71c4202061aa37d6dc361df1ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393846be8f04947cce18365a6ae1a0d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049936af476b2d7292e5907dfbec4c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed906147e87f6db10c7a98dd215936619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cd28e0593ee6eba8a923dee4c65cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432dcf9da6c50121ea0f7cedff1b941621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26759c6d54c703f897268341dce0d0e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a3c84a6e465bf6f65612e956fccd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f0d5d2b3c4f691480d54dd6fe8489624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eefcf58ccc9ab68ead32665633b8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82637988d681911aab12dbb6a70e8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead60a4c91f8ca824464f4502a4f619627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da6bd95e23ca6e08e013a029219e3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b5feab756dccd4d5a6451ef54d932629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6a8be8fa91abaf0acfec5ae7c7183630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ec71e87d12cfd3ad68d0cd787160c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82581fc6c53a1a91adceec05238af63b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dfb03f51c52c7ead85b3c3a8ba9e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dc7040a8c9e916192b8c1f7bdb350634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e0adff99b8622be98faf93c36d71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277fc894c750e07c67845367ac97cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524446b158af4b4794a0145732dd36b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b5c0f31bc52b665ab1775030cee23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121a0a0185faeab459058d67b7b366b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133a241f703ad5f1165528913edf9c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693edcd4147bb46d15700821624bc2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0148848244e562ee34a362a245745642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11502412513cf587a6b57daabd9d5d7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd7efff0f95c5ec2e7502df6d2b102644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc762cd66c392c2d63c6076fc24a3ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aec75d3af7983d7df9ecf3878974d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d15e43d02de2c4244684fcf7325e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ce490cffd7e4ce7b684fd8e1cff3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ffafc3417e05a67b14257c4d05b74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aedfa308f7f71ca08486911bbaff5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092eaab7937a19213ad7a22c39baf1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b31284966a41a4eea442becda6ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4a8143d1bd6ebe1971a0839493a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae21cef1fe5e89afd7a930b4cb377a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62708974ab5d26c76b7876459457e5bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116748953672ca306c10d86e376d769656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c607b8ffea367077144415bde47be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f949416bd6e16f21ee2260f64524658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611a15d2b1ebd019b4ac9c496c68b63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7631f6b80e6d211f7cf06fd52035199660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ff213fc75ea08e8fcb13a80d1f8f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21e6c98796d8ee9460659e8f6ff581662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04276a1384b428af9e55469e71d884663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c65859270952b59689b256159b73d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff22e3ab8a46e952ea65d030d777a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65214c1b53fb1b142b859f06844be1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6be6aef787b6c48f4ff2802a2fcde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3591b7b1a40c906b52c5d6f29a40a5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a24814fd9c72d619abf822a6e1a30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d3ebbf4956206fdb6fbcacc8c3b44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206dfaa990b390f234ebdc5fd00713671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f772b01daa1624860432a2247f2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bab83e85fd0495a17eee5fe3dc82e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334087a8f31d6f2410025323376a38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec61aeebb9b9cb3f9fbf1008cc2503675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8575c781b500069a051c0ab09e9226676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dee330f7d5c13827652d4ff6fbc8b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e745af584808800f572b21accc96a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d6dc08c7f0aea6d8352e8093dc1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad15b4af4b0d8c28d74b16263fdb3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809c3933c87c89f1bd8e84153d6a004681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8226347692e951fbd06e175b49fe3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17d1d000df5ccc450282b12ff8894683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe979b93b1ff6234b19789663a4ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd511b8e2ef3ea14e15418e5509ed7f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fd30dbc00510544407aebbba98ea9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d067818d3eaa2805926e63c67744d9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8e1b96b1af18cdbc41f0f6fe25d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858649734f06ae124835a632b8c01f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79e59d6c117a09769cbe7a9905090690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1410cef20989e93dbcdda018e9496691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7555cffea76c97fe6d49cae26980ac9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7579f546cd48c135a7e17cd558d1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc525bf33e9c39c8ddfd4649a4f37c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463427ba9281d67a421ef986930e59d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840a12fa55902a56436107a3faa354696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe314dade35d5f5b4e2508991dcce7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15170d98184d260e6820c48f2590dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a82c9c253e291f4cb1d1ae187f8b00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727cdf3c1540c28f3a392f58d5ff676700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea24a2457b39289d81ba2b5fa0b518701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f02834852188c0ff25cec04baf72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3119dca6b8e1c436d765359b05d703703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea1c0b066cb1cf9ead17e00fa0559b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95406ab8f02fce88da49edc5049b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b251f90fa627e9a3bfe06d387fa3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa365d18f181438cfeecb1949341f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5371bc5338a8e97b8d4451843a9e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9649dbe4ea35bb58cfaac147c189a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a596e0b73f99415f11e7d2ad7a413710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b41afb53c54b0ed2d981927916b3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cd628a67e8135413fe4568a0f17b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b9413d1bb826b8fa4e523ccefc94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec55f70fa992c60196de5f5d91138c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498271314651604bf7e9221739e6f734715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3240bba1117acff3bc478156f3a2b4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761681fd5d6805af69a0f3fe2e605b66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfa4b0c7f68593718927b6825e38af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b44dc5cce2c3afc425f76d0ad4c05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4b45b5723e2e66e6694fcd48562d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a21c3491dd9d121c0a1647aa6aea05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909137b7c671f1f1af2f8716e608bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3103e127879f20d2e8a518ce7e562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23998da408b27ef4ca5cc1e581e0e9c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338202a4cf80fd3170233d6f278b234a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d8d4e412d2ee2b386f2377093266c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069afc4fd766016e4f9b45664f892e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9d330fd490788c9fc3839f5c400e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfac38f815e813a21b312d15a66b97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b899122e8071348a3e7c1cbee335a01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9643c644e117b6c3e4e6790971b98c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d7ff06f78fbdccf7fd1fe371f3e9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c702ed550c23fddb43d7015c44d79b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843e705dc31b1cf59b5c9b7b6898465734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250e79680d7ce35ce5e5df1c711ecb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38066075a53390a3fc1e8dcf3d1c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054df85a7439f9cbc9f9389b6ad19622737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a63cf8e2ce676610afcaf84b8bb4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a93bf147c51a969cade7182d09101739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde7dce4d4ad911a441da4bd3581c1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3037c316827a9c25684f09ea7b89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a99017ad4d8f8463c7ef4104817c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55add928815ed8ad0b0f323b8d05aa63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a3635b9f862e50276577b78721b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0356321c234fa0311fc66dd0ef89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811bd4c0c6f7e3dd871de9350a50d48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02403047203ee344e2460c24a440fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611670a1ba643b495327a990b8d69472748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16dd8aee2d81ae57083d656aa266ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e290db75821e2b7f6dda3455eac8532750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f180769fd1a5864072e6c52a7534751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b96d882c4466e22c9cf536549e54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f41ad525203fbcc01691456f67b32a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110cd760d3a837888073489bdad718754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24938691eada39c04e63a9890174bf42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f509733b41e4d6e1508141acd2c212756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10d0b7812769e34fa310627c64915757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58560d727715b4f6000730e4382efcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955e90c6bd3cbb241c25147d4bc4ab8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7639d294406b20d97c08b4b56cbbc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02540830a620b77c7368b66536532c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c761d7d718456ea454824e814963ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f660e775d40bb102a8628c58ba38f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54aa76b44f127a360609146d9a5688764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324180a3b96ff3aa74acdf83c9df181765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e79d85c01b75b473433f4d900cfb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89497b3a47957d40b75670a948532447767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e9a80eaf313b2c8fbe3dc767b003768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fab0131695168dff802325a14c5e9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c8cb914eb056a281df282ffddb089770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38a651851c95513cc2f9e0ec63555c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575265d77e283291fc1bae4d65f51ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab301a5c0017649dec3e22e378ade1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0cbbc3e703d14ab596a35a2b958eb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf75a099969ffe89b56de6ff34412775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0bd7dce3601e040ec9af271fa005e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c970be8102e8c22baf4731ced54138777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4402c5b8a498de4fe204f58d90c44778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3328b9df2e1020d8531b1ef66cd0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaa11b4e87af67f347934144a83b43780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920c8f78d41031ad5a3ca9d623f83b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faeb0de4338452fa65e4cf791b892b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96573af7af63719f98b4caaaa2d418783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d2654560ea98124ba3247ccdd1e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac276d54971e228648d2c20f6754ff2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6752d3e979c69c2f5668f52bd9b1e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a8fe080884eca830b8775d248a1b6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862f098cbf80e67c3698b8966b0370e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f9a848bfe2ca6ada37b69557e2bc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012aa1b5fbdd20ec6c6b80a55ef944f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a0d68cfe72052bda07609e9ea78c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63363e2e893b1a2b5b1d06aa944855e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623dab0576aed6d3f428f1fb9e53ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e759013fd3a81cebd7c6f49c178f0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f288329d53243e7dfd049debd413f31795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585f041f5383c882389c3765682df05796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a6f2aa91bfdda7af3b350a94c512f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab0dd891d1f19140b53a89c9481b68798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c83809ca882251126512d53c839c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b31f02accc4a10f37497cb78d1c6f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ef18c682952ad7d1f7360b8c8fa51801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13d593bd7ff182009ae2f3dc302cb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecebd5d337526a8f90ed7e96a35cb8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0821d9eb552fdb2d0f59e89130a7c9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f69db816b9b8999f1872a9eb5a95bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b6b110091d7e44eec2bab0b9c5f2d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b43db2f17bbbf6c667cba0cddf3c6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368880f7edb4121b0682631fb2ebb8b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bcc1e4b77a6d573f4f27262dc8bef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19061730fc8c1d2a2cd4d2c9016724b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05afaacd6faa460e13a1f546574a5ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f284e307133c0cb5340eb5ce8521d84812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093af20f7e1e2841582d1400ec104f11813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc96d9eea3318674e41928d9d0704e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e8bcaf8ce1ea025df2bf3e3dc8312815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab34accef5eb0b065f838279ab521816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5ec17d658bc1c850ef0c28115609817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf20ed73ea34c3db098f2d3d06a0c8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bc15c3fbd7c97b5b5151413d25a5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee32c4ad95b26419fe1df33bbb41f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624ea57d47b7b6b48bf7c911d9da01e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a958d3d554c86009b0b5ad9c4c3e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b2ac5ba69ab527b7ce435f4ed5b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708696eb2f91e43753d01068b517cd517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746ff00bfa794016186866d70210a9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028463fce29375813551601aadac2c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc0544e131ce67aab23dc1397323f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230937dd68e4c10e5ab0ec7363dd2f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f7f690af7233a3525a38beb25f1b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb037b0d6d1ab29df6e180e001e5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36351f2b07ac22bf15e109376b8787714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da236074c9d3257463622e11e85bfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971039f3ff4feeeeadac7c3ef791953216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2290bf2e7b12924731328ff56cd9ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d446f9dd915e1a59841343dbe0fdb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d38f82356fb7c5068df5ed73cf497919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c8dcfffdaeb01afe90dd696911ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd8f1fc0c07b9a1bfa30c6f26f66a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146d8b3faf87f269f9f6abf8fff53c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952e276a9ff1fd84ee9198f19e275e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a522baea13ad47f26aa2026fdcd5f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5325562ed0cde7d4e2f7bff1c2e2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9442dd5d495d5e211f09464a68a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be887fe4a64c8f6e204d6bca29172d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4f8d79faa2e97c68a0d72af76d6dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79847f3195cd903f7001a2bf6cdc9a9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14789bb747e081ed622351f8a88dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad052b9ea7fbf2a1b0f79e8545cc8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e7cd1e28b658555592ec9846777832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8ba04f2026cd08c030497218ff8c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb665bfc110d8dbbe7b2239c4b3fe8f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f03e1f76a8984f8b0d8ed8fbca51535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9142e3b2538108669da552142b9a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ede68c3238cee6d347c0e4a65b03b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf429bdb60538469733b39f082cf8f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7086704dc0bd57267c218324fb98d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2921143eec292708f49bf2711d5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83099bd3d574c109949e6731f78b305341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0569f01a7f709402885236394befea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5fd4e207ba9e1de7d1520255bc1ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1d0a5b1a4f1937ddd53dbb9d814e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd77113abe13017c0930589fff187945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e16931e3ba461044c4b84294f9647546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec8fc7c99b011e7228fe6b6d8e09647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289bc11c10b7061f20c781f18ffb8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0852e290807d1f71831f3aee6020549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70d555097b544a0d1e1c132124c49950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23ea209d1b62c6d4698c454724000a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116370904f00477fe66d8312adac607752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d13c26c4410521475305fac9bf97ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f6af5810bcc58ab8fb0231b2efb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cbe5dda11ed3b2eaa0559409366bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891a605a479c31642551c37e44c02c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f6391b14e7ba20f2333bbeb19645357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd02b6e89c67c7048b60d214009bc5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f12ac64364ad6b64e2a458b5b196a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f019284afb6ec5d5dc7539733a4c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a50ca3a1b635573dd628818bd68c1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fd4ba28aeba0e313641d2d71756ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776875f1d357d03b2216f7732da590a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756c733ac81121038f7ef8a96c4d0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd49776de1efb047a1219660c692e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934877e59fb735c8b186cfddbc12fe6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf16ac9a8d126f751e8f9f68db744cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b02384a140822d8c9f1765675da5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e428c96f8153f7d500fa39dc39d6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4a7d7c332a81086ff3287c167c2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd703ca7a2406d99dcccbc0dd7846c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e5183d02e9234399e03e4e874ff6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603676122d403485f9aab9a14f0ae5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d938bae1ec9a58c204e05b27ed40174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dc61b9ddaeee0782cf263e77bad7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f642c8fa22ea5db3002a0744d782e1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c08eddb91f12d97fec67daec453b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d0363b68e8b2b9cc1492df17c697378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df64e5e1dc8154891fd6654d32c36d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e530917d742c8392ebd430a0a3210e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b2af970f3e731c7c1a5fa8c51df981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19acb29b175f998301cec1ba5906782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb129d13fc559436fe2e0478b7b644983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab228668f5d06fa6ea57d1e50500d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66814d0853f8e6972f6e64546030ba685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf2d5aef6648753d0270991619b4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb93a7ac2ea077f4010766ba2e5caf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66701cfcb444219c87e8ab813fc8de1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099477201d22fcf529911570241711889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55844455f49567a4360440d97ed77c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f91db8fd7d8b998a70d166b1b0c4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1e56999eb0ce24e730d05207fad8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff52ad999d1afe3b51c899ac25da993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd965d9cd83722d279e06b7f30ca23194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc201571c7d3d51bcbdf389378bfff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efebc1eb2be869d5d9115978d78555896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0947d601e1f10a79fb2815c26cbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d0bb5f6906398268dae452d47d2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cbc1a9562e67b6ee1bdfeafbc0b9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78729e12aad8e452b0191b331086c18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c2520e8cc31e7f7c309f4cca590b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38980052a74f148ca4ebb252f0cec84a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ebcdd78249346d33c04e5b208eb77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3ef60f6e1135459cbba9eb41c9bc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580b63ff1f29c337d9e9507a385870a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1fb5ca8b88af1e58f2b92389379b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8156d94c1b4b33d0ff2ffcadb504d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3532ac844b698ecee8050776a15c8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a69d603bc4d556c44b6d90bdf18d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a32ec23f036a9bfb7997d29482140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24157c844704c69d2bc2eacf3d9bf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe843135f30fef989e165b1555ce9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1842112eafbdaa159de6e32e73392113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb8619b11c7e05042e82e041f5bc99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc91aab3e7c1e44090bacd23c97a2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4af798d9e34367dfbd1b2e7b146a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db826bab93a8ec61968a910b7bc6a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228715b124efecc17731f9e6c96e0dcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6de8a92d39c3d87bad2318606328119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe06dc3d3310efdc26118d8e81dae8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef9365a01c791f501b4e6dd3057654121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f429a043c0acbfd6c11745667a1a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1256e02ccf405e668d3a3144bef84d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910f727b4e93d515eb867a679625a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0441642a8df54dd8a4830329566a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd27c482806b1cd888e11e4b982e56d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19c9803b70885beba92ffbc5d6dfcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbdf9e6ec4b967fb12fefa653e236e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd0af231468868094df8b6bce5245129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487daf5b1b84e0843591e1a021e37f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90373869b0df240d93dd37e093092b47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64116f6236ecfb5957b2bb5b03485132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1147911dad9463fe1f00451ef6d2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc66d057f940859c8615bae621967134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b8d36f3e65de4a9887b23f78203c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acf788d438119f2045a996f969e514136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714cc7d79e1b71e86cf3bbdca121aba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed0f793f07820a0f038ce670fced6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc3d7db0ef748fd86848b4c6a4f15c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23268ddee4e3225a92ff202db9be8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acb55f3c34e3d77b96cd97d57f094d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53676ee81f00a7c6d5b6ea3924fbcad6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a15fdf7e392f88e857d7e86f1cd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d703f2d46f0f4954ef42785a33315144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf9563d2dfa27546ece249d06254c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160dc7df997c98060d4e2e92b11a78c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c8de7fafd4430f24e53b964f8c57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee584228062c6265e3538b1128c2cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f27a3a3e519fcd3eec5050cde25fe2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ce42a20631f62f23c54aece85fa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbd5051d8b1150b052f2901729c841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0327766db596a1092145dd7967a827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d8a1de25eea5a50b787c15396108b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947504b01313120b89dd51d1b3c5f477154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7752837cf7f03f391efc39dfd26c4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19094b4ff64594e1727c59851a9d55be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc213e64275206a69d71c98d967b62af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c2cabc2b604be7a62f738d54784f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ada0a2d683eba74bd78b924b014a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33f3bfe56a96350aca9cb18a354600160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3e9f2d7fa0c171e7967b345f410b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367aa7be55cca536cacb97d99cfabdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3552d8cb0ff7916c797d08c1bcbff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0b2684d46d844da3a63eb13518ba9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e27069a03731e7a2f40164c4b81bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda809587936e55c18ac1575dc6335f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1507233bdf5809b64bb6161c878bcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de65385e58aedaa25009546a6597b4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15107cb104817f5a63ccd55f31317571169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ca2df21a7d8662cda0495057b3da5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b553f1c199123066292b15d2b31188171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab3ac681e67a4f8bf75cd6f6c59d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95bf60b4836211724e3d8c4cbe68c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee8ffe9e525d0752081316f53e353174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c06a46d64f0dbf8d10e462dd6b0743175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a169336d419da4e4242d58972d86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f0c4399446b2577c25fcee08ff0ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae72720bdfc051699f42209f3d7cf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb25442ad1fec44fd5722478a90062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba647661fbfe5180f89543cafecf73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94beeff08e0a19ed94ba2db55c2a7b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46edd2819061e1f937864fbc5637fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbb2d32208c50aa4871a954c3ffea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae754887d0a521d702f9bfd68bd47a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4df0e0eca3b9ea037816fc2a2de53d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e903974db09dbf648f521ff2b5c7d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923dd37cd1283951f0a85ffefc1b18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f3cb19adbb521a6d3567573dfbc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c9284595d4f365da9f579aacc215189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8239844f050728a51b334e808cfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7db4a329c9f7414fef91bd60d127191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba176fb8e6a93e8ba156f30b9aec57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560dc803d5da870355d2b4cc3456c5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903886f21062aaa8587528d7c5894756194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0a225598397ae975e3c68f418a94d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863798f87e49818db3603ae4a4e08810196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25804ff5b495f37317317c4ec9c987197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b8d36f53c07efcf5b2373190c6ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219c091d0a727a0924fd9f7254285ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709fd5a0d7bebb1f0b197137b24a01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dcc8ffeac3dc7c4c22b07e2d5ee24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b3ab3b69942d575340483b024cf88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff68db8d997314c718cf7b16aa483fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b75854fe8b83433ca3b738e4ba6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3c95949618874c8c94d5e5f898a1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c1b361d13afba4b8d51728b5fcf96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105fb5e8228cbc1c7b7c62ed719e813207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a930ad717d2f7d2a92dc78aada48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98f173debd5f0d80a574c58615fb31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe713f92d0ae6359a205cb9becb8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901598ef3f793427b05675f2486d8a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a440031b8039ce6ab02ae490b8ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ee2620cecc4a69b1678dcb8de7dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd8dcf2a7182b7b317a0e6753aa659214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0efeaed157cd01ceb8813588ad1cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e21ac720c3030a3b8946b5da69103216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923dfc6b3a947a25871292f3fd281b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460904a0db2d9c0de83a1329841433218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a202c91a02f4a6aa532b69630f7f8aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dbcc274e6c1c8f4935531313a1108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3573fef100571f1763f7cb3ccde51ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac061fdfa1a77e15b14e4ff8975e851222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974f5d1f281e5350e414ec2e679fe0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f36b4be7969cfe9d9fc60bcc379c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd027f736358592b209477bd930f0fa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafad2bc7382f38d25bada0043c48c0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a8ade5c1a33f1af4e05e39064720227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7be23d8976633740955e066bb788228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dee0195630a0cda458a075e993766229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbfc4870ccb661b1de70a69553ca9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ce1b7c3fc825dbf7acfa03f69b4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623984ebca998536620e4bd83c0b6756232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9265e318e0bb2e66d5e26e52f4211d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568eceef277db45ccd4fe5385967565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd18bb1d25220728d71413024b8b18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692a149ca8641a0ccfe57395a9d1c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea93edd649bc0edd71fd62ada474619237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47fcfc1be4d699fd2b3460a1ba0418238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21bbbd5fe6cb53b910f5141e75586d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff80335605ac75fc536a3f48e9f31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b60ab279ae497e92488c50f7a9b338241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540210450ea9130113253d2ec6dba5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482dc9f1e8b559cc41f52a74c236ad3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d66e443c89f4cad8f9dac27dcbd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26c254ec2bdef26e535b67a8a25d09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0706b7e069cdf81249be64a81a6a65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35cee7f3092b599ad7ca2b122c916247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eabbea7b5ae4ebf0091e71ece2990248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb479fe84cdad5a1c7806df72381c8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6489448116f13ae81ac0e60f577580250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172542280f13c4d1436405a0cf00efc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f9b17ffda9896746eae80dd78692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3975e936a19de77225187adf641e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c74c90a0b7617b977764f88ea24dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dafcd49dc80af1d3403ca2dbd58c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94457509d882fad10177e1b880e9371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b88c3391f1e643b02ec38cf6dc07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d22848ca9cf17fb7d60272d3933b8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687e52e5574f57c97422b08b6021eed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93700b3faf6aeb660f72c45d35355418260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8f1857fcbd7542637a698f6d16771261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a81f41fc2a0268560293ed29c2a8d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e72b575f8e23161433e55bc9c6ded263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c912b6647b33abd2a58df16075e30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008bb734390ac8d94d4aa738b9fc86d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edba96d8dcd3edf26eac48c79c1ec7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084723d479dc338782eb6d51ba6e9cad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576401eff693dc1936749460e5ea71b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe70338e653e32ea88c932155ab9a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d998cff81907c41adccc16f022b4b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da7c857795896f6025b519c95c253f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2e7b51e825c012575ee29cae85ce9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e9118fb8feb5dac346e0182958219273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697851bb9ea80027d4661d59fde724d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ae63b7f67db2e2543aa5e24ec694275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa58c2b561e9ed19f6543232fb7bcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07395d37e099ea2cd9b886dac13bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d5b8bcdea1ad71cfa4da421280265278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c339a66ce109a90f88299918c044ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3425d3945922993bcd13a57cdc75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca274b6624d8a29be61c9866196a33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6b3262faf144a125832c16faa2c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da5ce6f69ad7be7ee8670646b35a18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b61443200fbf91602c386b6e6528284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2c72171459ab4aa2943d69289c78f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a412432e61e97e684e2c578d86c397a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba706202451a4a92ba781dfee962e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930ae734a3dc78dc98946472bad8c88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4c33b3b63f99a657d662b1f42a3d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c2890d0cae49abf5ad940240bedba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5c9a54e7c857cbecee52082d9d44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff05c3de9da5c6724ec286d73edca3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693483cd53ae412352430d49694feb6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf65eaf50047b8213ac30d21578a92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61547d79050ae106edda3f97c6747295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1e09ef9e2faa12b5275b10919ceb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289c0ea50c53b41427317def6c4cb62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38094d72a4dddc58296874aa0046d88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1270604fd74453bb940d6ce9a86370299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e51256a2d4d5e3b3f2295056a8e304300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533cd6212aeba0e5ebe06f671cfcaeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a6fd5469fe871b37bdda53c8cea9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734309c3dbb509a5636d4f027e5d522303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae213ca9a62dbc727d3ba38adf84d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61845e15fb118a5753bc73a3a66250305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41444128672e96d82872060195f73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa44fc434ef36d0528307d69ee9e99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c084d0fb17dbc5ef06a853d1cd2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463f8693a0a0604799058ca2a4964db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d592ce42a8f45efa9e0306fd060aeaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf6eee30e3e7bd7c80dba4fbedf9f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c5d828d75b25d054e370011308b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e884b74152da20e53c0bb14f1628f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34a9e2b7e2ac0ca091ee0903582976314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee0b9e0e7f623b87faa7a4ad08272a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00c3af6dafc885ae3d81b271f99d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c351eda68585d733fd6204e23d4d9ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1a6a7b16bf5388e2094be22424e1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92bd989ca1eebc60eb352799396c23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9253a28e3d3edf8652fc2043301b195320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12754624fd44311b951bccac1a6ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33974c45c120e7b5c70bb484febe4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec49863cca47ea19c3cd8fdb26aa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae303d37fb8038ac294635ae29f7813324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492e4a90c8577e3a1b809486fb44bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d81b66ccf9b8ef26109dd22ad523326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afae1542b8207cc74e96443ca576c63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf668d2308bff2d5158a5dfa5ca8e33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e6ce946bbac0ee94dc97d00d36148329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a1e75fd391ee15c1556cd0e92ba3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22182cce768c527e3397783e9f96cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa9b3d66eb348cc3c8952e55e78009332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c655b9bbbc947555b156e48649b40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae573832bcee35d10dc72c72aa6566f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cbfbb8e758ec2f7e415934f76de84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2d2105f6c891790f04b47913feb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03602303588f8c70caf74de129610fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7060b67f6b08a86d3d767957268ff4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b70eb9194376bf21477d0e2432be79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50d1a1884f103780401167832178a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c32f846a4e6ef1e1f935d2aaee1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205304702c21281f1a5337af044ada6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c97ae7b0110d72b53f2761c6a9dcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3533edaf08af2e9d92755c50e385344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e828b0aa839aa7d77dc524008f658345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626f7c4404bbfa8f533e7c370dfdfe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce103d3576dd63f7d0420808d6a1dc1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6526d658c818ca36647f5fb1d7079348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019454ed11ac704e2eb8837eb3037aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c83696ca480572f86fade66e8312350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1395e6f3bc74f7c3f7430cb00e269351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c240311e30bbd4365d021a996be8d10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039feac6cb779000a7252731b3e4011353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6db029cba24a26ed3d116f0a61b10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229291325a990b5ca102c0c5999bd28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8ae941c299f97509687e1995fb634356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162fee8b83f7d6970e4c2a981191bcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abb3adcc88d6b363834357bee33b5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf7a24cfb2cd0d1f52e1d7a8f659e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bb500eb9d1c065375e2d3f32a52af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8072cf8d1dd0624012acd66d6514361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc0c57c01f1fe7ac38df8e68ae698362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f7e71580d8698a21d491987042f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d934f16141e41db8d69a94b2add32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b60243b67ccf2beb6f4155b960827a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491de08378b2760ab9eb6160647104366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423394d515e985608a865173145ce4e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cabd5b45c5b6546c322aa75c92c11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513cf5b02157a288113af265a7b61d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b71ee5cd431699da526056b56e83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218e3c6381a4d43519373705374128371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a5a26098aa99a6208479116cb10a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a9945f19e2fe780a448bb6ee6b87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d6d0a7e2c55749806f4dfdf84e6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e81e0e38630f6959a5f8a960c1f5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8eb419ee2ee9ae3a4aa350c8efe84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3124bc67f8981466fe9865ece9d1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9707a8785265856439fe35e28bf449b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f6c6d8084b31b9a120eb6ba2a58c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4621620e566d87ad87b6b979948b05d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173898b3c5b3141af2686dae0748339f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298271ccc39fe81a169a717355e0f480382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f24d65b6c3d057db322685ce43498383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eecf8cef5c2ce7812f1e3a1df2bccd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f7a9f9223407d2002d48c74655ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf38e63b12ee4f030ad24e66f90020386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c61c0223b1a20f6bb420abf668e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf5b22b19790e9048af0b57cb0c6c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce749265ad7900d71449886c1c1e8e5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ff85f681b35ccc8ad339da637ba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea6a772cbaa31f5d286b2bb18e6f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918db7b04905024aeab5158a0633e80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9def4a06572eecff6b1b1593a0f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35823e8096566c166266d61178fe8e5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9807d5dfe94f0fcfc65d1060f210a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b011b2a20c34d22b340e88b41739164396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1021c48e0c68c521e6836f09e7c28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe40f990c431fb1b4e5d4f7725fc64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea1816531ea329f60170598a36b886399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab1d1ac56fdd76618f987467678e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491b4a9a1769304b5e62b0fd423e096401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c031dffd4e662311d15c82d5565a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f27c671baa3279e8774594eef84639403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8b53501c809837f0be6c0dd65cb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe4ef56b3e7e18fc7ca01138e799a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89838c404aea7a4b64d621a5e246d00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1af64d99eb675af5dd407fa60b8054407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856845706aa81290ef96273b779be760408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3efe3bb7319c33917ccd142245050409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578795c3ce177092d48ad2f548953e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f0893fe8c7d0ac8fb3a1bd7341927411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316227250c0ae6dbb2890985c93085a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac1c51712448b224fa0be677d3a646413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74c57faf99255ed0d8071b5a705a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaedccc485cd63e47e4f0cb0aaee725415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff1b0d113a9b60ad2d20bf44fcf048416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02eec2c3af0e84ebdc06ace455801417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bded6388407796bafa74a67e501b31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950afb49bb6d2aad0b6c31f1f22acacc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002ae4a944beb0ec56182a949ce802420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f6f91491552c75fc122ac5949193421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b6bc632df1f1903647d634b3e963422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba60232dad76dbb712c8b007aa162d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1528f8c4321672949ddf4709f84ded424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e770d6cd0b4993aa0ca38b5475650e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc866f2f212321b4e652bc96a653de7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322eda6a7dcd15263080b4412639021427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215ed56d16219bfcae83b693498735428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8a0534805dd98133f055047b46bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639043ace72aeef6bd73b56f8b9efcd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6386cc555500bbcd82b1511e3a20ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e3fdd122fb64cddd944e5a73d1590432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1856de0fe972b8ae48f46c026d86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17affe57d6a9d930124917410813b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad44dd9911478e147c3ecde57d58e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d6b783758de0c31c0d72c279fbe3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282e4593baa0eafbcf7cd1b09616a6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7893f196a57f3a0c9ebef28132ed9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71c83f7453199268d6f88e2a5d5eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4d079aa94788efc0a009cf6151459440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b103bbf72f599ff1e20947e40c648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4079debbcd0c27b338cd900b9bc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dad010039f14e3e863390fbb4284c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be04ba65d699d48c909df6080f416444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c7a1d863e430d874a4dd6e4942166445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608d065dccd4172790d39870ffec90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b699a3a5326b5981fe025f6bbadc6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b3f23df1b9b5a1132330c7919719448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623fa47b63a0004648a92dd158cd64f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a50e2c8b9af9b00d5feed624ff01b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c011f6c0d1136547f7fab137534430451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a345df477492f1bf355a8e649f1efb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2a92f8f8310807a5e83b77e17566453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f96fbf0720731a244484d407f950f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef781ac8c3c1d65488d25f1ca50e88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0986f6b6396b3818b9f9bdce8c7df34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f61b4e7f8ac9378696a963c88e6bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a567093205c02f61916aafaaa74c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689079d9a472d27f1d9f7364f0dc360459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb2d09b914601371c25bfd21563ea1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441e5886cfe8847f9f48708fe15603d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181ab65892dbb70bf9bb13ccf335fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f85aa9aec785952b7463fe8d400bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c95f81508b3aa73d9944e6f0c1286464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e106e0e40d1cbd6bfac34ed4ee1de9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ed0a175402ffe1afdea8be2a67d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cfd7b1137d02050ba5ab1138e63d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c38be7c10b089fbd3b0d5667b37e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54121353a786d6149361a0cf863ea7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8d3661f314bf596c18b55d2e3957b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5190420441b0cb470d5131fca861c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ec5de45798af4e0d63974a5b6f2fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d212b3dd0fb8c71df2fa03783e5a27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726236fd077a832d773911ae9a83c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d6d65190551cb78add0c01374d6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e2d88828369421dd0934d7e9826dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bdb73e7d9723c56479cccb0df3784477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b2ea81a6f6b27d74bf492c154f49f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8609be34fa7d41eb4868ac7be1af0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5cda4531962835a16459bb9210504480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b74e1293377b5424eebaf06b0ad03f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824fb4eab6c894c37d11c330a807fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31cda3b84d48932327c2275492706483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f452e710bee5c095bd5fa2eb1cad2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47ad70692808e89fd8bcafecd7b4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd949eb68c6d91dedf036dadfa8105486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71762ec1b7e68ee55d27875202590f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b41c5457c0219464bea1ebf7d57a41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31732a9c04d1d06bbedb6fdc46297489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043337a9ea7c8bf193c1998be005e625490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e257498ceca8548d8abd8108650763d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7bc4dec0c9fb0d41a648928f58858492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da599777b69a990ff663188008783493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66659290e7839289dd5f8f8757f8646e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256075d8cec863291b0b0d7fbbcf6fec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028485d51f48114d3dc30535fe0a4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755bf0f6ca943c30185d93c5b7ad71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f25b86f85776cde177795c746e884f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8387800cdff90f2507c1d89821ed8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5bc954de8eda73638202c79863279500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca301a3172f246dcfc4d6dbef50d0fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68e124ff5fa03daacedc87a194add502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453727dc980b8a41d4de1d01a416ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178959524164f74b079915bd96c3c4b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26036a59a17b4e377b43e8acdf416acc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa461fff65403ccba704f8f173c9c56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20179a6be4f9e228074cab5625624b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3bc509d78e0e0b9a5fbc1f77aaaa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96e48df0255225cc594ad7998f7b1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef175a4040cfe7ccaf41797aea33be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8b90646b5010ba3726cbd04b913da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516a0339129714c59564eab86238c52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0bd66442e353e37b8b95cac21fda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83a95343b16a3dc783632fcbb3eb48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f13e31e55665c4fb4bf5ee4cb8b56d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53f65218c13d4dfe4e1eb8b61dd019516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46777ecd3e586a44f48d45d7f2f3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7806d583cf2862aa8a2669ea9da485518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b676c903aadf3a35de1636bee46faa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785c7aabf1dc5702c8c1ee709af0b53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5f06d4c6a0a9c0ba2d6d5361b0d29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec008657fdf5e2eb5eb49f42617ab14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda289090e61f18ff80422a315eddca3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b09e0e9f85f084920113df86e6e21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d7ffa089e518b0048a4acf329890525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d8f4dcc9a366a2050c234609cca9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff38eb527ec5d8aab6649a9bc25114527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943593ec95828e42d5239824d985ae0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce62adbc026bafd741e8d654febbee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e06852203a37991fde650c3becbd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27247a1f551bbe3d44cbf32f9ecefb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb57f2f67eb4b4057e0cb9943b20ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b9b97898e977eb0f0a0c544ef134e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee97e53ef7cd8bddc5f7a8f46a952d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c937a96b60b4b8be336a312f59c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606a02dc3a7b9cfcd342adea4ad9be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bd246c58adc443e7235c58a160baf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b28df96bcad29908e5c61b19c8f62f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ec81d82c7b786b77df4344ff9223f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419709d14bf239b928c85e57b9a5ec1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5e09e2b2127dec6750360080db2dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36fd3bdab9383545b849427274356542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f4e7dd86acad740afe72b95137d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb2d37e3dcffe6ca55802fde4342c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318dbf6d160b87661f910a00619304b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90942d71431337944e9638ebe97bfb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304bd686cc586f81daa6c30980911fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f77294fde15b108a03e5b21e6935548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408f485320243c08ce2f52369f41a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df39c818a3f7cf418685d17ddec9ab2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759171b23c3897d1422b721f1baeee6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48116bcc5fd1b135d84fc1daf3a991dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac3afbdb969ad9018285cba08a3653553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da245bc1e8a0b03e42b877bfd661d1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ba00da30dc311a1f8e031983cae40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4cbaa714cab1e8385d0c2abbb5649556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2c2f9d0fbf6066327d43177598dbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09765451c43ccf0bfb888606a24a6a8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd006228d2e3d62a7906d183ec2de83a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb7f4e1e97816d2793e4f89e3a896a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2280829c40af18c8b8588cae4ad0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26fc06488178d6f9cda0054a4eda2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa59bd400f1424f010ad16eebffb988563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652aebd7cc2f880396dcef97591cf1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efbfc06613810b775809738327b1b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997247a91b498a02e0e08eabcc14638f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647bfbccdd69900a4b79cc6e6182a59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdbd825c5f7f00609d5b2cdbce457a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02f637dc9e89d740aea1cdc3c3f6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cff057c769682cac7b2716fcdd733570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b856ba1e65a65b85bd85f192b8d2f84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde6f17bf73ca69f0bb2aaa818f79b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09953ba9f08be59480c6101d5849bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f017d5162bc501a742efed8d26e53c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4bbcfd6831946536564ddd346a952575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f10fcc53c2dd7231c039642d78117c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d89263daac258437469c6e6d6fc491577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4978f54dc4bed3df438062888b27594578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb404df430e86032925db3960813e02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e9096add8cb23d7b4e9ccb014f63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b1faefb8380f03e98c8b46ef6077581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414402735a4d8978626faf798377be28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec386dff15b8bad206a720249f33b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c442cfe06c9d2e977e450271bfadd2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc0dadb2bb146a5eadad32898c6a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a1b56e943c19601b71b97a50b27b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e126ff6b5a8b20332ffd9b14e114608587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d05bdbb48ff47e34c0ec4b342ba1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013ec7ea64fa0483410e686b7b86c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212bc4c86f04b2365e2e33c750c54c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf6835b86fd8854138f5fb7c653439591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667f5f4c456230f7e9a72da8ddbd879592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338940273957bfff8211373fdeaa1ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b1c1593903d11686bc5069bfc0d13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb203cafd203da494c4dd116d4a5951595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32024107332341640278bf53d527cfe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94471a6aa1f95f470406e366fa11332597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c386256c3e5229bf65db29b87b622598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88975c0c455064febc1b81658e7150599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbff56b0a8dc1c98b8e3c43a9cce28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3422d39426e95cd4c7a94f5c55141601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dfcf2aae6ee0f1fbdee14038de50b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7931ff3379bde8a800a3aeab6fa04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263df3ce1b8853b48a2c063f9b87df4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964256388a6c878e8c6302ff0e588300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856329197acef4bf0ea9e318f56099e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b6edd46f157b3145c943a10771d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab492abf71bfba90e6b73873d5bf5d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286262618ce4e99487055265cbbd27d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c286a563f68cefd2c60b471ddee7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f41ab235acd0f3e7783b9afec52a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4c021a8bbc3101f4eb5498d872451612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626887621099b40b4f8a69ab6fe7927613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2018ab096a24f49e69bc299bccee2c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dce2843b8c0a19a5e57eef9ac476b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39506190550ee27ec7c6e51ca772a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753876211b85a93c37e36b05df1656617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b0740e40306bd7c425a293704ddaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3470ed29b33045a0fa8255e686583619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d5e42149d3af7a7c180f81573ac0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887f0a767e841b043de60a48afdc873621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb2aa0f81aa7490e795390a44bb587622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48171259823877e2d8b655885c3a8209623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069dcec9a86637bd7ddcffe3e5af809624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d78f21bd62020b643b30979a7f4a5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cd8809fd70d632f431eec9478c68a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b604c718c6c88600df46cdd196878627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f6ef3294b4f72320166f7d10742c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18db21f9420cb1b3ceb4b982cee810629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0388aa45482e9d38269ab625f5b55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff09b0d665943a7655c43900db18cbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903a9e4cd10f1cb9cbd58ed307f760632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b72739e4b7b493df73729e0724b9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356717bf6fdf59d40c64c15b54b67ca7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595a1ea0f3dd591aa2d099e09f89409635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fac15727ed5adf96bc7b7c140f448636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43c44afe9850c609f8d225d8aaeeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb47c5240c02561687bda662e641003638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc82400fc90d49a71505b1d6c3f4e4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e7071e38b9fb9da40b2ca05df7beb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aecce3a2ddae54ab001be8e0622b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f62e39baebe0c35a8800185c5de08b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f86779007cc774dec399089956d52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3d30eb9d035bb7a7de9efff1eb349644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b742a504b57e234b188a9b33897a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be755c75f7547da9d054c540eb04bf5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0851b0d7c7ea1c2af155ef08e38eab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dda4bd57969dd36d7cd818559ff76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674c65c905faf8fb2aa9195571b037649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325bd91021172bb1b58448d83a9597650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2546636add86af7c7f51ae6376a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e5f1c3a862cc62fdbde39624d6128652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dae9833922eb6abe32710f1c4057d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade59f32b06e7e2111146b587008d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac4d07712270ed8729cf146fcb912c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b1ca9af068a03b38ab0d68d730cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c44b21e0c585a1fa730bbc483d806657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e576926a261a5cef80132c4cec289a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd06fd6db4ec241aa0a31bdd466a074659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04e08edb5685acea46782849ccbaa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de83a041d804567fea0f2588b5c2de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239b896ee5f814a8b87244975fd377f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85172f34b1f110f372b71d2bceaec5a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3d15e8e595f2d0e95ba6d8f55d19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647a3f0c1de2202e916a8a16db12cf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079823a8776862350f665bd2fcd69315666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c059ca4d426575207220ae117610667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d1f09a853eee7df90c4bb9df09eaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4160920ae1fcf9c475fc2ecceaa14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094ef7a05cf0a7039f89ceb2a91489670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03210c60980a4da71f405a89cb85e5b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6908bf9c28a90641e1e7ea79f8c69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a208eed293c98192ccb77f09fdba29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec665bbf0f263722f2b99e7298504674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e70568ce81830983099b72bfa386e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a25aed3739500d0b2873e045045d35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537493f4044ecfaca53254caaeaf7d0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81b32bda6a132563c7dbbb436660df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6c766dd8c3024be1e833543350da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f029d2470f82be158d3c89845b225680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07df56ab5ce2d817b511697cc5a90e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c056146b9cf4f4076998c0960dfb796682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405949c926f54b5640ec10dd18aa9901683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536016194355044779c145415373a1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305e10e73bae363ed028b0a70e62ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a83946ce6c342919cd9a14dca7c267686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7826a53109548799214c37fc6d11c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab47031e145444ab7b0f1337cbedfde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee4323ef2d708fefb28c7e5247411689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb144fae8f4e7ac1f35bd9632c233f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971c770ac80469aee4b17e9c7010808691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ad63c35ac82c69b7e0c24d4f44212692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c179ef9043a1e96051ff3791a5b9ef7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43261a790212baca19950adef2dac469694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d77d1302e4844bcb445eed9d495a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec19f3a9becd94d34bb6fb8ccaf530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900cab7e875e6d72858766bf3ede88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90215dd671138f223f92bd6e9a472555698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd678da5d5511123592e198d4b9a334d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1db0724ada55a7cbc6fb135cfb92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814f200a242fdb9e40e697853ecaf11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846983cd6558bae705eb3f030e8592b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05125ddde4a906b6dd0f7c43425bf4ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad82dd0beaa0db095a9d2499bf800cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625488b324bae5d4fb69bfa611bab0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa24b04e755dbee191827dda5bbea90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d38e4a9a537a9a020f2343abecf5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b981fc99bc572f0d0a07e9e1d219e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc453e2524530f1c70b0f840261e2e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90425e3d84171276954db44b3d3bea8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a5e37728cd12663bf4080559bad1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0dd2b977ddbe130a6d6479d1085d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d96658ec3445bb3e76713c340dcc9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601785334394e3874242ed4bf1ab08cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2880009aeb2c4ff91d564909172f6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3595d32930282ce10113fa37ec4db93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7554da3f7fe847a52eab308e3ba1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d11431cf25cc820ae214361a45d4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c496ebe6515cf316c022f20d025ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10580203682f152775b911f6081ea5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041040d8fe5a28372f27d8831f045cf1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b898c1794a3ca089dfd6aeb7a60861f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfecaf719a03140e8c7ea721e6c530723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061ea1e4ca78c5d7d77d979adfb6b3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f164aa62cef1df1cdf4f69bd5bb04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3d42f068b334a9ad8f9bf874b0fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f00aa2ccd576ad7af5118b33f6eecf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92a767496c10df0d5f1acf6fc39d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88289e741de6d0284a4ca8d2c59b8a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5036282056b53d933bb55ef8c3458730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f6c1e01f8b5618904cd6dfa7deddc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b572ff4d71caba9cb6c359e04f602732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ade96c5baf2bea1d935b08d96228733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d39f8893980f216572552314ec4c92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11810b0aaee737546275993f7a8b0421735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d3ca053a67f07a2b8abbf238c26b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b199e5030528e563f3d6522bb7b869737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aac772b040fcbecf71707016bf6cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6bc117a59532d4c5636efcd4bc82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945adf49a34fc63c1fdc983deabec6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f426cd6aa7b8a77e757bb1b2e7347a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6ca25b4eb4c74f7d2fba483a235ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a82bc7b2931310b69df3013026377f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7672afbfcae0f6c6ddc7837d764c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8c008d9d8a115aad04ebb7d6e2d91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fdfe12a895ccb31b9dd3004f69850746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b58e284c5b13a916103913a9d9ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f24c89fb399cd4addbf9caf8be58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9442812e8e635181db5efc4848a720749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976abb7f3d1782a08461d39588f31f31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7fb4e11f7e3592a7791ee0138cf3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8fa23cb6520d0d487709f61944c93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09eff11036101270f6a00c8fc569c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1394e7f65ab009e322dff2accb1938f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d5a920e9da8464e767b59039c17d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14947e99c65a9cd8e5713c094abe67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f49e5ced4512740d202ea1339a65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f77e5cd1cb3d565fd386dc80035eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d7d2060317a8ce382dd6dc7130583759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575cd5a851f6a16f00366eda5ccd702760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff3401837240ebef0ef0fcb4465fd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280beca22cac6ec3786456efdfd00511762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9641d2964bb4bed1761977ea2e693763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2466417cdcedb42a5b7d816a51376764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b51a3fe45c42b0ef2ee4c6561fbc6f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ab308804822243de074399db2813766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac133e226ad5080fd773c38b09073d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>