--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb5e58456883919fbb6cae88504b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51c083ed015372eb9b8854cc5d5bcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae034575e280c1bddbceec05654a77693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3d6e37c1b04a274ad8a4c0e011ef74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef24b807039ab1e72ff6e4a897b0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ac236fccf635ae68030d21395d3096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce0a57db395e9808750010dfff88587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a38f85e6ac381fa2ea8a8d6e0a118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8879b42fc0861868dd1de9e576e479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46217cf759970191a4d700ec4f72168210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab6fcab5212545bfb1c9e0f4df871b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516674100094f9e9c25d77cb98708612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca96dfb4cbbe2849a4f60cded0492213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc984d71aa8bafe2cb7728711d23314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb03b3f6d485a7b69c2da2aa79f57a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c349f532c7fda3f380226688681c1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba400b1f4bc3c3021a0b05a11319c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4a80369a63891b8b9dcfe89712e5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc01ed598b5ec68c7a3a7dd4b30eac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c76532963c52e93ff9498370a8e5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc36984ea322cae37c0938c3b98c50f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2c5c3970d479a8b814e60406722e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be310db9f96c2c052b39df0705edf0c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02d56ffa4935b0abc2d6b5b3debc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52315f8076fa7658b58a2188fe2a95d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9456cec51223241bac9a32f3f7fb5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0dc8b0c29251631b93294006312bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e988443901d9ebc9ca1aab7e9bd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764da0e1f48d2adddd07849ededc974829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb211ab9a7b17bac6a4a5ccf610d6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab875895f869187b477c75586cbd2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab3da3c81e215385390dfb0882c4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587132b369dbf1ebc5464562e972ab2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5049178a1bb1331078045445bc4ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b97bdebd757697013da9f6f6aaf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d8783befd8d2123f839075a4e687836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ff8512b1ebd93155934cde5e1c3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21043245b9f82821b79b4208f8a3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d34e4c47a094bfc02cbd7b6b6b9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbeed15681dab406bc61576e96170640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac932216e44dac60f89c69fc08aeadb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ab85bbe24d63293a9c4eced34902c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be89387ee7b9e870c281335038065ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da207dbfd87bab36dc36ef091686be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba32cc5afe54312caf39c6e1d2e7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a142dae06ea3d43a6ab469930e949a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a37df976e4c62f237596398744016e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04570989642a20f3797eb2af542588048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d36279115b786c1c7e5a033d2efae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a45302153bca776e5503b8a8218ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171cbfdf22ea1f70c9414b0cefdcd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9b2b6e4c10f33c431f25af870ddda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac676a4b7f3d7050462791c0f04dba7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed49d3574c6c7813c27a7923dc89a7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea56dc85e07e69328ce5365b1825955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1bd7c245620e1aecf67b2ee9494556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7087c4861140f5125e8968f686f228057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b25cc61ec82e0ba73f31ae6ffc94558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f591eaaeaca369202fa855743002ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f90e0904febd53228153e15366dd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462862040fdd313685fc2d8ee8c445f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d75af2aed162d41294e093b4d169162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81529ccfddcd2d4f0c700daaf0358dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1b9f125e42759ce8d9d32e459d0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaecaa40ed062ade3b0279f2a75fbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd7309377aae1ccd7b256d3341a23b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1fe9f06db8a660fd546b23c7d893867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122a29c7d7a488d2637f6dac7e2c2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfce9eaf8a5da15e6283c5221786cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f046fbe043ec63dd6bfc8c329f952870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dd45e44ae44e1a8b959645478ed5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3380debcc55a2f9f70b1d782920772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437fff4eb451dcdd115338e90afbf3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530313c585f484330570e6285911387c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c8c15a269fdb4727e455da14320275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101e3fe5dafad9cccf3b86fec1c4d9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd7ed73432e2e76d1a968bde92db477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f731561948976488e989ccb8487ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457a3ef87d9abe18037d309e337e5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32c5c0508d23e1c1d9398d27a22b9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b7c8c0115482b5c54d4b590367eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0626b598ea1e2bda9d76ed18400bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecaf67457d6e19060bdff5dc5a656883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b573e08fc2a6a476e82db0e40f18884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfab3529540c9634ae55eaef4171dfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5befe58ec328b7dbe74d302ef0ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862974bee5db3feb9debec29ea42d0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44589c707ad35344e537c640f66b796888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be683baa718dd438618d551f4524e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a60926abecf7a14e545461d45de090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745c2173c49cb65f25a471e83fb248191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c79ead9b63f49ee242384531a9921a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae8fe6d46840e80841686564307bf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22d6a04abb2bd1eb46318b760a6e6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecdd9e5d29457a3dfeb86bb16e7b0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c69b85252168ed9b8b06f1ef88399f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529564482041f537dc580a2803b45c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b5a4e21de6b1435be7b5d861c307298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921c0788c8d72c978c88df0085b6f9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d984d006c4429e74ffff914667a985100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9825ae4f8b487d57746077c612c6d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fbf1bfdf413a71fe40112d2ba25c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa136dc51dd62bce115966047c1406a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d86796fbd60a1e890f35f5284b024e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a61c7da73b8f6debcfaa287dc4e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e856d2509dc6c55a63628b3152e330106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650192cff1de72716de4ce904bba6278107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391e85ec9ed01badc6fa8f827be4f06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b02cf0420598a0a3d489fffd27c99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bcb00f4384413144ec06eb59bbed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34947686e070e70a909c3348d8346711111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7851736de853b76be839a49723d0ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d413b973e957584cfd3b9b74658e83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89524d64200fb02c8676dbdf27c942f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d63d633868e78928cc68e7b438be5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bff6afd082e7e0c897ef531ffef52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b70292eb1fb6760d70934f2747d43d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811812cd1046c878e99060b6124a34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e0d4fabbf3c5cf118113ae6cb45e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6c5ed28348b44875f48301dec6579120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd9a0469e70fbe8fdee6593a14cb5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726096971ee61c29b493772a8a370cb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5972cad3cfa12dd56f970c03bcba2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5bade286de20baad77da36445357e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c5a82f3f78daf05f1cc04b5ba3cbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab208b53c2306781062e446d53d7dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26006d084b46e313a648a2adc83c6366127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47193241ef4f24384b2d2b62fa23ec7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60ec8f38d9881f59839df14dca8ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f096f273af291df8382f04bf6f43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166473adb9686e685650fe35504f2a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5d381878a24347a3d34136ecc4cec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f1026921d139392b59814097ccc8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22005c9863b0e5020119f69bcf9711d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f55febab8dd6cc4b335493e3a1fd34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea9d58b451f2c6f7be5ac72b45b87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998769ff19f0c270c67e76d0d927a61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837d9cd208b7c074c466636c0c80bd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cbb095d6053ca28e01d119e7aed8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2b79724b5e604877a8a9c8906f67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8922973052d056bd9cda95a6ad15e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84013a7deb3823e5b477c4657844c9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a1670a2bb87d3fb029b65c40e94f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccb43aec46d5a444349eb387c020f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbc9c84e66b88bc77b462740197a70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6f7ef7098ed14eeee8cd0c29a6897146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac22b4203cefeac1cf9b102daa19871147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd83f3c626ea6583a1958afcc3bd51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10479a5944f24a360df7e2a999e4af0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291372b7668f901b55c2f68156b48fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df87b5f21a9a0deda7ad8605166e118151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d41914e701fe46eb9f567efae00f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b347f577d8a6439d7958c81da3767153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bf46fc5b727e231d1073386b0cb07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee2c4f91ce62a2628a77f4b2c46b4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf83e9088d844d9d2c2b04fb1d6c61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113beca5269f32805f2a62d6859b4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6510de159d04ea7559879d3044bbc4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee606230cc5f9376ea7a128772eaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589801787c8df58707a8475007809faf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e438655fa40a11f6c912f4aadbb2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a44a0b122b120b63fb7d6146e164162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035e05981924a91f49225411c44daed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c2009d1356fd2f2507192ec98a92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23985ccb42259c950a69f45083676c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f8e5809d3e79620358308ced9c1da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506d3a04be2a7c163e9dba706dcd31b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c3ef43347aa44f40097495e21d32b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c5fe64876ccac254668df47447fe4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6278488d1fdb745174d11006f9f3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d772a1a371eebf90d5198acac976171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f60b9d4ffa4f0957d081a336b2fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ef6c2b6055642d93b0ac4c6a17e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419c482d93aaaf2a55a2535a644bbb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9bb7351172137c16b5afd1d97731175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b142c3426764117fee25afbaa7e78d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1817e65bb727558eb9a859b94322b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2840e5816f8134191aaa4ad945210178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ab12a2c0e284b7cb3f8cd8f7c9c52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda127d407fb9c076dbe565446d519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3abfe2202a07d02aaa946b2135f3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98746064b43d22242654cabaa0ab28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f567d1ef112dad647a93948301818e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec98833a58b0aa1420b8200d7c2efff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456dde24f58cd94d4c408fc424cc540185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa07f5d2d607511db943a4ef6e9bde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a338e166c849672d8f68eae10937f93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6334a1b478148111c404487ce11bf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bb2a7570b0b124e63adc543a73dec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b17e86aeb7b25fa63b35d85ffd74d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd5808396b7b5ddb87de21b2c43e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5979eed792c216d8b65138d045d22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a0eac0059d5b358f5a6d0f58e320193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be919878b76debf692a27668f4b08c23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2895afab76bf26e7b246a791b5c4e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4193f6be3371cc43f109d6fbadc5fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be45412ab33b042a0a9e03f201c82a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd32c1a7a9192191b0f6d291be1afd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9263d21e9734910a4c95fddcd6dfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdb9db9cf91013c24d19c5eaabf96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4eb05fe50e09d5e95859a92f7d08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d093de6260f79e022319f9a5319ba3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77af38e21c30a4cce0260e40a155bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded445fa6e60856ef23dbceafc8d534c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c200faf705a92b5d0cf34e850bb52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e5228a8a9f432acc74a2a2dc8eb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3a949eddc69b6ed2c3fbd4c513ebb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b4063c4f21b368b754e462626945208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb1fccbc4ed8c495e0e0df79825870209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd324f58d54a041cffb1c94affbcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe37ea2b5bd7006f7baae3d5779017211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad8d1b7cefb7bc6043a399ce9ac89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f0911ce2868fcf3aad670065dacc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a917dca2b4b058fe0395a7cd621095214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6a17e83147a482536f6541ab1d66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69abe55f863f3ce6fefbf22599a96c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db0ba1692fa6634b5885cde2cb8af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c83f8c13617926d6f30a679e394cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459c9712f6e2f2996d1c9601a5a7ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea619c0e40417688a7526e91ceb80c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7422da45e9dcbebe81017091a575221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436665387ad47dd07d29516bbf59603b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820e7a45dcecb1b80343997a6f53eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74c413dbac7f3521128f62f3bff97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724693718c53bed257212250318ff130225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b1974cdcdf75b9a359ce8de02a2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b47f671646d56804aa55537c6e90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb100583484e7dc27712833c8a4e25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3eafe370db578af43195ba1a23a7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf512b9b858c601f89a1d1df1d326c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528a62d4e9cf696b602a21cd808b50e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb145e90cbea34c4a4214f1efbaf719232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df29767727406325650326f7df20ddc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9f59d3c6bf89660a36dedebea0f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc2b83f209896c4ec89868b58ad23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb35f006a16ddbd46c329d9114f790a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b07e34e2958f1f60534961110ae04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160a0a4b5f7ccdd816ae78c57417954238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0de578ea2614888a2da36c5258eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb1b44dcf82a1620a732b4bb05a9d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec332201cd7f839fe85916d2c3d589241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b076c3503be1476870e01e816df07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ca2f8a7057a8bc174ceaccc10969f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a563a384a392b89fe9b468a9499996244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe8756f783d54c6eb2411f6340b5ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e572e87f3b1797e8618221f6a3d211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115556b7a90438d3b3330a1651037c6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10eafeec39615bbef21469482f675248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33537bc0a8e8b8b927966a2cf062d0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fcdf8249516dca4383556d22b21db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358998f86c9dea2911e0380053eec266251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa5e007ca8560acf6a58737e16de43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c001b88c75bc998b66316d24b3aa549253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528bb091dd8309d50c2ca674a0d837f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c4888bcb4a478764bfa422118e58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544c9d7cb1fe292e9eb223d4b1d36f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8080dd39e7af3f08798d79bf9088257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358bcfed80493700c4581f1b6c2b019258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af83664862dd447325ee3d87f5734259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ced07051c1ca50664c7f6364f9be80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d1621221d07605bcf59573e736afe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8a3a8db677f10cebc18bea1131a44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c82b493db5cbdda57fe3c058288676263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d0f4446b27e1eb5ab8ef9b2e4d3dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04204820146b2011aa46cd7149c55fba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f412eb0670b392a14150a5fdecd082a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d99855451264ad79a34252b91d44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa7302accbac0b902965851b8853d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569d85fc00552feb8f4eb54f060c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed96875461597167439e919e4158c1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef02329c5ab9cd0abf9ae35ec39c88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a73febb24740fec89b4a11d8cc4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888e095f6a9f47577c0b90631a69f55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcaa42fe6d419b3a74baf3b94cd675274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78920dff3d06ec3112b51fc0a39c1bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a90c3fa0c2f06459d46cbd2a75cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedf55231daff54917eb6ebad4240e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9cd762d1f07ecd13c414366317ffd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1944486e181bc5055aec4e9b58397279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ecce3cd1c9415c0609e298a37703280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b35eb83553515f1fb4c4569f9cd33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703079ae2091f7dfa6979f24552d7b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92f2fa5ba2ee0e98343aa6343bc41c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b10a7743e2b73bc6a3c476382568b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893ad71c2346e414c5e3f5b325c37b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03314a6e95ff1f8a9e0d4762758b421286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6a6da01d63b6cd74836b6c6635287287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69354255b6d41bdc48fda471924a34ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc978b5ca7e53ede195f8d7c53053289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b957f769b650c3a50d3eceaaccbc6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400febca7dd9c4c22dc492feffeb6b88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1da85e13e8b04cf299b7609392002292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557ca328f135b07895fd68c6267cc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de5a1440f0d2dae9e37e1884259d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df73a29526f9604fdb931d014f812295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb703edff481237eb1889eb485191865296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1066ba2b845d25822afb80db3bdd3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628c44d3929155a0372242b089f31d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1c9aa2082b25d909b24d86a34c41f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a88082f0e4d5586bd97a7ab7f14ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ca1c51ebf2b40be8880cf88e6280301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d82b87c50aced9c551affdc42f68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f4ef8b7a5728f9c62d5dfbaf9450303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc99c6a2dd6a9f9c058a78e9ad5fc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a23cba0cf326af9f12d351c4768dbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5df03976a18b82918f68faa041e4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40242da2ef66aebf343e5f2e7ff51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58dd53304c21c9ce81e59b2f68386e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b887b2c04b89c00f0e7ce103c57b01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01376b2c5e4832f3cc5c1c1208c074f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f5519f55cfce8a676205b262bf30d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4cc5678d6d408d0c753c073ca4b2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470276840ba848cde08a50e9a29c728313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb86003535943aaf8bb0075cdd4cb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391f70343fe6d28c86c50e3a319d722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c8e17418db666fea87a27f575c8a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080d176be7d4cbcdcc5ccf7f50b590317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50388a0c29fe0be924b26555ce51ef64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ac446123bdde30c1354ae4a7968e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30268c63a2089e67e0daaab27e431320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf032f4dd11f5a28c277e09bc0d7fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbf9acf0f85c4780f3603b349dd318322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270a22590ea8d562766b9528b30e6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbcade8f2bf7196fbbd6a6b4111d53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d106f6c8a4027f678e83522a70889a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30923d4ca216cc3d7caddab49be66b7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1dad6f761314e783f51c7d6c2b422327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51056c5870153bec5c2d14d23892c45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ff1e43f04736ed4aec2218612c0d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17795a77404e1921c656accb8f89107330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ac160c80c0e488cc5d8aa70826d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af77becc146c232ef435e5e63d813b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da822468eed1d3543a6b49839eeb933333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978ca6edffdb2c01cd9b59b1ef57157334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d85e5fbc1c12baf6c5c88d0b84f9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a092bd2718ad8ee299fbe14192f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62d58c828f107c9b85b2ccfd1270e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e720de287869e7d932e7f090a452b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f426766b265f1338de3ba5f657b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e632568e56102eccfe01878c5858365340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1d484eba4a786f92884ab039efff7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070afd85408743ff75769aa6899540a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec08ddd6f3b6759baf7f7cc2ae49161343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734810c77b1f8b7b93de427914f552c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08643eb1fffecaf4b63a46a0a58158d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc064418e19bd70bea5ca5ca55978a67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc2e54820c81af95b61e4456ec374e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98c8d340d2dd30eaa518d8fad65b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fc49038ddb92ecab1794986822d22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31526ef100f8305b41f9a24602e68241350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83375dc564b953789176df0e966bb15b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212987756d945a1d79c303fdc1729470352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639438fb97379c6b50438c504ed41bf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29b89143de11c007e8b3483416abd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eacf7759d019e9266da9bcea6f270355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180a795a316216cc1fc7e87c5b9f98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69638c037a6a6ac5c2d783a63deb5dd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c586518ab64f9b25d0164d1049f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae295c694fdecec768b4420a8a24a0a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac8fa73a9c04757c624231ca08d67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ef480f702ee189028d1e92f191c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a665897293a2fcc778cab416722a22b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe26cc1af1a680b6936eb5e4713bda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0dbc1c647a474154c005c32ea0d44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22eb265073a93f21494044644ffc10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194e48b7516b85a7f5e43aa6b892a52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafbaf0a459756a479bccfef9c92271367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146eb8b3873ea1b6bf6fa5f33bf9fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf896243bcf9eb2a024a345457f5c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c74d505ae5a4217356f0095b4579370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eda76aa0688f0a7476ed9696042e57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f90c1a42064582acfd5914046e1d5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06204910f95dd7398433276412cde5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905455c94a6fa8bf8c347c2ccb61585374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d23f46957f53ae440a1630571480e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d7732e07cf34e0fe8bb1bb86df40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8851ae863d0be7d749c224da397f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0043e559e4bd86b52571e14f1f87f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e46571d0b26c3a3fcacc7b6401b41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c1d6d9b7b10abf20be4f287e10e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d71dfe84f25faba62a0a594255dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6e3dbe5407867f81410ca40946e4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12024d7013027b8abe36d945087d291e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2bc3b8716150e6dd98672e59b6719384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d400bbace9be230ce52ccc095dc587385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637d80ed45475aeb46fe27a4f53757d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec9f9d67e7c7d9ac0dc34f9fc461aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d455193bc923ce07d3659eb45617d23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d95b9d7ae3a84db09add2e3804bd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c14e434151a632e6de376805d1d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5121502865a92ca88fdee69107f06e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e7a2d0e5c2e4d8f0807f22890ce4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81765aa7ef08a27de56bfc74a3530ca0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ac9b545bc54380712ab8db636dbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8e57d4aa358224029d65d3cd548f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e4479c42c1e47a508e1d8370f8486396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8658ac70040dcea6d273d19921ded01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b118f9b560a180ba027fdbae6e280c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e5f76b040c5d1dcc0bd1f6858733399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6289395b0b009aa9cf3752c6ac794400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bf071ae2b10e3a1ce554698e89ffb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0945d935cf4c7b4c5fc20ce068ee9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e5ee0642418452354c273e97b494403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef75dd2159090d6670525b2ae5287404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96cdc908b9f055bd1c3b0fae6f5b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80326c836fd18dd7a1e1b51b63c245406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c7e9cfa0b6af765cf6d0b82e4542e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e0fbc3cf4b552b05e23908573568408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd85fbdab1fef7c75aa0fb8782d17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4355683fec352dcc6685ed201f3bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109088c21e944e71770f0b3ed657a7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d7ee5dc9f4bff801a939d9e9945a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aac95b1903615910e1b5f91f1f4a06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78735c670bee74d8f7a628d068eeeb92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96be218ca043fbb4b148ddf6b2712cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0012b343ead3a6c4c1958d4465a649b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052b5dae5d17ab6f1b4d96f304531a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dda5252e22856789a316639d28236418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858228b54e6f7dfd86fc8003a4646465419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e79538b35789eba8116e2c9e1e0b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47166a6b2e80ef9160d325b11adac211421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0971cf0cc3cb9f69e338d353457af0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554328a9c75b0d7957c5c0ead95bfc3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8900550c815e06d9bc09185775ece424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e8a4de2d22309f012fb009ff2ba1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c535f09c5cd2d16ed7c223f8730b322426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652386c174735a5277a68b03b49beeed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f0c124fd0e8a7629cb545510adfd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3cba395b13e96871cf2c577f2bb3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6af1b08899a69728e14c84bc5583c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132016698a9a796bb4235796d93ccb87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20e61c8f022f640dfe5c9c566c155a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f56794ad8888e150774cc1be54be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aab79be250f8843ff1d9d7d1bd97f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c2f2eae5d675add6a48b0fb109172435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c899e22f0a4192b46627ed4eaa831ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2212ca6e827ebf5c6410407343496437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab58d5490c989e8c1ed4de9eda2ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee6d55d1fb95e563434bbd0e9bf2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3740158fbdf35773734868f93606d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5bd7ebc4664e71d5dbccffb563e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b3651b8f2ea052dc7665ced80d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6bfdaeeff469c6e026222de3bd18c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b473693e706b3a4a7e57b40f11c23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81668f75406c5926266c246bc4ee0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e18a130ba33a7dd262bad8961e6a97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3637fe56f1b67473f52ae93752d2a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e503e30df9acce8537fcc45386a251448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b9cc2efb1a5a092835115614add0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcff75cc57fc063c624118b9db8f00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab99533729952606ffb44422a89fdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adbbf334d5cc83c3c34021c9c87afd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e0592bb43b483d9974e4e71ef76c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a55589bd1a92cc9c32e3135385800c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a37e647254a6b7e728764bab93218455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107bfd7671b6c7fcb8f7b76bc641c9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47157ad8f4ebc8a7a5961effaff47d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea938055a76bc4708c671be06680a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e13aa3de7eb91ddaaad0bb09097f2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10962b83a00c49e7a0ac235163f98b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883ccc46693bfd91ba964d4d274ba21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a56dd004cdfa3281c12a32bbcbc59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330b8eed013db0b5de5dde4fce7d1d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87402bb05fee00ac8cf4328b24d03b7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252845bdf0034105fa9c43fba8b84c33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648257abac372d3d02e78bc2a10c48e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c91611f680e803db546b67d3d41781467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b07d96b9865476fb9db870ce0b46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256122bf58f467bf711817f7520a6f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb6bec8f2497d930626051bba65331470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771eb3a7f80b18102e94415c290e6a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd76be749f1a093c11f9bdbc0bc2b31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c2a97348b9f5c1cf169764394336473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da2f9aaa135ecbe83c41b847d405d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed54024b3b9e4fe04f0ebaa6eacc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1587974ae553d423e3b2dfc02b160c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa589369b06f5d65ffb1d28ab03e14f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544f8810013dd87eea62631c8d5b416478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ad8d6292773948438504348a8ab4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ee00a18266694fe89226da855d5af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b99f1144275218c245beadbb6d9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf769d6497453f3fef3ac6f02629b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff65db91e6fae43b9a19361e16bfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78c7d0a153c38abf38a36c90b8a90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbe120f3f922c74e8310153816678485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ec39bf67ca322237122fd18b7e9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2626f7eb2cd5f84625295f1089378487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d453d0a4021ccd44a84a40e97799aec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e556a7ab6728393e190b6661495c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f4d2d0712d6a329aa54d1751b880e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d55a66958cc0854904ac36b6e8479491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e23f07113cb88f0d442a080351de5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a8d726cc0cd3af79d404c99a5ee4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177ca6557b44c562388175f67b4fcf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca70bbe991a4c2182a581a5c871864495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84739b9cff13eb85480f0e2ebbfbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4a4b61dcea4e57e21a2b5857d13e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c819e31944c3b053b4dfd7d4630e64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015efd23cb72f6f2ab8af52d901bdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26b87ea56a7cfb0ff8457403ccaafd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb577d7fba7722c827fc19b2030d38d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16c5cea885c8ee684c9c568059d46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416789b1dba5a62ff553c34e91ace40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cbb3cb53bd6a1158c105315e119fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96170ebcd20e103019244b9e6febd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6a5aed8e5203486f1bacecf12f313506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f2e8d2f8966819183573d4633b457507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ba62aa31aa4d8e6f41874f08dd28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704103fda27e0a1b2a4859dfa56851509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75e96c6ca78ae114e4ed33b8c650a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6784abd051c5ca5112e8b69c4a52f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed3bfb4a5111d4bb22f88f3601ecf3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbfb1d5a86ce3a2f06425a8a9a6255513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92c7ed80cfe4340961b1b33b027a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0b24d1b794c2884b25485fdb055ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a19c7dc84e0877fd353468f529f89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c159d32e35552093ff25215d9736d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d27ca5e2463be61f50e38d6cef08a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161df637b5086c4269d09b91e44ccaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ed7f9cb9bcc55bbd2dead2635b3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d8f342c823390ecab2c3d3ab451e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b42989098107fb2a05198b7ec0cf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cf1e5c15cfde16941adffc4121495523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d8c04b04a72b51b32a54c523bcccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfa2b91a0299e3c21f614c78f9195525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3f7f2540ac9d21aa545d67b6a929d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e97a4f10048278089854f795977cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733912ad1278734f76811404547dc3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d06e5df37ef9ca4ece351fe2652cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02edd30f3fcdcc2a72612cf6dc30460530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72aa2a346659b3d23d6662510da627531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00365f77ca094c4f53b6a003324363e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c45432baf984ef2270803babb60368533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d61e3434fc0cc3aec8a6daa6739d10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12834c3661ca22b6ef0b0b6628147273535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb89256b5b446b5552fadd672db1cfe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9642add2812ef277e20b695dc0b2f11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a26dd0f23cad5b3f44a573f8911c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd389e334363ec0a9f177112c5f58fe7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5484a5ed747a4a5daf1c1086822a0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646290581f3aa2efe29d45d7ad5938541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00d76682b04ec1e8b2881758cf3cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb5ec66c4bfdb0563b5714ca0b425543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b2e6a96694967335795f4bb89e3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83880d88b0226ef110eeec6ba15712e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2f1a43e147771e01cfa8f3dcd00c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab8ca8d249732c09d5f32a76f20f2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb5cdd38e808d03d8a03a7e8853893548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368aa085c693c620a405730634c5cfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597a7f16166b23df85b8ac65e77c08d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d06f48f4346a0c63aa63bf5e38144551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e49b150e3669a15d4b84db81c6ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b27830a6a8a41941536db460105f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5f5cbb88c7310e3f3996212cdf026554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4366b678e597a5bff13effffaf402aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a191c0374705785b4b3bc1a35d2a2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02220520fde750092b193128b73ac1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2162925769b2234f6cec88fb2c14dbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff816042f904cb36887459a6dd86d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5a386407235f8383a07a7bf88fe9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43dd349f404385a4ba9de1b94d1b18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de05446e4ac478a29122a0dfef4f3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e9ae0b312031f18c03e923d6b00a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2929376c42c0fb9f1197b4e1480990564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55c099d9d3d6a7cd43bdef0812025565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048849e53e90741a7047ea5f1683e16a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886253e123001ac07c68208908dad2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e61bc29442c49e5440509ae96870568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29581b6e7a65edc0ad3b95512716d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4b45e9f61829f6316205677409b11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8790a0985e67296a17c4394e1febb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f2fe0df0b7a7c5475593a467b549572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac7a8dafa54ea466e6fcb6bf6dcaa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1f5d1461eb345f843b402f7a42048574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec6b056b435162373889136f9e2fe3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8123533236140283825c5e28d601b4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4437e0e5ab91ed73f6191b54255a019577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90987af8bfdd6c38a305a947c9e00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e36abe230e3deac17c353e46f895579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f564d90b174446bfd6fc1e3f5ebe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff83b7794e497847d47f6df25ac1283581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc3d90253fc536e1bf0bdfab4fd9e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05e9debe872bb1d34e738ed3914444583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eee09a5821545b071734e7adae5421584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a1295903bacaa927cd10d09f25a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c97f9462ae750b55642e31ec4007586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b878a77d81ab33b52caa621654e02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e50bbe7672145cba9a419c5f774c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167851c331de76a4275e8da676ecf7ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652bbcb8ee9ede57f0f157b124cdf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd333c1798f2bbb2155e1cb3b8c5fce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf754b7f0797b27cfd95aede0fc08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9889208c440dd6aa7569988e5f257b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e8a3030a51c6b71c5ce85830fc1ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fab3879076a087efbe7501d901f4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64975d43b1a2965938acfb3efaead97e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f40e941fab2de0d0b4505694b4ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d5973f2178e6e529ebd8a6e50706598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425aa74ccf991c3db812b2ee06a3f0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1abdeaef0a4d74475f10565cd4b72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a97999281effb7a43988635198453d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c69c714869b03c46cc20e999508f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c514084c72ae3c326c4e871d289376603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952814be3be07d6f11d22c7afce32a34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc17df65f67c73a2253c254a7171674605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c361124e4b76051a5c5b5107792f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032a751fe5d4375ae1fd67d0a5bb8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e926bc59ed270993d419892414f3b21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e29af0a691573da515ddae2c26a156609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d4a039e9b73dc98454a201a743b2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762424885673e096b1d080f557c63b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c139a6c2240bb78df8837906a610612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83380f66ea26b50076a802c86b1e640613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1823abf4e478ceb26b3d42c96609614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954666ed18563a04c325c0da49963ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd38c3ca9faa45b4f48dd3b0dbe0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4bcfd20ae7f21f3bc332455680cc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a057f58d2fc3273fea1deaf57b6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefa4031ff1881b23164030cbe3010f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce478a019ce93161f9cf4d180bb56b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714353e0ccf6bc577930b27b80190c4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a140bff8681d0dab6b91ff6ae944e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d119234071b787dc5760ceba1734d6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b261bcb664dacbd95e750eb996f50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95318bf3a6c31d37cd54fef423bd20fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da32f8696db31d2bf46e97d351fd3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8f88a36995fe5785804e43fd4039f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792b3fd26adf28b46b8c184718aca5b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28075d293e0eee248e960b43e098be5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbc558d4b0c5c285dede91901b7236630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce70a338f5a840de92b0207fcb5d6c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8535a6ff4d7722980888c546d059f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ff856ac151d0fa12e87575e54f62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba618e6631015dc52567d2a28b017b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8d71ed02826bb7b760bd76d5e60aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a5a59051b0c4f5d9ed41e619c8d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf024eba67bf72125173ffb810ecc0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f1f0416648281c47295119a4bf59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8526fef464d3bc98fc3f6eb1db15a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b91af9ab12458c021b4ffa728ce587640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e13b728da69f537f303a7732fc70f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f23fbcb78573751f8f70bb0a4a3aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e96846b025b2ac9a778276adae8b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289495dc060b99fd1553f345ccaab94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8e603ed3fa8a22f5658d16a505165645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125083766b95431bb217f7cc121969f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220333e95331ce1cf28144afa078ddd1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb4793832f4ee11051783b0371613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa98fd22d69acfc215e8f32e7cc45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df1a1e06b620f00751a81650a002fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78fbf6470b538d6320d9b2fa2058f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6106f9d4fad2017e06c6c68bb289f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3edd6ba4e544e4699381b92798413653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6452dc2b4cc23470b95cb341893d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53615bc9f5dd80efbba9de3c0586ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92980718628b74173c2aed9db6bc0f6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7cb998668d6b576e38bdd6d6f6886657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577518605c68d2ebff6b4f31f1de886658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc33fbc2cd5cc7674fa3d3063dca026659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca23bef9af61a8e2798a2a4ebd356f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd75c425fe012aae8ebcf30a9b53b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4984f78f0420a2f886f903a38ec6744662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06fc27d2099d0f615832e88e38081663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390f04080bb84e2dcbd73b6b8f30886664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace035ec7b28856e0d570c7dca6cd75f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2429b0e79672626a7b88ed9e23a0bec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eedea8f908cdfe04f959232dd3af79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7dc4722ba0e3c2f1e8217795b5b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3b44454374ea468d96a8a285510b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f70071f6eabe21703a4cb1f167c26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753bea7774c07b9d864ad4980d1958671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d12b3e6287c382a1d1651e98985902672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbac4f926b23ee0e7b4e72ba8edbe2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb271e09e4ae8b7e4532e3d3deccf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7dd8688bef8c21f79bd971ab9a955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b03d2ef30f2b4a812891d66b17721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e59269789bbbf0438a3b27d8fe0ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e0a4c0980911dff1c9ede7080e0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ceab16c6347d117f2faf94d97fe0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e752add5dc193f61622882761e0925680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68852b6c080f73a240debc47b81e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8f5a9d999225004270da525ec9f1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9489417628d9ab1a91518b102c42fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4db5346d35be8ef19a25cb6b5548684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff2686dcd2eabf2196e0571660c733685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c705a0bb043636d3fd923743144d27b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b3771795cd0f3c407f77791ac539687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0fa7521803932e8eab6f810db96ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4316373a30ddcd72fbf85d5db52b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3ed3c38d3a49b0db9d08ba9aeee56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7c84278022964f879f846397b3d64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f54f06ee88a453dd4381efeaf3b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c9a855b89bcd008b87335c9721d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6070bbd4b9108458a1b3aa83a24467c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09aeb470dc974132539ce341424498695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1dd0ddc06484f1820c37c686af8f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ccbe3b0e41409130f7223142e0035697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551106a797d21aa8efa5b3fbe37662698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ba8a5c898fc8ba26b0b4bd9c367de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029cafe9a4b9ef49e3c8f651100cb9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9030a66c326527dde7ba44c793eb5f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667220ce40afb9cf9e9a8aa16433b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40e95a67f3a78e19018ba8327c44c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dc9d12f5a6a3416d226b61733a899704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431353ef70f8bfb194ca8fa1c34fcc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a5dc601fa2a11766cb82ef61c0cf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769215fd6cbf1d3fafdf1f1dc825e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66e5afb504fba4398042ee2fe3be51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff02148cc3bfc5bf229b99ceebd256709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470261ff662375f40d5e007f151eae0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad812b9cabda2037596a3d0384cc2f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01807dd9ed93a90c90032de66ce74c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d2b4c4ec5bbcc756d3a9179c423f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27647d600e379b9029c04fe1736744714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e1b91f129935ce45a8ec584b93d42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1aedd7f6dc2afef5eca2fc25eead0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d5bb3684ca1b97e9ab7ff1ccb64d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb4d830950d6bfaed5eb57e1318f24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3127d03f5177bcd8f2516ddaf901719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe89be6ab4c91835dddad8d3f5bf13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf716e1595f146f1aab5c07f3b006a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c908c1646a410441827636f33c8594722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373b428a5f367f64bf2fe724ed5e537723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09839d1dda2ecc18e9a9d853c5e8e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152154bb49494460513af7ea3538e924725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fae351a851d67d6250b877e52aa4b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afb94d510e29f33647cf6e83d7d248727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece6d94cefd2e40eecad38970ab94c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f448976a32a49591b4cb371d118d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b94122b0b29378c30d599965b4bb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23df5cdc4803f20153940e3ac9f5f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7226c28764ece7491fe2363cf8618732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65daa3ab06ccd95137aaff89375bf8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10f9b5a6ddf89b74e6810df5ff5ea3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b0ae46355edaabf52b02d0dcf33ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ad542058fa6c9e216ea1aa3e6d41b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3b95abb9b40f161394ad9a6b08e0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7f96a0a6eea09085ad746437be487738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14bbf72457db61a9a291364f95a93e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105634d3e4bf9fb8746b4a17df7d2a09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f74cba958a8bf3c8161120b8ff176741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411835ecf633489e6bfdfe31c164c3f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a20e8527fdc750d7557bb6db5536d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01970f2a543c10cbe3c328e585b164744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787416f10ef8823580fce1a7ad020860745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa4d13aaea74e4070776fda1d45bbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4625fe0c2ae3b4cbc708ac72de0c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c814854b17139eae9b7d77b6c668f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49916686efaa656964f3d13e51424cd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714534d35789ced83f7d93127e7dd6da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68ca0fdcc52124a39ea9969c7b3b3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a70834e895591ce9bd4f634c12b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35db9d893a8972546711d8c18231cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aaf751deb8e1a7bd1f6126ffb053e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40076fccf0f35f3eca720c91d053cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36fa35591299a6a9512f03de872495756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650f4b9a2e3f645944b8697e4fe95f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52848d6aacdeda6942b6498ac61bad24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b39ecc9493554c319b1268f659497759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0637b162e29751076c18da0b43e98e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e2c9872a2db46979e5b26db13a80b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a642734982f3d7d54e2f12f1a5bfe5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589aa4214633503450d8333c84d2f01763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff291fa5a209a6e742b7b41359ebdd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220ad2b008d2d188456b2af666e6b71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37c0f55778f05640481b154e9e93f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c58b11eb77f65763062d18738df2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da8a43db76abec6be1695f8bae5e4e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10406e0f89c02c1b9b5820e253c14e01769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cf26ac1d97069c9715a3b6ee41ccb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2b6b7fd527e94e6cf70e849c989d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba018a74480ade25efc90108ca13409772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac47a9f74b19a83b7bd9c22577ad1f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf4d7873365b4137c3c59017cb56a7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23f6c867b309f2a230797c72f40dd5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263b48c9439188e874d42cf49644f1b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef730fb9ef7ef66468b9acb1770ce90e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f798a2d0853ea13212451fe61c77d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf9e64557adf5f09dfa05900ba9f97779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db4c3fee8c12eca0faac112d9ad1d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163eb76ec6d20682b6c3af44577e28781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f9588db21290dcf7a5fb8779aca45782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbba4f41fbc989aedf441557bb7508783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c07a01bfad034302e6d578a57175c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439825eefefdbbabe4a00aa12823485e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7fa6ab39234afe89e08628d2a763f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc84a06f73f6c6aed4c3fc55ea369a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c06fe1fc4b3cd4de3739de304be7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28cba805402d017686920dd0227519789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b5fd472c908efc4517394526ea121790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690c97979caafcf8b4a6e294df5cbba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9301926c5a5dc5a13c6d2fe4240d0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e9754c0d448e394f65b944ef7472793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d7a147420795842f4f3eff8ab3bf1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd236a1b6799ba15f60173d706b4f25795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098381de76d8942ed3ecacb6f7b6ea03796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ae16de31e579349130f9c6e76f3f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7c50df2ec7d2509f26490663f88b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5977ded60ea2e40d74c126cea31cfa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69ec0afb6cb5664ce72ec59a225acd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d9f6c2291bcf9bff378d17defa62d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b0bc6bb1288af7d89283b6f8e86f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c46415c067495a18f959671859a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762ef592b1fc31dad85854fca131cd9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948a009d1d119e4916d0e09bd06a40805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd557e2f9ba1cf8e6090002efb8955806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb7a4a872cf1ecc1f3757f19b71aac807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd4c157193470b179ef77a4d877cda808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a076cbc5b68f2cf63eccdc4b79711f6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68fb2540135192dafd23e5138899fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214bfff014a7a415024508da9419f79811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9de1e199fab524583e1d2ca3e6cd2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10b81cf8b83fe8b8721da419c582e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9c4f140a9a9acfcae6a35146d7017814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074c25cacae6edb76ddaf53c01fa70815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb1bf15b82bdd1dc41672b5b01ba8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dcf19d71d37e19c1f2fb55d8f2368817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275d6060b233a6b1016a2c15895c8d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d3b77f069d6bc71665297b1565f3d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47f4121e80df85149e40df23d23d5f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461db8652fdc191527b02239a4a88fe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689057a65a3e35b8b215cbc3dc1b8d5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b3b8a1768ca7ad77440790b0f7a3823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa5c07e04cce1246b55ae02c90ad3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb057edb517f4ac956e1ee280d674b012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd31cc5b3ce00634a5efbe43968da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ea5dbdd8f8543b3fc3a05c3b9cd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edb4b9412ccd955e1013c8e413dae65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25be473a32d05367c37b12c723d646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f15a3d6ac12c19ac854fbc4edac72a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145fb581867d1668bee122f29c2e6cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229363b258ab5319ac95afa4b185a7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae419511521158ea1164c585896f2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04308e50b8abf216facaadb20b631211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101dd70ebb5891a3de7a428708f38a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960976364f6023ae37b649b9a6feabb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33b5c89d12f3965947b23cdba0505a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00725d3bbfff8de42175c4d760d0bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052d6e26f34ddf7743d4617325574716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca421b26daea9a38c39dd4930c5baa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155aba7cea0811305d0917768cf8fbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e97339dc2cdeb6dbf16ba058a4ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6f8e4ff40596678a7a42f2d42939020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102247c5e842f262c0b03cbccb630ed521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a411d39a5b62acf438c5f431612122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee566de8ce98be8b18128a4afeef723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9881d8a6653ae59b9e749e3e11a3ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f62f13d08138e74cc94af4968fa0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dfe2ecd3c4e645a1a5e5697ae9ae726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692bc0d8d6009134581dbeb8546c77327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f76ab06013018909e0edac7e6f8d9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec3e42320d06cc7eb9c588ef70783d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdbe682a08861136724b65052e945d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9f4a001ed77a927290c8f7addc02b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00971f63df7d8e74b8e2ab25e3cb5b4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175959f2923c75d21ce90bd6fd649433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b320a1f3f95428e456778e0bc6549734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2944f9341517c537c09501a5f5ed135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59eb1eedb3b987b962c041e82e767d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe93af7aa10a3f4fd8116467893e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832fc3255aa3960fa9875d4c6a84ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b312fb0c02ba5f88770c949a58d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a60cb40cd4fbace853ea54c602d85740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5be84a525873851c01387a54767541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010d4bb97eb4f5302d7a95478ec434642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6328d9034eb19d4ceb7d0c5ef7f62b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dac5b8e71055cda68b99e8c572a4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf28dc2c950b74f9e377d655ee3a7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673b584c33224d17cabea637513fc8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692ddbcc6a22a9bbdc0e4cd95a630c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac823765dca4a8a8bec8eac58b5b20f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc259a2dbb1da8845fc9c567d6dad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ecd7027a1b9d3b3b6cd58278d666250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c12c5179b0b37ae9dad71fe137bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d914f1d42868072a540c15ca193c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10dc4afcaa176bfd18d7f708385f3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4535d4ddaaddcabc958289d7fae6e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ae4524ee26a762cac6fb0e3e155f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081a46a3cfec91e74729ede76df76756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728ef62ebf20583f7edcf0c2db336557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6564bae1dce93b3e70b0b1d18d700458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e8d0d4dfc995612cb69cc1eb4fc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027323f7e27df7264209ba092654658960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e3d4be971fc562085ad58aed962a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e9af09c3de3d74ef93c8d9f61c2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5495635092d45ab2319264dd40f2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7396e04b9b159edd42a3e5468b2832564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f19040846e0d971a73145243fe4d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b179cc021d86e4a9c40a4506fbdbc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7486dd017e556c8aa19b42f88fd34e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b337a5408025b44ddc6458416b348368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd4d0bfb3f1bcd3b974f3826c9fe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac13219ad0864693037a7784422c5e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57917113b585e8122c42038d1a7444371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8790386c6677368858d512ce88f34f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d0f68a931eb784cd5d31abcd1a7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd017bb9b15d9e97c0dfc94218e640d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42828e02224a00504f45cbb532d5915875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f6bcecdbb4238af6d963c6b448f1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4afcaa7906f8f520f11ed65a5f3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55b4f0ece2dc0780aee45f1166408778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25d3de37455c4e76e72a6c59dcb1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a726b21bca54755d53aef2462e22f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4a3ae7ad156d6af5b829317380f5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c0903b447a678671e5c7239df897d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fbbe4ce3f5653326d0ba82c36e71d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18407eee710fe399ddca86e6aeca184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5cf511c0d72fc0e73122f63c0c14785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b036fbfcffdb7f3c02401854bf275586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895fe53f90b8d2e66e6a5c53600214b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69987d284b933ba9301d59e3e93decd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aacf8cd1178adfeedc8b364ee0e0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2dc28c9d89116ea53cf4473f117190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43970ab88e436a142184ec337b4f545791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65a016c494811cfbc5197f3a43029892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece70d459f079a4acdd0d50d2c6b554693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf10e258524527731832360e7593f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a121294890dc23b1283bd060d16995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f32ed6ea4565cc8d4b4bd4971a3b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42952c9a7f99c5f10efa4205a45b074197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e8ab44c7752cbd52b3ca1ef664c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee79634481d97a8d29527f540fdc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb4f98b0ff14a98e1dc2ab7620281100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d7dd987f5913a1bb5b3ebbcecc632101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649050016c67a000bc4908b9f5546965102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df646981eefe807430e1e4937b62d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc8df02e0fc17bc244e43967c1925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a115a0da19711e87fc68b71c47ccbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51254615309777a56bcb95b970c86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0549f1c1a5323a2d33d4b72c1c74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a702cd5203084f3ed1c45d6bd117b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a004848a3887df8203cf323873dd210109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d57a088e3799c2643e446287ecbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293d252961fc4967e3380c842a97e64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729fab656993040f7de5f7dda83522f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc908a24bcec88f77488c71c86cd0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c971dee2e3517e7f49c76ed96c7bdab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee0f08daf4927e47fcdb726f0c8ad9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364976b1322c8b126d3267f4e652d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3898289834649d234ae4869cf066a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af8010fcef71a46b15f432066ef691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257af97297fedc8812b6a413a2342f61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41716656026ad459729ac5c7ee9e36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688c907f468b1d5506a0c7bae0cb55c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53b692bee9ad7060fed17ae2eb7f0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3fa34ab1fe8a147e47eaeba1988e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267bc8b6c19033979797659234829a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c263ed1af7178e936e7c96fe321bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d6f2c40fd19b38c6244dbb1dafea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538062257f2df8fc354c1550ed417a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0c9a7e1184c3a28d4a07dc25ef7fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1879e74d26745e5ea61ca4bf2805bd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43efaab3707bf61b875f12a0dfcf696130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd3fc8d1806b71bfa6893ad7caa0df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c59bf9609b1b0843d519d55303b27d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e8832d2f0ed3d47cf4da3aae6b9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70e50efb29db4c59f1fa0780ca6e48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a17b1aa048f4f263bc2d38d8e1810135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1375218e4f138eeb96fba3e20db0de6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5f04ec16b43ff9da61f926173cb19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8eb59d06156602bd7cb85605bc21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0099186a466c143b1abcd593f164bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd306eeae479fc13cb5e34cf82171f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ac04e2cd6bffed32bcde746b2a23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c566d17f8c1334db9605836386061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb3cab1dce7226a55d72efe2303d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924f99254d271b8b965f78f1dabafd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915222b67fe32090dd0ee7e18e0f616145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea2d22d2373915f855678ec30bbaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce71224c56c6e4bd6882df1db648683147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a25da8fe5650425a539fb715712fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6650b7f05c4a2be7b1d2d406ad3e5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a01337c95f73ec96503cdb1d5509b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a6dd361297e2320f96afb5d5741ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615676d97d2a5acb8c1895bbd3bb9b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab0b8430aa7809e851b10b85e8af82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d30f51d7b46f8b632cc28401e0ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444463f7b44a1f281606105711e726155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d81ab0274cd0b14859d76f86828924156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14535e1192e28af8c1b2acf59c0fc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ff4d2489f7a003b39a305dc329855158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdea8b2e266eec3a5ca43c0e058079159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca159ccd04ec0f58551e8d62da6590160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363846060202400de09cd90adb05fae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdddbb8ac8d74f1815eb2d9896d7a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188f502733f8a9318f9c62ba692905163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cbb4231589b904bee417d377494fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ed7e47fbb3c1a9df5c0aab6ce3189165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f63487828b55e42dbda210a9735b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc5224c1bae412e1df1b29a7880801167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3142efea9e51e79a18062530a4ded2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709c26e39e081e1032c5d7cb5c1f307169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27207ad2b2c82f7c2f417e875ef6140170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede4bf75b3113f1e27af34aa079839171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9257ca48e8eb333a17f53ebd4a1d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647d2657eca5143e4edf93eed23f501173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de536e03b53c46999d3a674006beb9d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ec208eec524a789efae3faaee8f8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0f392356e7f5b82caf9ecca77ad8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9f32afa4da51004680f39128e28b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd52b6c964e62e7db5a111e35e3c81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7872caffdde32e48a69f84cd81306da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c83acc9df0f5a6e51494983c16310180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b53107f267938bf630c2d8bfbe59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887b44da7085e9174dfd22ce8719bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1f52cdce2d29b672126fd82200b08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9aa0c652968150d7e2b83fb3164fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd4b6b23da3a08972203da01cf4d0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6eb380dc41e323bd0ec66e34012d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a9d5d286b1c2b2f11d856df1a6094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4b758c618809a548fa83af0a6c5cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4b6f91843c790ffd49878d03ae40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea117285a23b757703b3d7809ba142190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f305c4cf80c588cb8c54ca5387068191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf93014fa4a9d3a146e74c3cc2bd04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce367b0884fccf552684dbab2ee5ab83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db050e250a84bea47b1b4820313b7ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38e4badb7be212ed3058bfc43b9eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb8ba75c985c557c7882f5dae9799196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870016783b84398fc03224da7847fef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958cba7242325eeb1aa5feb2d1d1c57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c037ab784065bdc9dc510f3c283fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a03e3889e2c222d9387b633e2a36ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f6a900f9dbbba0d014f44868c2de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108734dc624ba38124babf84a1e130a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0e99b03e50610a21f8e4a541fcc53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429cefd3bbf3a45d44486dac02bd6c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d2ab82fb6b45138d7e08f907b890d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8b2ad6d0dd1c78001ef8331631d4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd2f66c3e339e188054debf5fd850c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802246924d5c93af03eaf8f9eb0bcf46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea7d83238f5c0bbb4c780b8e65640209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23417ca087c049607fa28ec9168618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db120b84eac1b24d16d4db330145bfe0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bffe110c02bf5c373068a9988dac3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a8527c47ae761152813584ec2e58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c899a1923266cdcfa93b4f1f0008e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8aeab14e83d1bd24ed1addcc1dfc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944431af18927726e19d440866827e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011449aa92c16f80e54207b0b94ef675217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c24c366f2c62796d93d65c1bba38dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331134fc88fc136cac4db40fc0928ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418465e952975c92786562af42c642d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219effec63bce3a1ca79c4eec48b9c44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151b6ffe2761f91479118337621d76f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0288c9c9979373f5a774c2145fa64a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13962162898f24137301390bb3f5f863224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0cbb3077a5d4b18c7c01c8d6ddd63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c99125d7b1a2ce3093f2c50a38085226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0cd66fd411efe858b66b6730a8448227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40495ecf7366df7b363b307ec303f84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3882baecc2f313cf1013a680de0d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ce6146719a00c82070ec4a74e3ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ede60ba1f8ee9ba472b482b2c42769231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d34032303c617ecc23cd542d7463c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5414771191d8c93e50077a90760eda5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd89e96827baac6c2dccb0dbdeec0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98819340b012147926b9e13ec33734235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd63fb382afabca50214119c50c25c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40a5a750c0759c1b0fa40960dece7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160db07ed8adbef9f8bd937f11d094c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cd42a363622ffc77293777eca36b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bae50156ba162d7c7b7aafa9bb559240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc894735782380bccf966378238163241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb22e2be7d5c9661a683807c26dc6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0a4b957accae835a7f5a5ff92b7fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1733e40f535c8ad50aa74103c5ac0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569681dbb3b95a1159f961c4e233370245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a25e9fc649c72637cb31759ead4fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32630a2c73c574c1e06b7af02e510dbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8f5de098bf389c98c354cb4780f0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6f17476311a1251917936bff12a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2156efafeec4c0877824b0d30288b60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb36d32da4ec4451f7aa3e0caf6c27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e406b83ecc1b8ed4a4a1d2e6c897f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a1910c5d46dc57722a0345d4eb25e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c9a73f3bc2d330104171cf29bf36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be4e1b13e64b4e4efa8f97068f42f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd171efa3bca27fb5f4187abc166f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa832734ef7636f706ff441bcb12bf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72a719450e92400b9b0f79f4c7632258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a904d66b74627ce3545c5f70a179259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd979dc1c954e4b386d463fb40c1ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1388d2f5737292fa39325685609825261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e7b899773ed4699dc2217b526c2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2a79f8775b32a2154064dbddc823263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0797ec97560046ef401b696865e7a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c616dac6a06b99e81681f2f7df30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796e951dcb48b0dc4063010c489597266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256854cba49106c3560ae9895781e3ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099055e1c28ffb1d9ef49cf03c8bda4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67165e9b0d49a4a98d01d808af29bbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c371de9372eecc76a79b546d4ea88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011431e2a4b0cd11215dd5ebe21a821271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569bfaa05088e9130e8f7c2a40b4a3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170f0a085e748f75140816ed46e224273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e351e2aba18ff4e471343cc128bb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fe0eb93fc68e2d91d4c079b12d28c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb00f2d83711d6ae6c6e96beb9d904276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dff898f0fbbebfcd92885d7ba1fea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db5d0e2f2318b758d43d87af3e763f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2371a2b4475bcbdc61e5d7ab874cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e09601447a88e13dbec15579e38a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e130a404f0a7267c9ac0485b4bcb04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d0a6937a6a2bc5182e90aec10645b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9606aa9f7cecd1fded90b82f48a0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe769f6214847ab6f01e5e5dea715f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facbae210c941636bc48f34e4d91831285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40971bdc087703ccfc4dea528f93e581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a196ad7c209bb9187d9af68a5c634c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239106ff0941699149e5297c7adc720288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d493df8c9ae7c9d7d8763126b9445e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcdeaf90f78ab5b868a92e1d513103290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c84f84f0bb97ceec31f83abfe213e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b91e5e033e6daa559d2450ae94b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feace4103991e8bc104fef5f069c5999293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303240abaddf25bdafcfd403688406d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac81b5cf1795760a6c0eb9957c0e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd05b28d9a7143544ea0f4a4f92b48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb66784c1c5cd11d10ce3bfce99c64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e00e953e373dc8a0853f3590aaf0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b808af4748ba422ae6426921a7b83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0dd290a34fcb0e03459b9506fb21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417623e4d5cab3b1a1473640b7a7da3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53cb584c631b26d696b813c3d4778e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ea2fc0b1764b53cf13c4fca7cf30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab60fdbde87c4b9f19c2e3510a48d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9c79473c0251f43c81e049d8513e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ace1d36f8e26fae65cc7052fa6c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d84e67128b437e14f2b0073e8f9a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9fddbc843b5912b8f5d5313433dfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75658588ea6d19454be1a1738d03ebe2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837114c7d1ed2a101b0fecacd113cf58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6066654e428404c69ba76708b05c61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51721df040630185e7898d928fa1ab76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021200efaaeb10168598e1fbf9b4068313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad185d544aa946db5434b510f18d87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d071f4e52c52f730a74d8cfcf76692e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d664597f7f07ae8014d7b34c8860e53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e52b1d4b6c46110071a3b4afca1427317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436810d7c0d1014af53a9d928a7534e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422e049278a658f039be975f142a38c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0b8078331a25684fce415d8c66ac7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233184f48c5feb94c98270f228bc7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6902402d6705c7296415d53bf15aab8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58711af2b4cd5876781caac0590903f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0fafc2866e27c1365cbfe088d2961324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bb33cfc867a82699a761535fb2971325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1913265568187dab28b37bfe18579c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2257556d996c47820c86b6c1f477327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327841807d1f956b9b8802e90e82a89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8d5a15ec5d2c79effa725ac1804a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c41d6a94bbc21b85f2c5b13965b103330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d0c855853fc024d2fc34a52d6a891331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ec2a4c0a9d958da2dd24eda6c3bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679a5fb7742b7905317bda5a2ffc4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b9dd3fdaff5ccf2b0a9ad0e832138334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd22b160557f10592a94f179cd3f18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef3b47e92dd4caab022ed8fac98cf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e1bf5e75beb558d8519dd9250a0ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22ef9998ba55b4483b3b6cd7fab94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f9b9189081578e0b5f0c72678dfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adff9022c98d4c70db798bb0b45a76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e24c9db906026b5e7ea6358e31f04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e34fc7f83910cb36c315774dde09e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210465bd7753d0264df70ef85ac101f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab690b00bb097d9e8e8c74ad0ef76d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6d965a898d1d4f81497182728e2ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd4f371514926f77cd15d989d14d08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775dad4d146c67707a844b82fba23fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45138d91ba6131f1c0373d2b4495730348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b273f1badaa84198a44fd6bd947c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29cf70a19212f510fc4eb5b884a395350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890e2275907fd53a857939ddc84b7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbae3f673d7124bc4a58f58c92e6c20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6330492ad4c1c690a7a9988a690838353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d10e324c49698ef749d58c9be1716354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295144f9cbb774c51256b08da8d60298355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d77da1f5cb467e96cbe3e0f068d7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95581f6ac212217ff51fa3ad86eb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ba77603c702eccf6df6fd6983748a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618832163b88dce10925e05279793b12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703fd5c039c62a4bf6346ff13db7c9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b8b8b6e608e2943963c36738d955361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3171a8b440851c9acb8ec4b64ea22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c06085d67a99bf918733662c3a5c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f306de5be01d866ccd689e4839555364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd638c58d82d1dfcf8baaa6812cb19e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25356a07f9947e848bb93cef713d468366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad7825ae1c93422ece1da740474e03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0842b88606c3f23e7bba4d3a7743368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee03e1ad7b6c5ca9de41f45128b3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a76ff982594f48bd117e5e9a18503370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e958b8e0eabac175b6379439ab638371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0524e1441b08e33a74b445b2190dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b85783b71cccb7fe712179a108464373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc130677e67c77f5dbfb84fee29c6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd187cd3c79d0e6bf9ce88c6d46bcce8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7ac90c69e005ea85e99f338c5ddd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278d49f930b9a0eb328b36511a3b5e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9544c3c81db3c1c9c250c7428363378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096df0190dae6b27c46ec87c7f5ccdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f8239fc8af8c0621c06dcc93f79c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276372c1949d4f2fce795afb792159a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb726eafc87dfece6a6f7ffd728063382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457659755c0d872a62c28c2f884bdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7744c3fd11a3f16eaa427c4de7d736384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd01308c0b2a51b4b9b396fabcd3c5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0454a2f29c61d8ae04c17d45cd55c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5064c7183cc9aa47f266b10837d69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0366ed225f0e96c2aca7b0e15c525388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fecb8683914e4571a33dc4840d1e6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b74b99f9688a1a64bbfabeeb842c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaaaf33a7b2a858625f8072d1ce440391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6c463592106128509af64bfd06650392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d771e7a7f37f096beba1aaa1044dc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f64e78b8272e3032efd2e6be7ac35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20fe7320217365219ecc7e1384e92a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423afbafc8abf8bd7cfe6534741f627396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44aec4f6ecb90e93fe01e181c7a93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd63bdef0cc34c29553da07896149398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a76ac319072c62d3cca4c80c20995399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71195e6afdb5f71050970a16c5ec68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebcba8e7b4ccf3cb80ec2c9e31c78d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a579f356720abb3161d3609501b1694402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b9eb3abfaece4b7c5ab465ced9a8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b6c5bd6bc69a8191d7402ba4692f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81e04c54eef9145f29eedd8c3566c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17d2026ce3f06b52eeeb09011811a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab64c5a5b116584d7a50dcb9addbf4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da0bb9f0c46903ba1b19edf5c9f29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c4720e95dde2d8eab6917a62abb94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b8534208857e4d08505a72c908901410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1446e210f61bb6e24502a6096ded3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49da10467096f467cfb5deb4e876a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1f512e206661f085e04958cab9b5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc63c082bcfb1ffc9601b7bce77bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492716d6a5d1cba491f999e4f0057a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb0325a466d3570a48a3e9108261bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677236a5360432f1e7abc41d0304fab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912cf677e13702766b72d524959420d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b404b4f21025017c1966c46354aee4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b2d4b12cd9bd3dbbb676da6182133420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505d3c07f0e1a1ede5f2ca68238528421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9872222930dd12c755ae05d3d154a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a901bbcd53d5b73e8a161be14c0c73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ace6cdcb46ebe2635616b91f6bdb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ddc8998e580b4ac44718049b3be27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e65b20d94d85623aedd22afd77f24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd737cf4cd15c463d9ee9b5d0e612427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07734038d2e3f87784ed81346a3d20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136939633b2c6b4a62e09351f34eb171429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326927e9a3a9e04a99de63c48dc2a90a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f6eee7976d6596cd44dbdc16a43b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c9f0c4cff495a69f047e18b73008432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11cffebd3336df10375a1099cce0a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581001233229647662a124d964f79f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2240a729f1e33ba90ea34d3c14be9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760b41df49bf12445f9c58fb8668934436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef1189aeceebb8530d0772fb97dc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f3cf661d9657049f3cfa5ed64a2dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae6d04bdadd3d59a28e92557c357f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c217f653d0e011edeede89f14d7f15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b57516bd8d00d5ed6f8df746f8a37e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b9c9b260126cff0b897b05b1f5cc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871747064f27580a6b9cca867287c886443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aa612c1680c7754948c29ef8ec1a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6ec38099872df13d828729671c322445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90b9bb40db82eb3f9314881aa29f31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241d29eb29b1b0b559720f80125fa9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958de368f7922558847d998b02ffbd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e1ed886cd68206c2294d68848b89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83732793f439d2cff8c7629b0a777b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8c2cdcda67152cd7a7d8e28e447a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901dd31271a9647f834c1c72d628c94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb7252f7a193fde25e5af7b59379b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7bebc8cba711e464d1d1078317ea8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e63c8247b3c0c69e7ff7a4b7d301f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69128f07ada789e159e3d39bd214e3cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8319d2b6fddfa674d88aa3c6bc939457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c775631da2948b8416c1f13ec4bd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38641c52c6c57b80a066b4fcad4f81d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed0b8f1d07582f2d728167e7133f95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654b08c6ed8ec965bcec5d30b2e5e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62001575bf423d01896bf16e0fa08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb11de226d5249632be4bb796f776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1362553138a69e5ec1a64badbf397f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f890f4c9e1ff94bc6fac357001ce5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cda7d54bf757f6ea97574cc5b192f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3525013516424908807f6d037ced9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be3305dc22e627aeac17aed931350468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ba0ef7be94f9abc4f16ceb8ce437469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e0d1db18307a6c0bc071694cb4091470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bde6ef843e7ab9500992a59d96ee4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732172b548e246ca4e5ff7d2c3df757472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d691839274dbd2e3da5eb920fdf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc64898e322d6904195213df676d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e817cce0ff51f90d7310b3fea0d80b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1d0757714b4c208b765bfa06919f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e3d85ed2ac30aceb8f960d00a3b51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7fbdc9b8a7c847d6df9ad7eb1e00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8ee00fba29e7d29afbd36bfeed18a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6260641fe946586783aaa9739dc9db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737e5b9a4c4a9c169ac5e7f99cfe8e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94693867c1b4d77fc408cb1ecce54e38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc24cf4bb8de993ad5afddb2059fbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e12937c34291070beed29c3f0daa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a329927476f2c7a81593e85b3a7c22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f37ca2bc19396ebe540b823d5a841486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca48ae51e089468249de9c86c0cf6e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8266bad73fbb7bfd08cbb019d583c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f192c862fe48a7e015739b8869f237489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba290957410dfb723ed9346640a8ab3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d29e0b53e71c64317f221865fdd7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d77762a71f7c0b8811bd40a3b7d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db96f0d9a67bb34456dc59b592537f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce23b3160d4615cace041510d6a4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264087a744484d4c81076ec0b69321e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c66afbaec7bb9fadc4c0ca5a81bfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1d0750541c1543aac98cb7bfa476497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b11e2155f123cf1c7d0f4a7628af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4cb12614bf42ceecec31c12365964499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafbc61d329f2920004a0b7616d8332500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da6eb79efbe9e76bd885eedc5095cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5479badefe56e238a47f9ad34db6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22789520132aa63a9a3daa4afc8284503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb1faa07bda50713d33f7482dac22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da615c43d8b8db8588b6af8dd252ede505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41d1a9f46ba774817a9cf52cd5780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9917f6cc80d1fee370b217b2de898db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6ef5da5ae77779845f7685499dda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c23a30bc9cb1d682220dcadf4c62d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22446f3ecedcce1688334e67d7db0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14713b8dfaefa4e0f76de01eb280bf05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc3884a771c3b75f35411884815f12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e51c81d8c506f81b361194637993e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615aa847eda899bf64d71ae523c9fae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650146fc45f2fd08690a4d2989428b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c10af10a34a8c6ddd53188f024b650516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6394d6b7dd145d3c185ff81dbc991517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55775305ef43a87036f02ce2b4bdcfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae2af1598682d9e13175c750cb7cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3fd0d62420aeb8d680cff3ef9c98d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d229050a340c5cce7d05278b17e647521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413a7c9ae5b39350b50615e302daea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab23e8b06093f4fdffe25968602195523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeca845f52d79342a41e954a71d56f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eef923370aa911de1e36cbc757f4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703f6572c4298a625e86452efe9c476526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2313ef3675566a83889ffdb11fba9d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58426312fb58f86b727d3cbdce073ef7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f09b4866ea41fd5e3f85ebe4ac664529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f95614ff1ede4d0299e0726f36925530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd508419795a28b4e7e8c9fe883c672531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f646f9298b686c9cc2f967967087285532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d36d9082b015ac9f9dfe15c68224533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f1ec1166ca2f0ef470d7361e3215534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b62433bb4a9cdcd57b9289fe422d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3560d73f8255c3db01ebae2adcea8b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d556be36e99be3b5f62f9f478a9e7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27fd05ebcae1431d1bd8df52bf04c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab82a8529195e54088127ce451e2c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a77181d8fd3d652633c93c297766e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8487669177b2316e3fe17b8e28ce05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502d1e73388b6ec79040481605e659d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f51aab7791f156e3522c649b4faf23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb2e834e151752f05f770321145cc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c112bd8d5237ffa27400df39b39088545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8043584ac9add868c0188eff3528546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39de7b6232b5fa3e86b88503c6d8ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c61259367d626f5f840a3ba28376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f4e49e3a815e9e732b5f9326a6fb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d18b744b8b5079cfe68a5150156ad2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27ea0ec4bdb60039ed4772539ad081551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f48ba22375d8bbaf7d7902a4666ae0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c604ff3636f54d7cfdbe0778c5b68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65746df862b0654d7d2f94d6cd94e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa9e427636267e36fa8719df81b90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0410f547a743624b2174125368e56bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c92b6fe96193981912edbedd6cb6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b03094c4950772bfc66a83403c1a1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc19db1beaafdf002318797c63be6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2168205c221392416fba1377eda72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2ba79b4c8d367b7fa0a7716c73117561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a915d6951e06011c5bc3d5e4105a25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a709f346dae2494da920956e53e64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137f08852afaa2d5bbc00240d70d89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b482714eece63d1079f3b96df8271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337279526af2dddbd880c0244c1c310566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf63fd9a14d18536bb0b054d5bd145a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd433c9bc58ede3d7ba9626b75daea8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13695bc9f1860cf784003af4e84978e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6792be5c563cf0e8e804684889d0a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d02cca1aae0e055f6b8afa2db6ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0434d56d98aa65f764c29001505a95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00574eb73a90066445ef8dfa7ad7cf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffe328cd600ba3c21fa20697911816574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39390b6c035de5830a523f3e6d1d44e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd66b7912d5d4e361ed78ccb8b2997576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f797be7cf9ea55ca6f9f947ef0039577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad05587979ae05c1b11b9a8003920e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36b84ba11ed4895f09aaf64e2b4555579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9be7f21ae3b309dd44e5bbd44bb2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39803d6ed8c831375c05cef16cf4418581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005a16bf710a901664281397047818582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3305db82897dfe8f89043189ce27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a66316cba4fdea197ebfd334c2ca2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961c707857bf1fc1dc589c017c2f5d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce3a3dbab90d1b145b65c5db3b5beb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e22afc35d362869ff3ec6301e3f67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b655538c46b63ce6829f7297cd460588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c2723acde3c904a29cd2560f6cd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0740fce2fd09ea061b992766f8865590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1e714d3ddbf27fde1f46f4bb8ff00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc58a21ea73f112ea61d1d6c98fd9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f41036d302e78e87c2a78e9625bb6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed35f11b5fbea5f00c51fe3070ddac4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7b76865e71bc09fd73e70388d79e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf0847f6231c4fd20bacb188b45d15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9fbac1c3c042ffeb37ee5aac646e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd8c0b4da6057c324fd6d0c9a01b54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0792c7cc6ac8cacc94a7bd81f246599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65148a5066830e5750eab106a4930cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e83931295ad80b585f4e0b0b45e99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c76bcc30a0ee63f3056e0ec5c91ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ca540af70524ef1d27effa9e0b1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcc434dc9079ca354974266800707a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2baa109a020d26351fac2460e9dc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448f4b7d8980d1da496701dde768160606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b3aee3dd9c8fd45df60558b84091b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602699509cb9bcb381c9e34861c8a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae2df1e7d16e8fe51bf49790ce7a50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac1f70cf865f46bb193c84063fa103610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae65961777f65487c5d01d6eafe8b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf29463fe4bd167fa2d2db7a5dc12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cbc6f209e7fb28a1117d5398d11d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48a8e08d3746ad56328f9764bd50bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567350df532a511295fac6345fb1f47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755e9ef1ec87decca2f04e0ffad4f8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929911c77825aaea4b660787960aed14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e54d25693df8c579825a221f55a1c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98457ec41f0a4c0901d5f2b63d70061e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296504b1f8396d3c528e0afe229fd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78744dd0a447f74b4f81eb966646eb9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ccb6ed162d116aa4fcb30601801df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3906617976605279f9ab760e39af7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ad9640baedd9c8182c90b64f746e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21a0b10f45ad7bc7b7d8297d12bb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72c550a632c9641439a4ba53be5061626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01130f3d76cebcaa4608d72df2994b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130919fb34524afc8fdf60410c88269e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13b052f88fadb96f9a9996bef6211629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292b2295023e7892b325b43e27c869f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c74926fd5ba8d8b66026fee780156631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d190d1d61dd1e7112859be00a02e22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffbb15ac53e4815dcd82494ee0820d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a06c1ce43b58895be6fb77519f291634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0a9912a4eeb9ad198d8b79d9eda7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfde55e75ce64ab1d859a18d30551f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b0919b1f32caf00b1ef8530981d8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e69b9ff6951b74b800c2cdc2c1311638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574283f05bd67192ca53d72c5db8d16f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cfac84f10704054281e1539995944640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dabe3492b68ee5dc259b219d0c6a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982335f8cebce4609a8cf7f454de1d5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424687dbc21eccb05eb6a749b8b58dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4824d1f549a7ef887bbfb2a9c07c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91aa6cc41ac29b5031a84806fb8bb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac97459068fbee958a09ebfd19c441646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acbbc9988fea897b9597a5bd84b0d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e69dca3cc0a1f7130374ef9000e76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbc73217d374a7e5e8df7458f86464649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34336857658fcae939c4c8035ed032bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55036ed23424f42311f845a3780c872e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de52206743c460d08e8d38a301070e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48366af3ee447ee2520624b3eb951b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e64d8f321e1b47982e04c9064250db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc05b0e3e8a50dd597700737f82ead655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8c7cc40d1d286b7768483a0f9b01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0964bcaf1ba274f5f120336b068b76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2b4ed1673a4d3f983c3e6313564da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24e856e8d0691dfa7dc5d4c30b9a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834cd0444412fa5e007aa3c2845d400660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e76ac04bc8b5b9cad8a6d7d1eed9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355314c7e58a5da5bdf560f137ab91ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455f03ca478c12de23cab84fe4e5eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0255566fff6e1bc0e54b722201d2ecb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a20a0bbc5ce7a7af0bb68a9f92f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a0911bfe86a167c49ba5bfb042505666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb7f4415461ad46cf720502f02f624667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61040f1011f416c96a2066222062c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b5b82ebd8d65fcd19a7a13d77058e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427d50d1ba35b783c58058b537aa76a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f3453912e2843519e0728de86d13f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be94771dc5f455fdea64ba33d3f58d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1fce59fee32fdbf07ebe234b5d9d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3bbd227418d035b67169f58f0dde4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789fed6c5d5d9307995413499f2d54c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e42569fe4cd6edf5e6319e38da2ca2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d6929421de5e427be45a0b290ff76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208301b142d103c5a5837328301670d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6ee7275852d115761232da6d58dec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e2f9924157c49070334a36461918a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464a6c9713d3e4aa3d938e2c698273a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc23af1f293164d6ed7cdd4fa310ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f62b355ba65ff00a39c09160e1bf1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595448ada1531d486e346a5a8d1d562684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9149924a3ad7d348135b144e859ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada750a7726f2d3c5b35014ddacccf58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b79fc9a62dc07d5d8e0e3c1d4b45a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903f78b79882314e7fc6923cf37296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374788476b6c66715b96c061dbdb243f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a52611885cc33809aab84054e3bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d119742ae8f507e92834ac697906b6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd154ea54c08c65b14e655a03f617093692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24d16d44026749f6e110f22b2e3abf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c166e2a6fc48702b541b7e80e03cd15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc1db8173cdbb28aaab6a2af6944ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa4c51a529bc0ec1cb9b8c90175044696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ab2868d769af73290a84ccd4481cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320694c99a88169484029bf283660fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34bff7351a0ce7d6ba2e5e2fa97fce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8654012a443d6d9f2b3f8bf6f0b92a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dfee3cc536603868427d7f6c28f68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c824ccf88800b5df8699e7214241702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7958e682c98196cc9dbebed9efd4fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2b03494b8bf033e3f8318505967de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a994c73c64d211dd0606e89fd3878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897f0748505278519f9f0a7474775d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ea22266c680d09d72f36517bfff56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec105b3950cfda918f8e1f4ac84877708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65a7364b99beaa85a95eb907fa89a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098adf417ac5865d98ef3d4c674b9aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f46db9921dab51f62b0ef3b17b3a22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b22f8c1cad2a66eab2b029663d102712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b734e7e8d5c57c4601e9f1432780b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97adeb79af487a7591fb48980bb7f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be62794d65def0481c8f14a7be3e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8e3fa9ae49462420c570a528f0a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ba552df0308568a920b607c5a914f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30697a9b3c4c277bcfcb981ba0b99daf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d457a967b0b97591733a37fb94e24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf31318aaf7b5abe588266e6bef481f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d15250a99b5ecd561ea482077f7ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc9d325cf36b6fff893646788c93c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9b5e02323a9be968b2d82734189da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb5f48c6a1e1ca2af5ae7f31aaa0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255f1cc2013d372dd59473ca2c8a07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2aa26194d28af8f71480f5dee469726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d665a8c548e275c30b8a5855f82f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1393156ebe3d524fbc202341817d78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65664bdd136fb2c58d4961a6966468729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e924c786bbff111aaaf0fda6071b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a604ebc41495157c0d4a14df29488fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fc7780f4b26a96474fece0d8a82f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6b88be6467313bb8e44d17d9eacf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700980cf6e22e8a1c817a303753a2d80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701554757c531e6c20507d9270cb8cc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb295c59a588cf5901f4b03b9fa0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62671141881c6ac0e72e9f7fc91c6437737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc00121aab88fc4bf879812e00c7ae5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb12faea59b647ff082eb7cae3d1af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e8b7bb575a179b5683facc20af81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f16cc428359ece3c01d0eb496280de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a20c0794721ee8789213fdb90c3d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6263c868c02ea48f8157f4e814387ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d807d952257bfe2f6745358ebce10c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137bec6aeb5b2587f9db05a07dc5b37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf4858c0b173a5b2a53e6c0caf8812746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad773549cdfb4b6ee7602e1e4eee7d81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01230103e6bf8b9524fcd5981eb6096748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5a53dcd67ed060a77102359cf982749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96974c8bcf2799acc7d49e21bd1add750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05501cc4676616fad809caebbb545c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81d0fbf34ac4236ba5968ca8ab0e66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adfe203bc83eb55e6e942d30e86c4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc88f8e4893e6b16cb33e3d803802d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff7c28a6473c8be2bc0dd8d55c282755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fef691a177b68715eb376fd4f579e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eae989c88d6827ec1be47bb309b9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2662a20425a62673aca1dfdf79c1d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859cbebadbd4186ebbff308b727f2c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502581a08cdbbf6827067efac4c6eae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7726adab27a335d62f6e897f2d0472761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0e9aad68369fc28802700b2e33a8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a2a8f523289b835dca3de5de47953763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c8de9176a98a268c1d56f6da8a240764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210629a55945c5457290c09c29676cd7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45a676c7afb95c83bb97580eacd688766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f6620a57bb358bd2a0a613834c5b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>