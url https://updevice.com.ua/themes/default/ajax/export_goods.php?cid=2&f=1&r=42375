--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287ac22fb260481d108e6c178e75a831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4c76d114530c5adf6c6218669fb092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed3aa178301cdbc934f12ad54975c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d7dac2274c53606cd88316526ff2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527a7daaf9519cee50f7e1130c44cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4449acf03775ab8c0b0c89588cae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a6765440a9d0fe3f5fcaa9a3585807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b56aef31d496c630704a35ed131c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d53f687421799b7ce6dd9eb37763d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba665c146516dfa16d9a3880fa6560210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c5987f08c816a84cb3595aab610a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b8e2178885d2cc69e69fe3a72a5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70980cd77a2c13efa80a80216e2e8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ed774a8915da8a0e652e3c9e32e0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236760759542999d9ddd9e2f983f4c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6efae311d68042b2ed298788d6e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c443d4e76732272bbb1dff6af2c55517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce14e5d52eed7d53c0f315dcfd5a8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b14d601c01885f245105ddea8eade19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43be59b16a3b274cf69b3dc0c30711220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce1c73ee094a61d72c57b17567cf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5974248f569dfda6684c025af926e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e4a0188c2a7ef12b8079cec6d0ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a02c521f2fa1fc6febe108f4f650424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76743866761d284b8519f21d67291b1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58ce58fb66b6cc2a6d6f887cd3df9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf446b2a1bfa7eb1f4b590c31ba5b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d14cd1688e291e90c5a418a6c798128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9478d98a534c3711d26e4c29d86c9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6353ff22f670e60c4ff8a46ab88df1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74979fb096c8013b16efd6f428d72ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ea0e1067cfee5ee2be1984215ee0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d447a5c0c08de1e86c040774514f5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdb029556afeb0a0f0d5a99a6b587734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ce87b6d23474fb85e5dd1d62675435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3b7ed158ea65b391908b4668bcb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625a25bcc2eb6c9b2fede726f32c20437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaca2f4aef46c8c07daa55ad79647038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a8571d23df5369bf3b7014a7a25139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f50410b872f1c549f289a8cf7213840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13145fe827883af7d222162b0e73db641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1a18fbf881115d4b24882ce71bd1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19fb25384a3775f213e8f918ad101d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd701a025ded53526429f76e13df79e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eb3e6b1a6c34833320b3c3d87a33b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76459681f811add86855ee2710d94b2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0157c79ebec1c126e754187437083a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03225257a6db47cb18607564926ea82a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dbd2f21530d827ceb3a090783266f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1258b2c75d5e04c1b8ac755c9f516b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5d531805a9eff5d73ac85d249b4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee4a0ccf2b412de583c075f29b0c9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c29e2789d46d8b75541ecc365860d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6e5dcd2bd70ea300140fcf2eafe854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e5f409bb15e2fbc14adebdce4735355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2ebb60f67a33b16ccc5097b7a202456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c2bada1c16e99632c39556fbf8f6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fef645b637ca7ab26f62cf0d8ec7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931682ffc16651e25749e191d07450559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1750a06adf2130cac3abe13240dee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7793082b299d8029f02f94abff5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06073660a2df28000ae0583d3f8d88062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d0227dfa83edc436dbcaa13c977863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6400ef793a7f29ba9193cc2fde5be364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fee1933f6db25b3c38566c76f04b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2851b2f8c6e03085943e07a3f11c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e18f9ae988c1b39477f9cf67dddd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db36d7139aaeee3cd44cb5d6db16d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d954c388e718bb96adb7f62bbfbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675879eba12813e6fce1e2ccea5dd37c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b512cd0fd9f57dac9f0faa7525304671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb5d8bc6b6f62ae1cfbe15a84634672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770243662b92945a86b1a524e2e93d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dad678784cbaf3d07ae58696117d3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c869de869c770a58af019ee2e2f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462abb055fcdedb0a8aa966992b80a8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455390c5ff0bc436a24ac3e8715a8bf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e697b3bc791f56a759bc91720f04b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb39c38647b2f3ad2a0512dc1363179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4127c6ac1f1f36b644bbb0a7f7bb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1306f34dda69a4dfd28472d44593781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b280bbd69b91bfc4bb21ecfcd5f75b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f17d129dc8cb24b19924264a3af083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd79416be4eba58c14c8c05b0f789284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb97e23ab977293ce6414b352dc48385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614ea3bc30ddaa193d1ee2ddb46441286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a1ad60580fd3400b026f072d0f02687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4991119342de5ae56c62553f5b869088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab0fba1ef3caa08bc001d45b5958c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd82c41218aa3a9720ef55b9bdfaafb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a245270761b3858f4c3631985918c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904e0e05122d0f604a06c1c5cd460092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b46f98481a27160c85be6cc6925f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab8327683d453a4badf0a133481b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec523f6605d9fbbc43be7c434d83c4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6710f473e66502c55e8fa96a247783296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b34727cc555465a299f8654272ab297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32496aa05a9258b7d6bc2032cce488a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b8daf41bd70b5f51a2a771194464099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95e6cfde7f4679eaa6d4ccfa631599100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4893bef75fdf4a2585209662414f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118f7392d3b7e21d0f219cc366d7f2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d71b2fe33a75181d42d9593352b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6b457573138efce1faf504ba3182104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a087500ce8a6b19e6c6027c774d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe4a800253b443ee415bbbb46b158b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69383837f6fcf7a2a623fcf79ad2073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5f89577eb095bd6be21116e49c90a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eac62b30dc665bbe670ea383c033d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37badc3f31e9ece575b275a15943e905110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad41c1a170b2e320a21743ac156a4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d33646bdb12653834b98f7af4c66b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a39e6d6b7b3823d3b1a469a12e606113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321efaebb9bc50fb2d1351e3049edf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90a4de01abe337b26200b3c089eef7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b49111434dbb4084e93d84e499de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09362832ea9e4e24dbe219db54970117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de66a2ee020eb0c6aa018f9f3d319c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aa0eb63391c5d4715642dfbab10d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddb895d45170779ae360ef274339c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f86bafcbce518b5e3fa311e53240be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377aea72944fce7719723f4a75460d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4af76a2332d6ca1feb2fe9cca98c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967dfbff0a778769100b4e0c605fbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093674f67761c21f2656636ab02b881125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3770d106c30a9c76cf2e868eff75b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a630da0e6569f6c5c65ec774efad9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3ff251a890842a01cc040cbec3bd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49971ad747861e6759d003eb0898994e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a236136b7df485f2f6cf6a11e5e0310130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca03373b6e24f2f0dbbdd92bd2459131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fc960bc5572ffb12c2a5f68c0ce39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990072b2c3cadf9116a8153f9cd91b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c477ee9d4d5a72c6fc0f29491c6089134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d3c13e14006660f16234b45f843ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6529598b36e2428eb80021e07e0cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac206d218c96cda6a7f3dc1e030843e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678c6b1d0ddf2063ae35eb19ec9f31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181e9ef4af0b7549482105c2484ac1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fea6fd30d238046723c851891ec06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c6d1b81d17691870d3580ebe6ab3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc43ea74df6f74617300e62a668ad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8748d1c3e9a026e322809e696de9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19fd17024e44dbca073962ecfb6a55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405c756ca1f85cc063d4ac24a4e10ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7051db7fb36f7ff0c1cc28c2607250146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b27f69477d3ececf17c347aa6f8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ad6cecbf960cbeb26f8e40fa1e6df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7df42bda2233e852f603c7933e3d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d7600350b73afe480d2b75c917e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b1d91433b0e517b3a77c41449cb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d515fea6d7827adfcf2d2ff0981652152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae5108b6e63037372c796c928cd5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd293b29bafe592fdafce72a1f6acf7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb893c3506e3f584148261a32ff52d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d165ebf432c6b322c3a795f1b3454156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af36a8c78901ef54c34f2c214a0e5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a73716f6bf94daf9cceadc828725158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fbf1ef228714d5ad1f943b76f2091159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3f038ac5a13697bc4740a5b90617160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d84953926b602b7619be781067dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2fb92d1cfac0749ed9828de7537ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a80a6f0ec5d2a38400d4083d3c916163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f0556e759bb6d3be2677be9d0181164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c4d2090ab320f9d7db97033267ab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288667313d7f6e663459d266e95d64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea734b27e40887cdba5118594e6361b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015406f86d8da6119accf217dedcf70a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8485fbdc75611f84efb8ac3b2d8c83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2703b7fc3ca4f3f9d27aa5388863a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66371f6a96385859ed2dc305847e2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca5d4eb163319733faf2ffaff13365172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e6706b412055e29b16bda928d8f39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2141b482f1d8df933319563c65aa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09b2dca47bfeb125db04ad7c34dbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb26f49f1473012b68f175d7c133d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35d61fbdd40418b0ff0e1f552a352177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fcf5ce612f95fc5411ed87c7fbe85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d071efda6c419f5199ee79125737ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1c3ceead8d718c06e370df75c348180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95629e8ff56585467acd22cf4dabee07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9560a426760e1c1392821fc76ea70c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b4bec0c675b0be771561c09e44f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a098aadcdca7df3bb67999175c247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a02dcbc1cdd90f47757a2404e281d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab85bf53b6360a73e9dcab7c65b69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011d213ffb7fb77497f7e08f53d57b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cdfabdb0aa6a84c7680add0b9078188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef095fae0c410d943abd1ba6eaf51f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb9a0bc9bcc086f3948311606c41c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0286ea14937f201c7865a435127213191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac90e5f890a02b6fe7063546045922192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da1e595fbecee3ef151e86262b330c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef81310de1777063dba87566f43c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df06c164f9fd2e02a1a8c33e893b88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530329194a3f6467b3b9017e9a6af90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcdc59512add2bdc4cd3b313234fb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ec06437feb6c22519109bdc2afe61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49267dcb601bf301d2ea8f22244ec846199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ffe903b3ec925e87147cb35f0e292200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30076d5624f3d0680df0889cc1ef17ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f851bc818c524eed92aff582d6369c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6efd1f892578562236afe81f65f5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de4536815bacb2e934ae78a366961204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75144e83f9c3ed79288fc683f63ae9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae7711cf584134e7bcb76102274f7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce74b5897ca35a75eb315b17e0802d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526cf7811a0a68157f3b851d9ce5252208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a3789f50c5dc5fef06e9f2ad39e0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02cef1a37c99c6a288edff24a4fb9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb972b9b4feb024cfb296cce3b95b78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d784e1266d188112854d25da0a4465a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f6ee86953b23e214067beabf24922213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d47526f7b0b6b462949c77ca32d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109166583fc0c6c0aa56fe77c104fe1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5469a1d2d30b4cda016a57ce713ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19283cb344e13d1bafe5bb4191988f9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a52e86cf3161583ff66d2fc8546c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0dd7fc264f66c386dd9c517020dbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170df932461fb1ca7720da899c4820d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bfb59679374f00aa9f131fd84f373221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd413c5421d5f9d95a56c9ab7f6d1a2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7405c446d529ecae500c9fcf76132223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00db4989188c317a9344942921da1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1003c0fb3a4708f4896179eb01d52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d35c63cc234a81c48db481f75c91b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727f214e9a22d474a58f9c37fb1466f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb002d6305ce98a87347933cf810712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089bf9418b5d7e941c29f7a6f8f9baf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c99560629c4b88c973858e0efbc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fd3077411e89de0e497a31d72dc33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0927fba135f82b53003ed963dafd6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f840c6ad471eef44093649e49db9167233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274149f2780a52110699961cd330e1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd7f34d6dd178b5ec6859ed1dfa8cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a47aedff4a82cbb4eab92bb843d41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3c4f352b21d6fda5895bbc536e7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0169a35d9cb5b024f3522a4a5b305238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c0ed5b2eef355fb399624dd8b90d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae9f7170ee59d74ce62f36aec14ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18437cd1c496b2e50d3aa997e4b96c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb1bbc93120390d3be63a67f24b039242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43484e2f2fc622d135f740ffb807f99c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a3afbe79bc12b1d2772be80a6ce2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c577797ae8de449d3903e65176af22b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b32bc993380c608f257c4a090c9f3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101df813c7abdd4e2db057ff19216e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5161351a70895389a533f11c9fc89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123950ff3dfa6ee509afcfb078e3ec8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239297ad346fc03a84c61ffe0f7e8f8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967292791e236a13534e4b382a827b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8929f06ccfdd8a0ca0b4da25f37ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea01c2d1e4ae99b72af56c03aed60f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c375c008bb1d35aab2843dd5ae656254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c484b15318b0c0952ead800c4a921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed115286002cebf59dac959196d084256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59783c406c79dcc38d99e28dac6560257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc080a7d8855c9dca37809eac00696c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5450cd4cc5b6484a2553650746d26d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca511ed65532c4b9a862a138a22aab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780fe8572e145ff20f11dfcac8bbe05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8cb155ef180cb9a49194b7e6b8b8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c144ebb844861c5dcdb453a3b198fc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8fd5b8c52e6291da1aaade93102a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee852309647d7c8f64bf816fff2c929265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840051f3f7ca5a2a8f5a5d446f7c007266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93311f8825050082bcd772a4d39b05a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a180b0fa14f17830f8762ceed98698268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f71ba68e396d23ce55e5bae33eb1d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38248b0acda3537d12fec989c8019b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dce58929172c9313667bbd4f2b75e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1e5e0fe97a03536f24b688d30bfbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce5710581d441a8ea8bbd824dfee0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728546047ca0ca6aebda7fe5ae932a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed3b7d7b78df64bc67d1c437f750cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba6ca4be2b552569ae9a5008fb292276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c700484df566933d8b95de85d2583d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d23392b976e6459cc6a95297f280c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2692e900c04fa0405a29c36c7f631a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa68a80f56c46cd48a0aa2e8e75c28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f22ca03c4e16934018941c339335281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3cbd18c7d7aa32131736144ec503c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90510e62c557d299206faf791c006200283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40707240e3c8d394c6a23427c36df5ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d039d7813dba3984d9cf127a23f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa28acd6a500b83d5b3b16e29d6606286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de8a7ca04f3b47f6bc97c4e34e8d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d8a1d5af507abe9edc2617c9473d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97247aa12aa1b738103056b4a03e87c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153636542aa3436156daafd0c615a64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d372a325b878aa2d70dbf2d91724f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf33a034ecd82d95748129adbebf8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa067c6329079de221b411c39d6f12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e2e725e27fb332750a0169ca399d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601bcbb7b43097e62cd46b4d35dd172295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c197a45d5c65c55aa2574ead32bc1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7632bb8889b43608aecf3f509a527297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9fc96e17e813918abfcb5f6f70b7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f09aa3e64e226bf66dbfbcf4aa5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091614666ca3a371822e2b3468f480f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbef96155e73b6c18fdf5252182fd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521e1376b546eb9b9ca5a2fc94c93a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2445a10cc3d72212a365d69f2c71a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1857e2083ee796b87206f850764e20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dca1c65bd59f007517f40b592c9008305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fed528b8d8ee908820c3d8d6c24637306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9317fa9894eda9d187fd2717d3430b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feebc7b2fa4775059fca281a159eb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0305c641b7322d77c1cb5caa3328309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb4a7ee3e9d3e7f33ca89700d74809310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e2d04adf160041d07ef70d9b0da82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32370c5c4494a856976ce0fb591968312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387556d3720241e0d3942cb1ec03915c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c4fa2adc98054ce4cca9faa0b7177314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d49044b1dac09b7d93b8e937ea0945315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304424c09549caf0c394d55f4c7a0d33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3cf18f5a6e7f3d26903f44c9e74c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e59703c9f2f17896257d1b4a99a46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03ee0c3f15042205218fcf35dca73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176490016f0bc8dae03586d6a4af3186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04956d3378da0d1e69404dada6523f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6bc45833b0a4a4a0fdd28be776527322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f21e8bab44bd845f664dd0649781e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d099e50a518011194f27ffaf733e0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c383c4091e7478a0d3197dd086545a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e629fbc82020f4564d16f803f99236c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982146cfffae13c4569b4a7cb0a6c7c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8297722e8d864a22b9477f1f7264ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791431b959c331c69b4ba325903208329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ee568bc8397423d49267baf5d969330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780586d46ec8d4e0d8b8d03c0579e58a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef1f8b7822461eaaa2c87a3579e0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95423d7afa9cf185b05529881409a29d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c108e3e75df41c9b4f1f635cc664f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02535dc882a68a69920d2a82f6d9884f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585fff7a90ae3b1956e51e037dc5920336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26497c602308cc9bd75604bfd03c7938337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e6dd023c2c52b22e4df533172891338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68361c28d331eefc2d513326b6576339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc209cf888c709b3ac87ab993dac6a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282829c19a1e21fe2af706e28bb6448341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc03e518da4f88494907b4099baec1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c47fd5d1caab516972c968a80709f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22d0d18f06d66f9563fd84dcfc884344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cdda3e2700f5ef5ac3291c130e9a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b884d275fa4041abd011de2f75190a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83918abb2953df4430465f960084e0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea0945ec338c2cdd49d70202d3fefe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83deea28c82b791fbd45503e07370349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf508550e59bdde388dcde9fe225dffa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2559ddc99402c2364a61a0670e1dde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca0ad5e796ac92a871157d97a26028352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c1e2e232789598ed30b9a84063b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf457172d2665774ee4e7103cc7b35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a95f1e71adf12ee949f4e778d80f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5468b6aad7ec156e88d138908db78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b3d6b92f561f85a23dc09299d29c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd713d2d297f81077ef6c79478c841358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b6d28336ffcb797c6bc8b7f4224c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7176f0c86004dcb9613859973b458b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3325fad9260c85a5571cc579a996b2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337557c7dffdf88eef5859fa071ffd13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955420444fab8a9373200e9444a02073363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d545aba97e14033460bb68461ced6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cbc6b2b2ef0e4cabca178ca7a4d14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5c61d18561ec9783b782419e79447366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05e742fbbf3907e0c81f1242f8d4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6f4d3294346508022dfa4ff7c540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9b3cd535ec91d93935fb15b37218369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6b555082a34c0e5ce1eaec321704370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a935314c5e213ebfc320830c5326371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a776fffb67f6e831afad6a36b9ec179372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ac8e51cbac4b63b29ca4384fc503373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f70d8d84a1ab0963da3392b9a823b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93560cd6daf1dc37dd7d28270f4d0102375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dca24caa15d0dd97c8fa70e1a678f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d020b5ef2a169cb6bee510881a3beb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f320cb4d183d81957cd27fce661db3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282c0130f525b0dc32aaceddb8f577379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b80eab765b8f4cebc0f4cecdbb90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad93e7a98b0d6fe11181e94fc1565a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3cee57a4efbc4ec77616e43a68526382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627939e3db68ee7a37ab04795603f780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f77f26aa20d1a556aa1d4f1373bb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9434db5e5b5ef6993c481119006a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7aea10c64609e0a64e4346a16607386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff713e638d5758558e6177830e8dddf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc438cea492557f71828b21da8589388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45c639ce1d7ce1777b3714fc4561a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e659306d8973f4388b990c47b27e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5c4d2c21a99fe32726bf774be128b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff8fd61a79adbc76d1a6e089fd9f0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f7f598b37fd275bf5624dd40612e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3a8d23b3502922318b002307c183c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0580c53c181fe203572dfdb721d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb342223413fdfc5f804d8544aea6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daeb86a1552d36bdb03e833c825d73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10efa446f27e53181c923f9c4cd113398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4b4e072541b05209e1f1af198a19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090093634a685ac94a2eda2f3457e3d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976180f04c372b5ca50b596f9ae52da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c4cf2c390207889da643f8c5a637402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa84718a0154c4cd52a9b3aeca2efe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca5845d1224ba9560e0746c67e4e76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e3e21165fe76ef31eacd09eba75ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712e57f9f4598f27e2a9c67cc39a04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ef5bb6e27e9a76bd8992d090fb969407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36acb05a0d152ede26959b1037cd053408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529dd0cc1bbd141fafcb0fedc0c7561409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e87fb98f60503dc40de6cf9918758410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36e5174e26e4828e3bf1f84cb29bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008617927699890a11b3e2df689fc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794b3fc24120b70ba9037aa651cb0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36839ad4cd7f9c5e911acd1a9bda49ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5e90e91687222d1ad79f7315f330415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122664f0515f3ddf9fe7ee1bc8cab09a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b300af826619a508814ec9d41830b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7510f3e6741962915ef7a55dc419b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833c0aae4b91b1f1e1c27cac95fd1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e851b379cc7f0b42baf183f501779a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8067d33ac93e32c3390163afc071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5be8c7fed6ec152f8fac40d1219b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1036301a87d673aac2a1da45b063a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d340ed328b5fe751b907350575295424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d799385e1ad59c65aabba220e2099425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a7d0daaecf6455dc1495b6f2dc36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c24c77ef51eaf813f1225802b14f53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea0f24efffb35a24f67a1f6ca3dd81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6aba1f8562a637f4e56f25f0464cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80338e8b14d7c7c53a16adb342b635430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c2478bcb7287bcbe339c5f9185da0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae9d3bed7a51da89f1126df9cf315d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f141c9e990d6642d1ad239d77d0fca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63415438daa406c411665f91fcf2b5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e72c318bb6a441402138193eac3e01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b33a3dd1578229d4d223c584f590436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64562de109480f817096c0a8436cd41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ddb8046694661c9d8b27fb383d82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b09353a9d8e5b6b14f6249b35960e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aa9093fd40ec98dc7c395f4b24ee3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c718573e6c16886ceac3efc902a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe6eec46b9770e4f4f089eb6bec909442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913c85e34811e491559ca52e5ccfec0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954afb46aa22f0ad85659ffefeb73121444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873a835087b9d3d67dd5e7df9935a3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d418ac200ce73b5f84d33df5b3ba6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abc50a6f4b88cc0101699522bd4f86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ff870769b261600e8a4cdae6e142448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2522ed7af82e8909fdc7847737497d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e4e2b0cd3b9109439ce6180bc2e01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f458db3c07d460274349b074690f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6489687e0e48ea6f398b98f8559b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81437914be8504d00cf1b4385bf3cc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b46ba61a0938508cf4f44b1f0fd90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc84f6bf88fa6abd497351d4bc2ccd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a5102de49e275b9d8297d572dc30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b796348876d9c84eaa8787133a8e5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5445df86c1053c86ed033a5568397a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4446539a02d91f716062902ce786dac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d89fb4b708ef607c699228c072a4fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e4e6683de872d44e260f26cad21a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7519e2f168f96b3b5fea4bf044bb404462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a113f9da8d6afc0c00a5ddec4eb77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade9f4571a7cf4ab8a1c1a4406e791464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7289c5055a0de158912a2cb0b5257465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f86fd58f886b310bb5c5c8d8c019466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ebc6b742316200779f382eb52569467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a67e8a51e71a6c9a9cdd50182c479468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f87661889a538eaaf22d171755e428469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0186703d8772cf5b4a17548b4547b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e019a4accad8dd2cdfff534a4b249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3c208bb74c21e031d602d72557174472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41621307a672ccec19c4fbb0fdb57778473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9416961780a91a7c450f3a4549072474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d5268844b294571d20a26f0b7b1c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c7c9667833a7c09d29c2480ae5c64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba2bfd5d78ba6c1472ede708a4a93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6ad8e5b435e89b8cc8db75f37c653478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d20fe06396475af91abaab09db53c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec163a403daf601196354095b782c801480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3c21570b85c482138dfdd10e066be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403a0cd69df4d5aa65ed85c89e7d70b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2bcda067f08216f054cab8a1361c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349892e44110edd11d2ecd8348f513c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7855e0eb8250f10d0213a8539c4a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce586a533862203ba6397054a388030b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebdc10edd7a7ce4350e29724cec171487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0355d6eb86f754f403e12b07d35b91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e0fc34a5f46578772b72cf089834489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a97eb4051015849258339b26eb952490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f49f031450a1aad512a1f5e01e85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5d3224c2cd4e365c055b2c9efd34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c55c13feb72d99b13d98a29f42d11e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf925c4b4645ba76e5803e19697673494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81e0e22c6b7d5fe9a85fbb29154947495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aac14432f9a92b5b2798c1cd6f2de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c925130492874f73247e6d7e84923497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0689dd3d637bd36ddd52decb955f096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dcf3b93cc841aa1ecb6d33d82b4aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc5fbacea6fe3cbe3e770e0250939e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec55ed2a7b4bd1efa223677a22dee2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429f2e78839c3ff25983eacbbf879d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4410595b9dbdd7b617265fe70a03aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d01fa12bb5ce9e94bfc84bd9c3182d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07202cfacc3b7e63319926fb8a2458505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd6a924525080f663683b0c3db14d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e03c313d7c6dbc9991e7ed77bb0cb9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e62c60a29d3619db0e0debbfb51cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15e7b4378dd4a414b4ddb49deed1d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dceca4a8d7c51427113cd90ee2cc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92bf94a7d619769126ce42246bf736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889141b60d2e0e0349c71d22132fe4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f870ab062294d6425edf80c70a54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d71a03e7a54beaddb0f74984a108a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222d21ee25cbe542121b262ce1f7c43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e72ebbae12c95e198157b9f2bd60f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0b24188b18d695fda49add7facfad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9236348cd0c4dae02a17efee47924b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5079eb0deae90a244f2ad0eac78d31b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d6ab50b71e61b61915c6b23a129a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919456a3fc19b9e6c59c406e3b1dfa5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fcc9a741ee214a80f950176078cf5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5070f44431c5765eed36e91842eafa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1f7c18f394f018778cad0a2e9808524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c27e1a1074c17b7611e89e7fec9fb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1376c15a4636ab72961a1677dceebfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb14368c3d540bc2993785a42c9b3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7fd21e9dd1390dd2dc4498725a48e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525b10aa3c85421ca596b5695eed1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809288178fdc57bedb5514c626fd2a49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e0882e40add8620d355704907d923531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da70932abdde1e8fbd7cfc9a4474d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e059dd1489123eb1e895adab5981533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4b7d51e2d6798ffff68d82e7e67f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12237979b00cb448bc94846c8057ff02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bed8e64f4bccbcc61533aa87906c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c7cd9767e88d36e16adcef7dd2fea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cca97f598727b1549032202c5f6d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b043b33de48307af2e8aea835dd4e72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b574fe544fd7106b8c6f78c9c8062d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c684e3af029635c4705b76e1b00fad8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd043f35770d048a2273aa306ff00be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba551eaab2e79b2e052d4d3e8ab98ca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3199de9bc6c80dc334b872fc8b73aff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a24bde3286d66dd4be614e513169d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439136fdd2b22a873dc7eff6b621c06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bca9d433f7520847363299e0ae66d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe8bf12b196cd366ecf6e353f55b0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322b01236f7a13d6e163e4aced3162549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a1589a7931d650a47c4624d8bd23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21e8cd84daaa1f1ffad2404e71ecc4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b238421c2ca80f691960f1e6d9f5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507b00d8cdec0955b1b852a321de7ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991165e364bb63dd033dc8deb0b8266554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba4041aac774d7519ae9598b16b75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ed5589fbb67da718714f04e281a70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e36c2a71f167bba571293411e227e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098881c59f3f595fc9d1ba3caf0da2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64741075eb16d38d8e098daafbe1815559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e449558ac161b3ffcb16d786dcef663560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba05504c846357a4fb6e4ba3a60a98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a0d014bd40ef3d697fb6d34e1d45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabfc54e2b0ee026901cfd24d636894563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843dbd4cdbb03a7bdd8a62e9d309fb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea384253740dba49936a6e168dbcc787565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07cb959dba747e07db6b18d951bbd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a947cc547ff13aaf232ced48fec1dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61217e69586ad4ea3f8506093e0b9ddb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d8cdf479a7220100f84ee05ccb1f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa70cf38410e9e5a6ea945e25a160a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62978c7be7391e24c8cc4baa48029a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d733a13d3bf3ed02661bed5578757f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb416ac39bb6f2483074d04035486573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bea38b0b17deaae8f7eaf2c84ba94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7145f7107eae0fa2a7e7b440902d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9da5265f2a6ef4fdc309cdfd1e5f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c0b9c77fd8dc5bd8e4702830be18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24716b82659d245614001f5650604ffe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e9dfc4a3c9c04e93bcb4a3b6cc6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1914c551ed4ebaff678c28d7e4e9cfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e7fad17ecce0a6b298fb5ed7b05c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292567b33537e56378f33b5ebc5791e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca689ee926b2d1fb30beaca36fa93e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64484a8201d8a9253267513080b10892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a53aa39fcbf98da21e3c5292beed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b3f4f53cdcaf3820608af59897de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7888426bfbcac4647ba2d3c262d47a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a0d4d7bd90f28fa297ddf4b1a435588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e8a753b4fce91c8fb511e1b4556f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7901e297e4da9d775419d5464cc0d61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972baccd2fd5ead5afef2d2223d3350a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3a3316dfe0b9062a26f8f6bea8e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c9e51fb185c9fc8e124cfdbda2fec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf008f581b5fe39abcccbdb7b8e69033594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c7bee66f8f0ed28459e7ae82a7e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82763ceeccd195a89667355dacff8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400b6995db27c90dbb0ec6332d65b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a85d058afacf9af4d4cc772e5d316598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14118f21656d40e9d7e8cefc6bf1ce3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035cadbfc01588cfd82b3fade9ab35f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e872d419914af7967df4025967abb04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8b1bec11acc6263a00288d67199a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1294d5a648179df4a9e735467517a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225fa857ceedb49bcc6c46e3fa805dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a00b514f8f27f40c46dc93f443f3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcfb7edf933bb0697b747eccc6d254606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e4e13f8e1c3f81e67e0643eae4898607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e1e5b4539c53bbb5aa668f24529d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ef7145286d72727eedf946a29619e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4e3238b2e3b321262d4d9bcf16e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e187c51a71ad806b546fead8f3eb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8588872bd1d6a45f7351530f1f9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c66408cc6edd451fdc3aa68aa8763613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb7833b2adef65d346e9bc5bbde20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d9fd72ea55f72ebd2d90a68001de0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2aba99cc635c0bd0cdd775d0610f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feeb4891d267de04993a390e3d5970617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f6222fe45617569e3ee92785827d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9cb0ff9336b4f335864ef12e45be3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebca1cb05a34243dbab0ef4f3c9b6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d1fb634b0573f4d33df5a782a9e8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc26238b9c4f8b1d5990fb28c59c8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a29c4ff2c3dfc50d822633d4caf05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e02e74cb36c4a2a4be68ef0de707624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb0eb9930616449a88b35d4ba6201625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec39ceaa9e5ef54c7752551b8f53b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3953f534a6df526dd290607f5d6d82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37dac88827a65b37b374760df4c8d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee6bff7a41245de49c18e590ad238e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386dc9c8ce198aef24e9df72449aa8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406ecdfd1822d785f392f89e7db0158631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5de08f1caf74d9f3f8eddea8ca2c15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4ac0de298632f4d67f3975fe8e277633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54985ea3a180b5650f4088af715cc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195519d00a55b171d3e2e1c105b7e8e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ae9f0177819f882f57a7fa045a6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e427de92efff4d503089649c2934f58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415fd0030609175a7adf0330c6bbbeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc9aa43a958e666e9b2e33beb9590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777a5a7674b6d0f470fa69f3fc7de05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4fc77863e74000a683c97f3070abf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468e066e8a85aa360f24edb038a9ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291c6502bd0f864784f8cfc2b71c37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175b566df1686733df0d4385e5872f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c470191a54fd026d1b3d41367f44703645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b742ff9ea4f012daa38802fa5edf20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069781b9de75779fc406ff979bf9b3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110e7489bffeb108deddf4dc51a382648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea6544466522e33fae5fc3b5bfd16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b118b71b121f3b3b98c57567b9ddf97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913bec64e46a5d893c18ed486f06e7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94698da56f08257d21aa8beb684d664652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca66c3f8910b9c2a1f21e73f9009a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468887efe05b5f129ade7ebe292505c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7779d950d2bd7513b4df7398a58dc96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f819f63cf1895d4a10be9d571ffba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005a14f6a7414b2c30f0de698cfa38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d36aea82ec6fa878b01dbc4ce6b059658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613874b1cb0157ff8f6cf1e18f83d8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3f9e89fa880ecad25c0b506d25604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2a3a44bbb1b4eb072417f45bab40f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d750042f7a43cae1741917c98d1429f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312d3dbe652edd76928bf769edb8ea8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8423490612363302a2e901df6212664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9e9abf146e60efb28b77b9fc4a6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792990b20556f1d4ee9335b14c94b83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0cf91bf240b18cd085b1595359787667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7509e3cebe126849d91086a8330ce16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737217ebce9b203c1942f471c26412669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79ec2e8923694c129cbb12d2c77a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79637d70b8f059f4c8854dcd4dbb35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18f1d398224c49c1a812dc7c272876672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91126752852620359efce4656c1c8b08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530283f95c2e8b94b1756a70596ffd35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43620707fc47d9516d6b8c78dd7db1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede0ba82e411129913e0ab632110196676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b759878618d4a9575d598a8c78174f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ae1a4dc757a164ebcfa1cbbd62c2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2d11d1efbef5123332f88eb35749679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b058c4f4a4c88476429a68eb389fcb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4c2b49ca19e6b4cc675dc2720118e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22a264013fcbc68b16116243e7a28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c273d9a5529d9c7d99f63daab48e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68717cb432635ae78d3aeacef9fe29cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e089ab350990a20eb6b115b3d7e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732afd1f69db691bb33560358d4d796686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0e11ffde58cecd5cc9b3018ea35d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f92f1c7d824c61d0094069adc9dada688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191257955f519cf26791b42c0c1dbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763b6ec4cc02d43489e204ab7c092ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be04c60455584e801d9184a220743691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d43605303dc845f9589e158d7857e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e135085cf045b6a53537f3b545b84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68972da1c037a0479d997f5a810622694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f14a28590dd1b02e230662040af651695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6d0dc12c1d485c30b26496909321696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e262dcf71397c407c67c85c6868de4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0ce78f657cd3717a3a12d9652430a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74882f1b7715b6378564edc52c6dd520699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19103d03512e32d7c8f35010c4566622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712db418e17765204723d4a5f4f3c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155684fa68d3d730746e2b91330315c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e281bd5b024d5f470085ff5c87208703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa7fa2c5361f216426d7945d78556704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a9659e8c31716fb724fac397cf4ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4ffa28cc4b17a713eb1c2eab02329706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4aebc7794572507b1f5ea8bca564707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e68f34eb4461cf11c2228615b7d64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c7d4e93ae47593a4778981bbc777709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d98d312e1240904352e1c3d680e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50135d717e577dc7436931b93950c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b4a3f0e284585937287fb180ca7a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907561d876791db2b05de61cdc73b80c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e8d0417200090bca8990867d3699a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc92db50dbc6e584bf7124751ca4fb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b06c8b4103c9f46f145f0234097eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200731a9e1a21b8d1d144ed95c6f98a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669a2d7aba16cda5df5d5b8a886e4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69902e8669a4f7b3be1fa0ff296bc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3c5117edd8e6aac1ef9db163b84e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79fe230de1e784bd07dbd8611d16ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbb68456df5e1c7cf6b9c6fdbc3069722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3527626086300e1a330ea050e34d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d11af8254ef607c44dd4cebe6b31cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a858f8337b6d954e4d06a95717bac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb45376990416454781d72833d05815726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d33330469a9b98e9897ea82cd7e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41c43fa2ee76f7bd8e1da9027ea752728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4428fcde3ebb607c74795aa11417fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea9e7d5663af3376bd7d45c0f2c57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dcd9095be14767c8782601bd7837e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b77bd02dee98ed5fd8e000d48f724732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b2a9e6000d0174bfd6f14e0ca6e7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593230175a0de903e2749472bd1f140d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47453340479a3b94e4b17f316b44d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f66c7600e53916c7f7c83b29c2335b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e3f4765c405c8bf4a75ba9bc58ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0e8fc9972abc023ba0da866c8abf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf855c20361ac8ec4cceccc8b8feac40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f5204604ca5d3eac022a2dce2ad57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0221419763ff06b91976beb0f7952741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0731a5dee7f33f35c2e9c75485659742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37245ad9de2be16a14e9b58d0bfa0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43d41873d2fe6002fa406cfa270d4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad75b7b81e9c7d0b845aad0eb63926745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c57e80e98a99bc91c014b6aafddff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0d243afeb6ce8a7cb4b722229704747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb365d514b7ea251c9fab85cc82a0413748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2521ee7024df1a3a1f08c2dda1c8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279127cb83a362a2e26548f03ada01fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09573445f2afddbd4bdb4d100259db5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52961b7ace1e9986ffab64b4d5e9b7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163b98e9566738ac469371fff1caf41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dffb12fe33cc23458389faad175b88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7cc7a358303483c351b7d0181a312755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b283522ddd3cca6919b6bb47b7f5a85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d853a3f9e79502680c7dd8fa1dce0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5764a9ad1f0a5d0f7cfce4e2083f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb996293981fd7fb69c9ab18c3defc6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d163d9fff6c88afab664a61b987b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a15c206ef8160fc9e4be997e578116761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca72821d93ec1cc58adf134897b5501762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae273ce164e40c2d713bff92f8480e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94598c886196013de49f20f153fbe0cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f492be4561ed7c59aeefa2742f3e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd4a5e02be01b7ff432f62f0ee499766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a709d35dac6abf2ff9f4d697112b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc8ddac8d8e0e387601ce900d4de0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228dcf6b3166bbe662e07aa148d7df4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c58988a830004ad3b45b8ccd0783b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f49be5e9e4ede9a336e3febbdcd7d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8eddb197fdab8b593f8f46943390b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06fe7dd117554b0efe7acad636d0af773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2b9b69d9f3bc4af5c8a8445c0bd1c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4ead37a9344330d929918f151012a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ae6461d87ef653c761e366642cb7e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018d73c0edabcfbdead18685d95151777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccff36d5bab2a21668ed8584dff95f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7988e5ae21f5abd53996e055c992752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5736b90557f602620114aac8342e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50fbf16ecf5676d0265faf497698594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892ea7d453e729268250ba46b613135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f361c5d84a0f9b62ecd7816dee8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85222292ba03958574aa1822b4683d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9727cd3b4a1c9f5b0b413739b0a1028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351c2c2621ee8f6c864142ca70242889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168c384b76e1b245cc201e501d3f78e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c883ad41d370d36cd6adabc7149c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06a9ef6f8b729ac20115ea58f03e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9aa485d1ed7867d96ba77fa2cb4b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96a4421dfee02351b20f294573b3d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475bcba18249c26323121329e0344a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbe51a94351d147cb6f6e4c9c7a32a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca8e5964b29fa07df52770251048aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd851d36faf1277c856acbd1332dc8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85de07e748a4a6927c9aec5a2f103f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce838ddb4d784fa3893bb075b19a2c2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb7666606d06dc48352f564b096e2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c35ae6bce4ba53a980536fa53c54fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa0163661e312e0ee740fc91efe5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb56df673684018579cbbb76fe9c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0be92307637c4b4b40290ce942cbcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa70ca95bab62c83014548c9e17da726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceefa786f845968e4a0f6f6846ced127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e91574ec03fa982e8eca196f3e44628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3564de343bc6ed38bfaabc7cd725b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94c4c6bb3a44594b52ac2a1a4749a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1985aca623931b9a2a6760445a4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a4a97a08147a1e19342de23e85ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a920fbaec6e98047b4602573fbaa91133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c188b4d5e2e857a3f8883278e00bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5eeb92baaf613ec48e0f8438411a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea46268aa392bf0c6b6e96c1db84cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316259b9dd608f7a0b10c301a915bec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1af23136f1687dce0ab5d7bd256f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b66c93ccc8422def1a16f1c092af439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1c4a2c091ec8bcb8f520a3670cb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c8eff45d46ed00bbb8be734c2869141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ca82d84bf495ac6cef7baf9fed0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460288f2cc12048e3a39cdf17251c4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383578980ed116ca1b49c49adbca62b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c0a8cf734db75724e91441848f5f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5985b47c172caa3aaa349b8d35447246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b06e856ad29fbc73b1a6e86e6536f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f08bbde6795a47b8687a83c648cb1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd6a22328b3724b181fd3399f825ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a305eb76e7b09344c0b2cba134954450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a570e2e91d47e5602ea3dc03e3da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c0b123b175ad9086e108a0b270c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f935e2273048796f4dd510a706d818153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81902b4466dde7df805c969130705354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564acc5bf23931b027d36aefeaa64b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32d11ac774f672796ad1b1f43603a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddecc588ceee0a694cf03cdc276368457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c9f7eb4f7d5d753067aacaa3f4e4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa45d989b69d5671017a66311e0ca5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c4f57ef4c2ac839db5bd01534f59f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e6b8996f9ec55c96e7584e36e809d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86fc8d62d34cdbd4e20e1bda7da9e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665aa42e2c460026289b3868c01255063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511db8525a3efc328bc3adb0c1ce53a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f6cb96428b64527ea8d2a4a1045ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7124f5f492ca7d28bc8a53a84eac24a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e4b99d189b9ae4c82b5a69318dac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb8d1535c43c0982b726d9fa2869468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8a7ecfac010f82cbe70cffe7d10569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61c3a5ef984deab7f4a003d144ff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4f4eef3a6f29471380fd72b1ad0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c2e7ca1fb71800b0bdf8d68b82c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b42cbfe709d9df8d788c17bb25b76b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be301246b722d41971edb227c72200db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773f94d444256e2a527027df64763c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aee8c638475dc9ea5c5db68e2923f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c8edf4e95c890034815dbd35c13e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24fef17432087ab385f867675ca9e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd0e0ae5eecb06f7268a7a408884379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fefaa7dff98e93602bd51b44546aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e51f4c75b8678fc0616986aa0460181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbfa247beb07ede031d2735805048182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018a15309a3fc21b01d632886fa7d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b1ac4bdd7e3b42aeb1546c438e9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57870fc10c1256e89e6ab4efdb78cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867451d1a705bfac8d9a4a7b5a40e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c37cff21f5913f53eb14a1c66e96d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545041c4a93a80d556dc0ede9d90b1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb3fdb706f2c027328d698a7f1839289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e561e6d54c04fcdf8876344b7184b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c350d85e672c7cb811e814f3acab091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142adc99b2fd83da288a54d083c2fe2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff117a60e5bda148d6e0d9580c2c74b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a83a5b651ea65c9761f76d36d347394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c732b710abe86b244135a9df1daf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c3144c1e98f73b273a117fb4491996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6054c6f3317a945427c42c6438ab67f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05a6feae8ac9556425e0d6fc0d30d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8bceac5e41798a872b789d8a08a0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a949a778962ae955417a192d8ce8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fefc561f1b4cb956361de7451d7d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1748615ac485ce65ec71ffc4419f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21452fbb3a914b1bf5dec6b505489a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57180f6da9c6e0916ac54ff15d00062104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c0329b71a42c9fe129b27bcbb63d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe96702052f8ec90470c42a62bad2d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994d3455a2d779737fe4dbea24759f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc7e162f36cb918540992d6aecc2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c1cfc602f61ab7ebe6df39b95e7f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcd2ee5fe9034584edfe063313c80c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82953d6569fa4dcc72db45f4c70f29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605dfa87be5db2e4c467feaf872a22a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c78eaf56b9757f08a4358c3245858113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e67cefb07be971937447aa54ede6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302cde09210f85407a222010ee4ef3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a8f6acec14f439f959db95c887652116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4f4ec3754d72df14984944b04e9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5593895be5747364f3843e7d8b2b84e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e456f94fd24b0c6e0880a8dc006c84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a347e7423db310fedcaa98ebb67b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a49e5fda366493ff4f8e2d77f57d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f97f9e798e00427c2e3af6fae3d7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012695c9b0a010b1a6e62df4b3057b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa301cfcfe1c4298a0c091ff252d51d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73192bc188e2602fcc469caad50d7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee38c161d29f656e2c659c90c4d15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58238ca436519d4192a8784d58cce7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f8a8c97d22284f96b800bcd723361128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f122f7b2a7c1131183e63193a2f0cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d47c98b6d467b68608cb935f1aff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c626b76434504338bbf9b0ff4d6eaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da12e7d9a191987efa66ce868bad8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521f4d9f635ee3789abe841aa916ea6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f79c477232e50b267eb8602181eeb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4828aad567b106021add3199054fb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33906f7e5fd4b305860e74ba4d7fd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddfc9f00a4608c438fa2133941a743137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cce4a0e4c5388f20083df64cffb3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc6a58a7b6a4d3cfc736adc97612d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4380bd96fcaaef64b31c9957ccac02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3303854e8719b149c35eff57637d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db3ceb7afa760b8fda67e4e1af8dbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aa62cc531d265655069d7b0371a95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea2e653dca4b9aa8eab8bcef5ce68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6be9ded806aaafee08982bacf901cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c447b44a025ee6e25795e5413b8160f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa142c790fcceb9cdc5a8ea8f6b3ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60174aeb5c8e008a774b8ec716870152148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee9007c615a3f4d5b0c41de29b5a2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296d588cba127cde0ad9912523db1ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b769dcfb1f447c1d633d2eaab142e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7081b5f1d7661d6ffa8292a42f833f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e6cd1b2302fd8771d9d4e0bc88f12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e11a5bcac2fbcd0fcd787f83a6da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9d2be235cbc97ff4b4def4e5fc43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa832fc91065b6bfd2769b6acfee8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29429270e4a1cf0b4ce3aa9caa2a99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d1dd2cd3842e3d53e15d144de62b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a943e3d222f90b72b52288264960b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd137d340a53134113e3bb060a31a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a057737a599b5101508c0113b6461161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e067366ddafde89efa586eae8b96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c2ca4b06318838f69f3b686e83315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965703982bd602582356413630e0e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c03b4e9b91b34f27ebeaa91c321c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2e9e2820e5bdb7e391c7c76cdc0bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84be09a4fd0df8c1e7f72f9b0266f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601e62bc6dee9ac09c03e7e4f0e01e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb53b0abb92d2cd050a03113faa0d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb3fc1680ec06580293a3e18f5a84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ac35e4ed2245a7063f88041e723a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629c1d82bafcec39445c2b1cdc824b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7979b8a6588428bdc897150cc0a3a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9296d208b54b7f82f51041bb5a1cd73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638da279e3bb432e02858f52583f699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511cbb40055ef2b3e3356bc04049d58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e021a46fd00a892de97da85bcf573d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426438c9a82eab884e015b529af280c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8557bb9d39a299b439e496c7c417ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d3e8387a7e27120d333231ae1be52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28620090dd73a1be286adfdb7882df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c03ceb4e4f532a391511d37ac80765182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b00da47d871750def4789a1587e7f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03db33b469f835480dd0ff6a590a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e8d43b1b8a2d6e4f2ca94cbc6a7ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708f7f557e8e582e9b81e04ea32e00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653eaf2f6f6f177328633ef037d7f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a8f9e4e124312f98ca161ab2d598188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e7b495d6571e63d59fa047d782aef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04784cdbf0ad900bb45edea5c3c9442190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf1ee4bd2af9e7b9365c6417a0544191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd444482b263282f2ac348a24c2f0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f25cd1c0aea5e976e4a073f6be17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa617f8487e68357096b7d911eacdfe0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5f26559cac47c143958137e6d24f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab309789b7a554b2aa96a9e54773b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10d2f55e1fd1f36ec7bcbf91fa406197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066990a5b3edb8d8320757c037473839198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43821c3f5c9f324c5243b12887de5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79087cf14c264f1d33d0a7de061a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbd6c7693e6b32b90e2794f88696a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce1a44a00d2ae99d159c090d0d95f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28cb23bb53e0aa80af0d7e1871199f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c81db4625225aeb1f9c6844110f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa502ee05d6275f7ded024dc07b19d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d0c5a1864bc93ced09c576114e3d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689fa8c7ac3a2c1c0a6c67908dcee54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440909f8aafe097214e905a7f9ce704f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a823ab0e6b75f4ff4f1edf935944e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57def4103041a6c34e873563321e4065210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3958793026b3128bf8e907b3884b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750ebf41c55613deba61148cf86fb4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5c120d411c100f8b95cd7d60d5e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d10be7edfa9d308812b25407ee05e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd3fc4ed55687a84a9b4698b31693215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9afe7bd0f7202eed27cfc53f01ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e23212187beae50d82f193d20f764217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaebc855829c0e68adcae87421dd89a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caea601251699bc94e14820edfc3bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c15bf0cf41dc0a08b052ca487885cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198e9b53a9e854511a9de3abf1ed57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef609d9746bd9a13fb9ea33b8f738961222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08975ce589933fe965c10af74bbee4ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cdc343a042b6868172ecf1fd79cf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520766620a3d7f0ef566973cbb22272225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ce14c7613ade3840544a77d816dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad6e0960bf99dcae40d564a5c638e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961f638c1511ed82d1620c00175ba6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e69ca6e6bc4fa2f1f7b94bca9473229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808b6c992dcfc3a9e5909e0e1e63bdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee91a7c2680b963e1145b91f4dad9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de5a4928bb77e0f4138bbcaa89035c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c792181b65d771c8a1d30c78bf1c3b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180becc81ba4f1eb7dd7f0238915555234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a6ec03142c14e4979a70d82ca27ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c02cfd1a54ccd4b66a7e8c298c1b92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ce8cd24b49b417859bbdab75d5d27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996128eb9c2c096f902ddf028c17be9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049549f3709fc65fbc0067aa9246afe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2540a3a6a1d7bf7915a68d099a30b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3134e852617ad28376b98c8f9d95c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018497093a93b243839f47e2b684354242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086828067dd2ce6b19de2dff0c76a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1edc2de2a820993a5955d5751e647244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350d257c6652269c62297bc983f863f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bd8a7914bd639a4ea31a92b37037246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a306c6313f6ee3cfa02934fdfaa43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a743d680730092250ba2c90cc26b770248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b1ac6f1e5369d891991a144aec94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b1ee16db4835a9e54e0a42a85233250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4b73b3c9cef179c2c4c516e8d854251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c85663b9889c5fe05e6915d2be1463252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35fbe1d583882f0209ebdc685e181b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b02f1304ce7d81d4ac1bb9e5792e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad296268f8dd25df279d552afc300f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c099bb6612991a5d116823f3b4aeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273d4f2bcaa6177d69f611dfa3cb5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebed47ab53a4b0e412f718f61e0e8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dccf83d89350ace83b6ebae1eb836259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8993b7e133a8aace6567b600d2d5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814b6fbe01db7b7645486dfb524fe84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cf53d163228cbc4e16a55e1873aa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f9b877f6e7c659a0d27b40056859263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5919b7173c90e36415caa2b3528e61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e5c2b5decb53957df6dce5fdbfdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06fa020583fae9f2faaa0895f5e43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060e7c65aa32265bc565291f26cc1da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb429d57a36cab5252caa177ee64d1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dbfa9987ee3fc001755edd0a4d605269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b023cb2aebb76f4817b9c63fc4b78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767cc714bdb2bc9650fb24ee254031f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750d3fad07c8ad94cdb5eb51267c4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53433a692c2085c626049625eb139d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e41d5297bf4fc2adcf706cc9ff21e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8aa87b322b3e587b3117c522553f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56353bbd5489c25f217784c794d18ef2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d89533a2be5e5abe79865b270954277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf6d400b7032a5e93f32d7420de0c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657af98b7c98049581d46261503f04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe55d73db900287b173b3b715a142280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c67ee36d11d83dbc6b51e5877d0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6485d808d95d97d64aad84054be72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681e1d686f21795f6daf58b3207c00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8d7dd8ddd248748b158a9e80f82fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906bb326440aca3f0a933c1c32d906d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c21928d4e6f32b35ae3ac8dd569a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be939ca845d4d9ee453507a8cecf03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d13a5344860b4ac30945b4f997335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a4f4be0ab160fe34ea48be5cbfa0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502851d50751256441147de04c53d10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64b5c7e3125faf64263f45b6a8c687291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3e3c224514d79b0eaede4c9fb8078292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4b22d75c8c9060bf1e0e41c74b965293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70e1e447cfc1b2d49772b17bd31067294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a27e28ef334cac79c934ae567d852a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3dd9f2fbeed8f15ccce596e7f1754296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33dadb597795ec80ad5056e5c1c41f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279b382ee6722ffbd312dd7253fb003298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f692dd1d888221b85bd88575cc33a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce74fc14986449930df382cd56276300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02542a1ffd29ae491c16adb882d28b44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241019351b10ee62b55c045729ac3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae56f8bc8f8bca99e99b1435e9c69e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca160f70a2c3bcb494a56def951acc0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e886e710aa21d1ecd64120d2643a41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30a609de36b636443d57f70756f9e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2533bf0c9694594540479b51eb51c00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a58f71aebb6d2da120fdd51ceb39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a29cd5e06134baf3326bb610bd39e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997475805ac6add4ac8a9e6cf910aa4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679dbd18705a9358135165cea9e38a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0caa3a43b69a9a29c72fbe16993a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a3a04d0bc891540ada3d25cd2def313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a6f15850f6f86419de43762931190314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f211806bd6b046f027f583cb9ff85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb76a9282609b3f887c971043aa8aa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79262196851e8c833a51e607fc365f3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c27a90cc6995cea00d726028e99de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71527afe688e2eb3189ce350f8de99a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a8f79edd46c452eaf7ece63914a27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb53a8e0a3fab003670f72b91c9b8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab1dd54b92cb28c7ed27f3d3a754e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab9978873426ef00fd7a4afd9fbd5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640d529634c2bcf8ec35da4b5b59cab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0b422951f27a78452fd3f1fb6925f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b47e6caf8139321bba5c9b2dfc324326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cbb5c231c93cd5b4d262983249419327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012914376196283ee16efad341db808328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ae5093fac7caef42665c58d2d4a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c84d660ef11e5de544aa77dab819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543dfb37eabce608c1f0e60765aefc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25600428b0827aab8ceb163f48be12a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82e3f9d92764b61c7cdf8cb5401253333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8144f14f4aa52234758a77432ee2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e0419f5281d8eac6560fadf10f64a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5df3f9c933aa9e1bf8e49e5903fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e98f0897533dd2f95d434d92ec128a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bb294f75539708c7083ab3e5445d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca02c173af3ec227ddc0f2cb148ba3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53637c9d80d4a43c1dc6f9b6128d932340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2b99ef38fd6c8b161012b2845c828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274fb572d93b1cc6d2086d40e2ef5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a32803fc1157226526088316fbb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20faf51bde45ee657745cec6ee81f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74a3dad8149680ac29303d2b7f1df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4342961ea91e16da43ae3b9a9017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf2e3f710b09c4bf2a6d5840572ebd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab2824df8ee1cb7321502119861db6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00658c4c6b8af0f7bb2cbf8442545349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb7536aeb65998069f2f1ac9d71295350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123e0d27b7cc2471edfae00d49d376351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fcaa42effbdee8287e189115592b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e12f4e0d51b994bfcddd7639cc38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f9b2357809dd1cc9f527bc82a175d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f014d7a01712bd9fd8da878e057d93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebaf6ddd2bf6612cd70d0a5d137878356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537895340e8d2cb5e9dad818655f4b5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa048eb84e5a354b78178f7675b56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473266a3b715a107bfc19bf71458b48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c30c3896a0b065e6bc83116216bda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4e81d33b269570c4e0392aabbc224361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f53ecb6584305a508dfce1fc1a26f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5577dffa71df1b85ab1935403f0079363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05458722039f2dcc8e62044ee8e85dee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73defbb18e67faeaf023cf41295bae38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b2ff30d8c87a6040ced2654c202e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d1096b998fe0ec3a9540f0735031367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d431aac6f0590845250209c714812368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f011d918127193fa22bf4ed41fc1b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb18958b61f89d55dca54d79dc5d72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e74a4b2c370ba556b43ba7863015f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4093f169283fb5662f8bb40f6b9389372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9850d09cd3e72588febf869e482a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bd5e342e65d446c02ea8633f3238b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ebfd151f67b300f219da489fee7e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17c1c03e850ff9e2fad520fb6ace6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a13fc2b530bd02ee7dbb2676e3f5fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b13e16eaa9482c3662db8af23ac6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e85523709ecf24c21480398ee572379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade1eb24268a24a36d730f51f8b502380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5890674374f59fdfc5b31d211b2c464381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a8fd1aea44ae05e0e9923888981be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ec7bfc9df8f78f351459aacdd3bb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d27132b6de4e6758359f23dce59a70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9583ada8cff697b7178dc344e8073385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416534f84140ad7f4814c027234881f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d60d6fe907975df744788b619d0d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70a9957c5ded29b005edbf4cb191bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b36720e6a69098a51cc815aca4c78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58584ff8df662f1981df1ad8e26164390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c7c7cdb11e860b76d25ff83c235c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc04e88a94beb478340c96753a876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c812139663da28b9119b3b214f61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c7c997ceae338345b8957da0e6700394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dd4c21e664c0b277e9adbee03e398395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d8fdc946661b0c26add98d5145f12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4689d90873598e7a19a442cbe5dd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2431b66f8bbacf4df2d019a7cbeb31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df56335b1b88db347de75e658c887399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4274238e8612c701996a56784e125400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8619fb28d17de1f7eae1ed2f8cd910401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec5120f6f681d08bdeee2790adf75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77721ddad26f20ebe9309bc978b9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95907c564b3e695083cd192a4f567f1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81457b42a5155a772978abb6f2266b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72048a4e222697e15b473e51deced70f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d2266d864e927e5f9d342a2c2a91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321cfef2b0e631986f742b96067b67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f249ee8933c006712d6ace9e8a618409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39beb4d4c726c5a2f7848bb1a41c1c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b6c4c6236f9d40217d2de903a97a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d112b80f3ef98a95cbfbf432008984a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9c6f61aa2909bcdbe6ee7d07425a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea53e25d373bdc8a2770e238a3a294c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1198085db7c369425d503fa28725d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d2eada4ccb7f687a177d637270ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64beef3e2557ff8af9bfead205c0328417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade427cedb4281047428f52e9b2cb4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ac3ff7027d587ca6ebb9911c6385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceadac3072cbaa5329a4c205302b3e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf555b71d5da1a0330f5222bec74c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eadb74950e4521b624ff4784b0f5cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280778df31064a640703ce530f7373423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b66365932cc9aebd45da6ac702f84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfef589f58cd88da158264289229bd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1f24458ae218c08dfa805f9473b7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85745c4bde2783dedcdde425126feada427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05010346660a9ab9465554261e3b718428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaec74cba4ae8c2658539d1d0522d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd640e8d367cbe056bdc35595ac071f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a554d820be55f20b9784e26b50ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95204a65ebaad299b8425fdda0158432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92be663d4b7ec7f953814f6c42b097433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bfb8853cb15d2b9391c3298303a44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ab82551a2868dc440b2235dfb85da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44c9020b993b66723a1b8aafd0e7df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3a96837b1c54b14d6c02bfce9367437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f694e8b583688074c0600a69f799450438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3513e9a3e321d004cd518f57c56a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f1b796449cd97e49a5b6f5802546d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db1815e6f0a76540d85a3f104aebf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c67c77d253e7cb1b5fff89b1e1c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2ec644f893a7f371e7ff58402aea1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd42fa65ec2b7e3be6a891c2d8aff20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaf6b697a46483d6bf35659574e5ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef13522695e47342c78f5be0f731e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd89b20ae0b084ca0603bee61be663447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07248dfbdec0d462e838dee02b42941448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3929b69611b304f1e1d57f37565c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b64bc87005b151a7ebd38e35cf34d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5968db488687584a694af36424dbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc060dc57f5a41af1c8a9acf460b925452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbead5dab1a7f04141c3f1d6143251453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332384656344f61645f22e64e9d67520454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d282d8fd7084ecdf6296385bea78e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee58121e501ca38a855a412691ae530456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83388927a41a98bb97e274bea448ac6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9a2e438dece1bbfdbbcaaffd17380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8af900aabf0035e0d980a229c7c0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee52a9030023d40dc2a189a295f02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2d19868168a4daf9488faf25a5d91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebcbafd178e759f266d06e319a4998462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c622db31c0e91213b383780a6826463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf388339dd0230adda49f847027ace464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506429acd845561baedea9ba6238576465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1273863e620efb7958060a288df0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1dcf54785cc701551a1cfed525f0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b138ef1bfac492879a6612e7d191ff2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b6e4a1bb3ce79a1a58377367f3d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411fbed388b90eb2f07743573619189470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66c1c45486b93f13eb40c6737ffe02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652db32d675803048a10c445e8deca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6954861960cc75b267c2bf0c3fc9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f0c88ed1ec5ec6fe1c6c76d379016474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef6beda34d0bab81757e18e5c804f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eefc1cc9e9946d8df0d814858ec816476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de354edb0484a79696bedfbda3cdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb82d609b39901046cc5b4741a7e8eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3039d434001664ecc17d301db4491a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5cfcc42884107f72d6fc4bd849ebd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b2a078e180ed1ba270b9326b42a8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf1627d9469c9d6221c61d1750c708482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca6b098acd3a9ebad18746416ca08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926dfd42bb810857cfcffedcff6fb3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee983083cafac01669407de561e6b887485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ea57da1c7839116ddc684cd07569486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927f5ff3070c8fc7b92355c0ba33163487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0de80f7c0863ccc86a22dcd335dbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b464d30cbb653ef4334b2ff5829d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba4130e77f310bf9c418fedd681a25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f74631b57b13b50a42c3bd75a1a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e085ed849af619eeb90b045030434c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f31cc93bbc33dc30ab61e739f0f61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135874d7f10bd0bc04cc21e22c63612b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad586c7b63b5e27da5c21c788e7af94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1dce0140c54a508be342ac52331c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5d8cca0d79ef206d5835a29c7484497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f202187dcfa45a3e13da7953fe84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7713787a4baaac5e77c723412371c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16e6f356e2429126f5ac0591f6aa89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e95ebd28e2ba1d618f7f7e6abf19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15a3c430a0e48553a1c30560f40ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91bbfeba8762fdd04d1d774e9a57a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b10e9b850c44a8bb7cfb9f6756e7eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9061c5037f86f1008438448c30f7987505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3f6ece97c25609342989c48934387506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd591d2d186151b22ddcd1b8e5821e2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40682d43608acb9804702452b2ead508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b75c4f0a9839f4c1ede244f18b15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f13288609639b97bb3a8cee01a50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a168515f3b92eb0c850e12cd99a9004511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e0252a3ac2a9bb28634b1a8d14ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b2cd1f68833dca157549937f61648513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8eae0f96f8ebce7ba173f496f6ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3da19ca69ead229d367c5ee2c330bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e2a91871172d2732fc7c643571e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d43be6ec24cb689a67f2ff1b2530517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dcf661e96960fb2a85bf0bdd07c92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4beb6f581e09ef3d1b7d65924b63b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d073e7787a253013f7a875f63fd454520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8da6161892cad521fb68c08ac8f370521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2731eaddae281db310794f2f9f163522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc031308b09a0cc4e60acdf6da76d76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe088ee5c954244689c316766abb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720736a4ec2105c4ad1119c80c85fb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560401892203b3070a16d5de4c517146526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60421abfa8bc4da0c4b1adb048d2bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca193afbe460c1d7f5fbee034d831e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a4276db1ae0650d5e7987df350049529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543bf6116a69c75efe8de3ff5bb749d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a570f3ddaef10ec8f475377b7730b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc94fa582499bab6f3208b217b18d9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa0fa748dc3670b163d9896c160c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abf1f09c5e0782977debc53a212cea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f5b5f6008350c10a24a005798b2f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3124af7a459912207044b6f04449a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a96adddf97a9f57649c9435ce733c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480515500bca5c484a9d1b02e27f52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc61f7de80500c65d2950449ecfe3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97999e07ab06376bc219e2b53c7a0791540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd1b80ddc2c50b26fd89284a4e751541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b6a9733880d523f8d47ddb9a6a24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168799a9c2581a9f6c10263a2861087543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa79a9677d01520ad76a8a67ad36444544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb4509e38ab97c8ca334be1eceef1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df779a1272b0e79ddc8bc03cda91647546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6fbc5e43bfae46619dcc6fd62582547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc2e3bc1e2aa06f8be09526b20b1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d378387c38e3938f6bc85e01eb16af9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c90fe9044a1cbdd1d589d38f30f88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277ecd29173e2b2304830f18b4fe1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5362fcc225452a3596b507fb0e292552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad66e01469aa431fdae125038e211553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164b9dfab4cce1170c70bb1941434cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5806196d729149ef8030cd664cab38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0d384d9b29167da09f5aaf0eb859d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8539c6c2253a302f346c84348237a8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b8def9c12a4fa01520c53b73e374558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba445a65f0e69041b169f1d431c8b8ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ce4ce48401b844cfe6e4c6ff7add3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d041be34ef34b0cd475f17e44df7e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3401a3d000ba2ddba702ff2ed541d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9890328b31133915f736cb2ce05200f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf96672a84774084d740b324bc5f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3bddd0f59172eedf1fc5fcd4df9a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968a28ae256b1b60af3d1d948acde84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc567bdcfcf672210aecfdd4e87b1871567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc264cd9a6b3655d2ad0816ff70dc36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fadd1b518dd2ca332c1135d3468e3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b7997f0538e7c51dbff7202d6a98c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f05bbbd35a1e5043ab3968b1de16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38400856a4c57aacdc08fa8fdcdb648572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee322b3b0d7c0f39e1e1f7b2fce3b0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf718e0b086cb73d4097a288a36579f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ed9f6dc30f123fc3878d0e155266575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fde634967582129b13fcc5ad5db2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4769df489e7f3da9adbdf3bf8a12c56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9d97aa925723f043904c829da595578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73aaa081628406c5e0ac6f7995ff8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc18263f0d696bfc2afd601d10946580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4abc1a866a731e00a3109470c42eb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2f00843441f00b1d122450959121f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d7605a61fe38684df88471ee9fea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10fc225db8cfa5ff19681457888aa5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa66227b90defda417e4fc7ade42cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57784824af89b32be1006173ed3127bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e637abe4ab722991880a646ad6046f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477f6c03cefc9e5aed5a03cc14968ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5872e3d8ee69382400a64a1559e562589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fc226a8560e5475292db067de5e39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd7e85cd8b189b4534d73cda9fe9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cd3f38a60478aa6571857f8056383592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab11ef8df6d842355eb321dbd48059593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126fbbcf41c315235d483e3ad791b65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727a592b8653730177deda6da4f35fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf669658c9e65fbc0e3b2cc497092bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116086b2e14de3b0ed661c72c4fcec3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46c3be4feac165fd248860c2392fd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba5ab93bca5ffac5f7390299340d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93432faae15b509453d479a9eb481600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b9a43f2d9a0ad5ee5e3c607496b6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ffedfc1296228d6cc305dff8e329602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1627c99cdb6030f2d660f3488faa2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b500754901ca23898c35506e306c05b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb8d718c3a3174694dc01f1c6f6b76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378b0d939f9bf006ff27c142706a8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318fb2bab9d1c35164bdb0a331e457607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eadeaaf086ad41cd9fef57ad8a18b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a583d5216da7ffc45c1c2a9a023e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11115c05197a3684102dadbecf9178610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89496b91808149590fe56f135b98359b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fe7e431602994bfce2b46253f3d63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34892b851ca3d4bc18ea382aca6f25e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198da86f9bd0d436d6675d2fe6509cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019fc34e209e13fd24f8d71b3b671e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceac83418722d3bf44cbe82a6dec90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3224356965287ebe5c2601bdaaee72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f4d1a427e839a613249b5fe469af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516058427aed874da871ab4a627862e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9057848c0e5be9cc968b74a5a92dd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a675535b66b90019b6a16e7319e639621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59028d1be5535c57f330018155a9f237622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5594d833b017b13efa4de2df8498b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea1ac283c6c0d88a75d937486bcbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b577857e2771bc913cd3d31576094e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a0e1e74db9eb21965fe7fb15b106626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6124d9d847d0a3e3791bff509c001b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cc3aeff48e1b9d14663bb56f70c09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57722fc17dcc3fd1c4bdca571caac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60c1bb34e5090a0314b7a5b5ce67a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2149a1d0ad918434bda75a04180b657631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ffb2d75111976a5a92569fcb86953632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce966086a1e1dece9d004a4fb631d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adae92e517787859881067801ecd3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b6bf38140ce81cff182cec81f77f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24576f7ce388fe022c610d2a7d376920636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7766230974fda6d310d7c5c9f08509637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59a63aa7d47170448caa9e00a371d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fd876924f6d3cb19c57c47ede36b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21d45fb0e0a23a9e7474cac7e7bb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d0e55db397270ceb9223815bcc0b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8e9f5d0e06bece6938c49288396c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823edc7e49641e04c84e0c4637f6aee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013729fb1a2c228579e517fbc83603b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e4100d3d78206baf52d61df61a2bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c3fa122445096a03534a14947fec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26ef1d202a5e6e1aa3a752ecadd88b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db2500b41676a66c9191f316edac6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ec301231b350ff1b8a1f7ecb8db7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21a4144f5bb5db84a62752c9ed12dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9863478fdbb2141c774f46434e5a36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa8ff966f000661954984cd7e5fa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0567b56b321645982f78e12ac4d36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50ff210d862338212e98cea4491002654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffac323b48475802279f7c14a71f8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e48acbc28e06f8cab1562525721d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e294f7eeb5a83e29ed90d4040cca6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76596ae8dc1984a6a32c47044f74bc23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d8047d1362b544751249ac64ebb4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25ee0bb95accbd7856a085977cd8e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fb5fdbc99d71fee6b2e92e76d4bfe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b3e1a357d9c1e5f3e6964ca01a45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dcc39e24b3e99631757b82a064813663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361f60233e4c0aadd4b23b6ccd6a078664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb06701790f2da814640036735d3be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198e4ceae2c5e038a39a745b487e14e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647733bdcf9c1796baeea9a26daccb45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d7964760ebff3a3f1c67d51e9ac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdccf2b2969f3f0308c0e16e7db521669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ba101e58c26c6040241840e3dad1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8dca61c32b1e1827240034857207671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c0f57509851db315d25c1a6b17d55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfd41fc339616d4b5b404b313f6be7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea200d67919ad07c8624465fdc9d7bfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84d72050e997a65a88a570c7bde9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfaa5cdad97f1032c60098f21b96a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35a37844e7dce37dfedcaf5b3374d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef324c3ee0a711f5601405bbcd503cd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc0fb0df95337d1e3c44ae157cd498679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936ea98abe83d1e49b6fc65540015a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b1d226831ff7d987bae840159dad0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447589f15b93d42fbb5c71c2d39bb8a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e69cb6a328290e9eafbbf86b3ea9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93b1a496836a76ab15dd46315ca4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df527f5ec4cb26138071e22980a38fe9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157d33523f7d4026901a288f5387646686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b12d75a7630497a13833940ab18f08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c355bfa5fa3de2854ac3b233bcd33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4ea549048c6b5001c527646c1aa43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060920f93d0c9535cc02c53c2b5701c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5058c451c6064cdaed77ba64e8df44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177accbd40f2f7b9abff8232d3dbc355692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1569c64a90272d6e8b2de7077acdf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbb7faeaa1a35ba87cc46db1a2b634694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02cc477f44a9d3fb0a6c60e033c6f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925002035015a5882e0377bc2b8118696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8624b7801ce1426918a563314e8d40b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f848c2613b7e4110f8db02cbd70e97b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a42e83a1e7ae06f587c54e038ad6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b28e992657fa03dc8d6f0388ce222700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9047ec076ab2b5aca9c60c38da47f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050de4da1dbfbd1f5929c47c3b7d2f3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01bd3657d1a1c7eea8bf11bd768e21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d9135aa231ad4ca8fe5c91b3b0aee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833d04062d84c035e6a71bc4c18fb62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904699390c0fd25b041c8a0a8d9814bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af719f3c9633a2c8eac737883e85d40d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c97ee6e44d40043ee9d99805596a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd0d3e7942b7d94a62f1ae68947d78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481241e0be26fe5c45327aedefc8366710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1ec3a266d96836431edb94cfde691711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d990df899ca73d950be96944b95c46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d1c259cb5f58c0daf8e4cb1659b9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08121ab3f0a23cfa929e20f2b037e24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1436bfd2bbf077b02c4b667bf8eeb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe53c555cedbf40bf82d1a24216a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a4ec5f98241ca3b1b0767c557c5e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653469f5bf11740a2f0711d47002b222718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140509c01ce21a61c214aa4019b920719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f162a61f84574bd05a42f3bdc1e045d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4ae5898eb4f635e067cc50bf3e16b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e35bcfb44f0e8858df8a480fd1ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb021bfbfbee66ce7cbeb198c1293c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a128f5e33e8d3a6736e1cb360be10e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4220cf0e3932fc9872c1b3200ec12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10618e9dbc4df3d8925d40b87132634e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bff7dd2183e880dbca2025b0ddc53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902be10e5eac4e7e6acb1d12e7780c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa6f20729d7ad1230de5ce9df868c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d47168391fef105b295a1e3d66990c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6521d2c00b834f137f728a632487c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c412e2c4d0099d5f36c078d5b1e81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7c25fe93b7b706a53a6fcbac92a9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928537638f7606309993b95babb190eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022854436602f636dedf18a0b60c563735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8f1ce582cfc262048bf56b14fb239736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf4c34b42529f049d1d64e6aa8cf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd09b68b38fb91fbe1615a35e791cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24409059437b1f5ecf39d3df3c5ed4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842fbadf64bdc26b1f6171391d462af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb17a548daa40743489196550154df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3573589adfad513a3a189eea0965b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6909db72aa17da5fbe90bf1c4a1d462743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ccf56f3555e4b207f49a0f3ab280744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ca6330e78aebade8459ad500af909745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1124dca821c50a314eb7dccd16a1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590cf490005e797d0f2b76f58f3686f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e6cdbc3227d480053b98076eaab23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78407eb18d1b96116e5b47a4e7b83283749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9266d9657018f9d460b6f1b27e79f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdcf7e46400d8cb9c394ab3efaadd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dad6564000b3b02a9f5feb714b83e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b1ba5324183f2be0233eda3c395d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354bef018a1b229b743f35c1e2e0588754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aadeec46d36c05971a1ebb9be86c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296ee524c904737265326185885579756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34babdd5fb68a6bbf6e586097e6c09c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b9205c05d5818c7f84f003d112c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b798ea5aa5799e0837e84b4ac710db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bfe2bc1a6f2b7cf4293b3bf54779b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023679626a7f56dd71912960adb492d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8049dec1f18af4a83f51170a51c165762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10bd11540f5f764568f81f2026acd7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410a4ecd87b08e1b2847bc2305a00a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907bf41e63e7d742c911357b1667d99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a1169a8dd84754be7c5e9f4362c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0832e224ebae091fe2e59dfdd0722767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26e1483632df7ca5e3c5158dee02b3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9832f3f4545615ba37fcfbba4b60f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fa48c08f6d68abb7b3df4a2ad851a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c29940630a4a1a4f15ce5cb09044dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140862135aa9bfec18148666626c2bd9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007cb95ea7fdfdc87e07527c4f1b1c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4866f702d1c65beb637635743598a71774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f37e63db9956a9c540b88ed028be57775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>