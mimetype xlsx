--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e39ecc5d53516fbeb03235377d5021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc711ace8e9f24d3fadd311575b332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd29fdb4c1407f5014b18ed74c81f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8937e0c2c234b263fcb4ab186163e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9d2c12ac96bcaea3d633cfa276d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7c6ab461b811329c6a03e89bff7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404c1a7aab280ba73e717e3b83ee067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04055ebdb87fd7f7963d63389408b1078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68969a84c966bb1c6c3870b029f95f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf303c61d1798bdfca013c68dfb7e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af6a0024f9ba4a7c11877594755c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2cb14768f7cf4f4717f16b6e361f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a2d27d1cf0a780d0fd18dfc5c2b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf716ae46b1ae5836c4f7ab912cf8f4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4b5bf5e2d76d8dc134471b45c722415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460147d07f888eae52c397c4abd914f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb435ae551c7e238c3331ba5a62e5af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539647a28bb4201b9d5865b4e9bf3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f22dcd7ea45dcd94c8f0d75e854b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb25ffda272834a525dcc7c4376216a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb666829ff91ace1c0939ed1a5cc05221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb0e494dd1cc97923bce51b083203222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4129b82ffe7047818b1ae0bc0d15323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72f3607b145cbf7d3efea23566d9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dce0f4ab6fed3f1d38f6019f47a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127fab8922c2941d7f8a0ae7dc8c98226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073482e49ebb163aa0d225a037fd5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc06197ba004c94661c0ca2d629ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0df5150723a8eb966a5739c162f8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bb3648666f992b6677982e70234ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8b7d6b6c66bf761539fd41764f1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefef484406f74f25ba991fe764a13b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db61b38c9ad2cee0d0d608ba4809b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2b309d9c81870dc0f664584dc41e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062209542bcc81bc098c5ff9468e3fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ac81b763795db59b5b0ff2d8f1c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95541bd6319db903cbf988801bc79737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a129551e1269def52525e6bc65015338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8d3d878cfdd099b9c312d188461d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7791b4db08f219d1b008014fde40740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc20b3388e1241b226d3aa47d7295141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458b63a4f88097753793b17c98f0d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65fcf4f982bbdf02b6ed5ba344b5c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb46f258bdb9b6c1b31996e75ea2e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83d684f06c33912896ce03bce2808c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d51f51dcd5b0151cf3cfa0bacd1bd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d522243cc22e1b6e41fc0d442683a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd055b2571f8e58ae523acabe923f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5943708a557ee9394366e2454b6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef7c04148494d37efd8bb40df20bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f62399849b9a8eef4bb0bf4483587651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98bc68cda9e4424a7ad7088c09995d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088035d3815a7694f4da8223b088114053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf19ef5459055151bb9675e146a12f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ffff452c1d66e847020c85a6f0e3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502ae9b19ed0105a51fd46362d3f5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debe58c1f1904378ff304212ba2554957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf1c0b31f3fddfb26e39d2c09ec92958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e81a4850f7aba9865e1caa1eb03459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32e12ba959190e147f2fe78af59ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a120fd54b24e916f5a19c3dc220d7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcebb82522f314f4f8d6d308a7546eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445619d78fd1d71259e43939e6abd80963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd9b4f444dcd73d4582d3355ecb5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437096d2f0079078bcd6a3073ab03a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d248e14264570954a57fb8c2e3dd1fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711bdbf22bfbc34c922c2881401f53f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034c8214193338bee2be966bd7f380e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25939330457fcdeb1c75ee37a10bba669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951c53eca584c7e958d91a627453f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12061159f1d105708d59174d13310bc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36914cc3cb0b9d590569f86ce98a10d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791070378ad5ec5c3e323c1d2169fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e61d65b5a16cd729b8b98ec4a2865b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea13d5d492326b9cdfb22b153e9c7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f951bc2c9ae08670210413cba08c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c1077440d2c7591a1a8560b98523b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349572b67dec66c0f49b479d502657378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1408cb5ac0ef3363f5a8aed586ed7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6652849c6db813e9e6c5f5a6adf0ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189148e7d246a5a67130daaa777701e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7791a44944bbe68f4f1c887bd2873a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb29ed878dcb7ab41acf697b45cec3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696832b386480afdf51db9cc8f3c5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd6d21b56d775b4b0dfb112071b65785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a83d7a777d9f25bc0302db6652c7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7536c884130266f15fc3dcac0b7b8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa890ea9b38f6927b0f1af645546845188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6deeab32b080b4e01652000fead14289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ef9c92cc785a3d824dddc2e60b9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3472522d919aa0c4f8bfe92aa5f6c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6de82b86f44c7024ecad1cbb3e45292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57554e91ff9101cfcc09d5899b3d392693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9fe88bbcdb48d5837415d6dbb235094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6b4ece026fd484bae86e71fa306595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd022391e0c3fd70085de5fbb64e5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9aa681776ee12fcbd11f2776cee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854ff9553fbe2b6fb28b77d5cfa81298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3bf21841fe44003325af36cc8c93d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d49cc7388cf75dd9f03a37bdae162100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96727a63925652b0d41538542a19e638101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b046b8e7e31a17817a801ee95119182102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be52ff56cdbae542a246d1755351af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e81cb83f51eba2c4d19b8aa630e1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be5265279f1383e3b8095d2c584ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f664835b8b0d013f3c7ee9efa6055e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743051a6a8e15013cfc236912590dd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d9649005af370303970eaa9c17af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1adeff835dfad073cbf79360700b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7cb5c4a8065ee74d3918a5f5640c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de158d914a5779a2eea8f0aab5f323e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ed343167206c5819ef78435b0bec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483a8608872bfac702d61e9d45a9d2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3fbd2c712c3f087cb1ef5b873bc92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b696683e71f5b31efff0c568b37c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519854bc3f43428d4150a6d7f4c1416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea093a829680ab800750187b2808e17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c06e1c7a471bbc45fa8fad2efa2ce3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920d89612eae5323ac0f9db6a54b0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4223649e2be95359058b7a677f8eea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0c3dca629e1f570ca9c5f1f37560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b582ebbc48ec9ff6443586dcefa43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88098fce4481fbf9fca98d3b9fad5c0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28ccb0807e20eb606b9a251b3c6903124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691bef1b8dc5b8855cc878e0ee1bfb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf6f105b5e953f4fc286129b2ac31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8f3a30aba625d659350d04b36ed7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d79eb3495450d5f8d3b2ffd9c4f8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230834f3a52e1ca8d2889bca9bddaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cbe4af01037a547c4e69f57bbc3b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b587b2aa50de52637778f3f11025f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d1a70981a549ad9b40d396078ea68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808db68c2ecc4cb0ac6df2381826619133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad85675278fddce3d6a9f5aad13dab1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3233a1120d5a4e7e87af0d8274d028e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1924605d1f758c977f634d1c9edbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346d5ad0adb8f61f29385f5a14fac2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f366a8df41ebc1566277ab56284306138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb66bb7fe0189d37947d0e72db7a659139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b795ea01b50d2ccc41276cff85362a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1994cf4ecc56898b462d6ab3e921a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5425cde5dd1d8c83b3cc8f1ac91239142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684efd8c7fedfd9453ac6a2d66ee04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69ba511d09f58b9b10d412bf547d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f849f9c9e890dd503bec9a77a68f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d51387c4837ec591922e4fa1f3ea6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcfa878fa3922e8557ebf63b1415a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01951dc05c47fd17f0cbf630179b04a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ad35ab5c0b7aacd9498c7d966437149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39333b70fa5497721bf9804dd6389a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f4b73a5c7b2a86f4f9abcb58c5ac6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509fec08012a335139ddde29e1a4199152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e96dc7c9c63bfe39b07dfbcee1b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07f305c5b8526bfdb89c5fc64077a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da4f39815b4529e1d2c25e71bde64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339ada8fb1d0ba65a8c52a17c77320156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8505be4dad4c9ec428ec517bf33b9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e20dfaedaca82fb7f59e7d84df8ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720683f4a2da04f663e363b2456416a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e46ecd84fd2c613adfc3979c5149c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600eda87ce3d09e703a8d69bbd7ef2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5aef5816c6527916bfcc34563577a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f603c08cfac850e191492a44d49a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1da45f2108319425f545a1d25002b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b669a683662c62cc2d4b00048e8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab4303a0e84d844ab6dd7828d53d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f68175aaf6fb9485a316b7be7ff28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bfe2e4afd298e8c87e32b2b479a0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da08b2f89cfa0f35b2b1033a7c2784169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1878aa5644e832d1c63d5b1f0aadd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323e7a0b865e803e0e601f3d6c6ae6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7150e5c1485554d2bb294a48fb167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5db2b4cf8d14cea46a291dc00e1c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b0ba227af77f8b484b3190261f54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9348b9cd039167161d4735d78fed9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363ba1a2359864174a07ed3f5656760176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c4459a13f485ef806bae6efedb50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04784d1d9b03c62a68edcb852d8f6bf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded55c23da892bc761f7f7beb5966c07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e420edf38fca2e75f6a13ff8fd2179180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d063d76b355abed00cf47fd23ac5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5f3b8951537f2a50f1f4bee0f6246182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626a3198aa4b3796086c528a21dd79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c2cf543bdac20ad96014e06795fef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4438b811d73e281da101c3ce5288e2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01dcc5ebc71044973d4f7023d624ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa36d78876c769cfc20d947b5b1bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0da5c5f190ef5a09b64569422a69c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbffa77d1f68023453c620f8fa0bf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fbd9b87a0ae4003b8474df139666190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425116047cdb357b5871771a088ec23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059cbba7e90e7f1c160d6023bf7e65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412b4122ec13804b6b6ee2ef39cf8e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae1beddad6dd7784c05a51ab20f48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cff254abd05ea893d31ff9406be253195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72249352de3e2e5ff57117018de2da8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23114982f803ed404354fce6fdffa03a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aded1262c82904225284197562e7516198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eeafddb98cbb4714ddab79d504d19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35b0269208ad75872722356dfa1d54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353c99b73f0132139c80c9ff581452201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58048c38a546ff0db235a29b3cf55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f72f515a0c677fb38f352d494123df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b534fd216fae88cf1e338b957a26a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6314d808cd20878f5e1c19fa1acf30e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec283787509b685c6f27e4c3b1a9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9b187bbce7b4f0c84f5fb64adbf66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfb55f68b90c2d127ad6f317de31b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70996cbccdbc1ff7bb7df4428c361779209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fd64b3e8c61d9b2856fb0f76dc46d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d6bb21bbf0aa9174be7988b972aa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded4c82efa4ed5d2d3c2413affeb41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ea94242b7e998d73449dc452f19d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90751511fb4ea373bdc607d810d08a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03484bf12176327d4e06c226607cf999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e3e7f69bae248c610741bcb1798e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e63614cfcf87e348eb3c6bfd934cbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac7cb71938a8824986ea43038d5820218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff89f9411e4fa0cf17db21fa8b86f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988a5abd8b8250f355d6e07b52d8e92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e034896850c211349946fdd31939079221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bccb743861b59247a935a5ab37f99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2a44c04a6a0b6736bcd783b27ccf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9554f5936e57d374eb2db7d532d4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d4525f9a6da2f03fb42f198fb534d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c1fd4ca74961de8e731de50569d83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202ac4626d820ce4d19123d4da751f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bec295521e36e68ee9faf51b917ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac93f5c3aa3d31b3db5b506c1f878229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dd5fe35b2a5c2f444012437df6427230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003c7fcb0b21cbf61ca813fa6da74a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd12401cb467f843c1ce5e0cd944b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3b300288b5682aa186334797c55e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b6d99804b53af61daf7a662c98f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b89a18d8b59a5cd26eebff87cf3f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70490e2a2d65c43dae7857d33c5dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b53c99d9021b6ba1649a04a8523d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2e4b873e505d9a32133049f6ee86d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116c6f4dbe5f499af6d669a89e77613239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdfae6e7830c312e511b1daf0f8c99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b8eddedbab01e30e261df6e4ff31c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3771d6eeb6ba6aec94f2cfc5710b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b654426afc03d1e0b85d147a551295243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b92211c694ce85568ef736ed1032244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9380b5715937019f8fa791f4e04ed9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add0a1a44a7a9b469c41d9b6375f1c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c361d5b36161d34dd7d1f7c171d6e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37bcb0fe83320aa1aac4c3249e0c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1d2107fbaee1dcc81774e857f5fdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb3ecd29866f777f074abbd60134eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557151056e64ee5d6bb6c03e00bb9b5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6db5bfd12353d4f9f6ad8d11dcce6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240289efcf77d8249e7c7bc248ae0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf105b7c97153892391150563f26d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112a13919587746a8c3474ade2ae37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7627a076d0aee486a1a345bd59606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe9b619eb5a1d05685a3632fe1d022257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a17ce78645fba2cc7441482d83f8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4195f607d3dd4d507ed420ec6310a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8118190dcb9bdd268456397698ee0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b15e6a6d2a836575eaf31da432a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5fe8fbd5fd7207dec95234a98ba3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4bf58864587d68b59b750d7c8f873263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38713d02ccc3f5bc569bc2e8e8364e98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d68c1fbc107ed0787c5417d8279a7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde05d81238baa472520085367a51a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454f5f5b1e3fde49b7bb5f0b22d439d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c163b024c98a979868e2c8a9ba65731268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaba5b09a6fe254fa3b5b38b5b5f59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2ce3d29e1eaa4c058f86a06d54991270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231ea3ee18c55e34c8fd23f2fdd4000271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064c4a8f1121a1bf7851a3611775ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf1276441d235228f40799fe48b97d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e672cfe71aa7a6dd1807c7022ed86e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c27013897ca47c82815b11f9bf9b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a32231e6b076c344762ca6b754b9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788826c04e5d2ac199ce9387880cc4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506a22461b832d36430f7b3d5374b00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207fbd6124ae72d22b1331d17873411279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20879fbc8055e12a45a58a090c12ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fa99f27859a83171659d30d374a47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc6d6e9c85f97fb683a79799bf87e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539656c90d8987c793bacbc0400189d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d86172f395a021eb910c346942b688284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a86afcbd75dbb91fffd4c5d0f491ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdb0a46b177d466d615d9ef5b7b2ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ede6aaed67dc38dbb6fed785cc59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fdbadb634da2879fab5959f44464a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e0064d6ed1d9dcfccd3e07737c43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94deab0711ff56b049cd9fed16c618290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759dda66258eb9267d580b743a8c87b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f688691a581be75376586f59b2ca5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3a8c7a1d33c63d734cca0a329216293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd8f3a18cca2fc0549f3f0b332760294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdca9fac7c272e2981a56ec7f416d68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4e628e50bcad0722030d9611a1be1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fbcf426c54d328fe455ba0961c5b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918adc25743ce1ad2c9961f4dc70211298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7359416fba44e4646f0392f6dd67a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f350b1736147fa82ec77822eae76a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887ccb0eb4af9e3171c677932997291301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655c4d93edf41b0d4f3d08a268970d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b1e4642f633affe8cf0e7216c5c19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2504cb504f8be58aa908bfa16bda6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04214b754f10ee1b8ef278b428446f81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367aeedba485ea626892d5393972b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a8b1aa9e36f3e4d2964c8e37a8be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c8bca32a0bd6c89bcd9f856344bbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84487e1370e637f980bd7ef7b8422309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a05f4c8ef26f26c65f030b62f3a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e1ad8b1260f7f489586927bd15ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9177ced3f597626efb1b6e2eae6b314312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b6e66d759b9b3f4307e20d6ad01e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f23c17b1e56ae3143093440c93ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf7cb0ab2357f85b72b05ea311a52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175af8079b1d48639afc643134a833f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eec05732c3ccd1a84f048aa48ed95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe2d2f710daa9ab309ca65527852c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661cd9a591091f2380ee145009fc2fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e5a49613716f618d3ecef23703b00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd0e72499d228ab3d2da82ccbb8fa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e721dd79a990f444ab48d5f67042cf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca0cffa2cfcaa12e8eecafcc93d04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2f3d46114f0a6ce301e1ab9cc8e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9905d4999fff067dbaac1408ea17af6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa8fbcbf02de8feb29f3f08e8e4ac0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d85010c2db754d6c8868e04badace8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc06d8d50960d3b7a5f4412da184851328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032c249d5642988e62eef326f2878e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c28c08cde64ac9737c2e0c8849a31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9afad828aff225abf0c2ab8d7e68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb669818b6b98619911046e0152c6fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558117123af2be614d49e3debdd99fb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140abe6f3a339f98a98d8c6b3720b67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac630f0131aae1e73a46d780961160335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287891afbf659784a13602123c86015336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243f654fd009031922b24f7b981a2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4587f47aaec173b8d1f6d51e531fbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bd86f2c04b5e8ef8df9c37c365db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916ffc52dcdb332c2f7c4fc4816792340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe706bd5d1c8d1117e68f494b53f862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a20c64b762361306c5bd3c798a1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9a2e3a776573060dac2024194030343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e5995c451769696f801b5a3e1c144344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255398c6770f15aac500f7d2f0e11089345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36595cec44e7863f52e9177a93adfc63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1ae2b627ce5eae62c67b2ab8d2afc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc996089c6ee6b19fe87f1385bffdda5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b5873e9545e0ef3d52837a4199dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524936cd49e06ae6499f742f504100fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942322924d24e24bc01186bec601c99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f6a15fe04f18cca3644c5b7c2967a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4e0c9995bbd8799c17f78d24906b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776ec9c2663e6dee36b96462e4808e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7147a8c6b6412720619687da1f6881355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b0130b6d18555d4e7f722a3e9143356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592398f7d7a36aeda854ab7121923cfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c0df94cab8fb67ecf135cf0714954358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562777cba627b4a8dfdceb43d8b43e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b196d165d7c74e05aa84ff21a2b1cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb5f124091d2a25609edbce0a30f8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857c8f782176bbb65e28ad98a8aba50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf5a272e5acd9b73fb65e8ebb8e4b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334891e6da64cb3c94aa03b798b21c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247c79ad7b900340f051f632319abf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa0b2433dfab8398efef18dae80e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac302618df8d61ad2805c49d3dc576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a915327abc9c7ba2289eaa5b3e90e50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa509e9a00496571747d57119bc744e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b67dcee1f68af46e012e86aeb135370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0e586c236e835aeb2cf1e9b64333371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf3b87e81a81f08dd21ab6aa6e9e45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156114d7d42e4d9e74db7b994bd8b35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d7cdd3986fb814f6ab69a70cf239d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8369e0d1d3ec2875d3c0d8e1d00e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352905f5eacf8929b72cdfe1fa7ec75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f818586acedffd831d507198de41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1015fdc2a0988719996f72f497b9d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f511abca2cdbad3b3e32f981a8e71e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e296b633232ee1b30894f37ba67a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bffa17d119003655f6c04a0311067381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c31bca9ec38ce075fe1efa436f1887382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c89a21cda8c20b086c7f5fc9a3675383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902479ca73ef34d65dba037e0368496b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2ce20d8b636457d9b1f87efcfcd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46f6d0d7d7b2c3388e6de04d55f024386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9583bb4958042557a4cd6bb38628812387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c785839201f85e7bbb505f0c4bd47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4429ca544e447c2945426dbd3084a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95645c7852608d92ee3263bca149c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a99967eaf3ed1bb54c1ee78a04c76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc0ef324cded361ef5a0a242a79e71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb73819b9bb79bb1c6742909bc87f85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b983dcec9498da4a6dcb3a15eeeec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e711624a297d5af3001902554c5c40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a712c6452f0e13cd043fd619509d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686972912cbd65df7337f9dddbcaa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7f2b55642a866cdba41fa7e0dc92c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4482dd396c9a0643fcdeebfefc2239b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dc623265ba78a35037343d1c860bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4f1a398b74bfb5ee7a9293486b528401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc34f7e1c51b9f39ff57a5c14ba645d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64dd39cbe61ddd91c454ef7546302403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0960db0b0ac994d70e61575293b97a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab17733cdd239332fbdb82f2032ee8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026efb66b73600eb8fe680039c94487406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703eb563d49acef8653f448721b51b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779aea9c0311366946cd89ef06e16de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb78d1359bd198ffd8eadf8675dee2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985eac38630cd6d3eda55dc07c7b5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a75059f4295590388ec4b9ca447a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca15a08f0a03dc84000b0dbcf041b42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900ead0cb1ce8ed1e37f9b112bb6876413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe419a875194e36f7f61e46a7b5604f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d33c767c02cd6df9416ef8adab717415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7fabcbdf23ec0a41787fd219e3ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a180534295b833b8543d69eb8c0d0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a5a7bbc636ace9d774baa2f8fec63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622397f617a0ad00ccc1e3f3a09e8f8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f517deb2c1832aa846851ddc669a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875297ce4eade987f7f9062875db0307421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a9fe303af231d0ebd2abb86b26ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e5dc4d19f438c0dbe187f538fd6ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f0238c0ed58bf21d6345d66e5d76b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c806c749f2ea8310fe1d26c8c689425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2aa3d81dd1d190e5ec4cdc9b02024426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee008fa6329d5e90023f87214c3fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2078f1ddcd9ffec13f63657a2dfcb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62159202c62bb83ae7d65811c08f7641429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ab56c84a8a63a1f9cab00f73b3d41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00008273d1dcdda2ee6e40dcf7869a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c909d6494dc102639ff1829a501814432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da9228e6f4fb2a4575d8da4cb6f1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9448e748e110f1f3e1fe96d945751434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28570c640ff7660f3aa895176f8d30ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc16cf92e6e3536fd3f97bfffe64e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30406dd0d9aadc2fc604f3c195eda3c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9306ee09333f46702804626dd691438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28f441b98915ba68844ae12b97734439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998a73618fdc9cae8bc29c612c5fdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d45c1b4179959744a15a791b6510441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c233862c8ad44d44745e2e8b14d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e242a96550a3aae1b585a3aaa64076443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d0e625257fd373bae4dde65e996c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d4cfb0d763bbe452827fc7cead3a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf18e091fb9d3afcd80577673a50ae7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78250269a4a9a04ee028bf529526e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837164ae3e1cd37ad60eb451efe9ccf4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8320b18e4b796c66d2faadeef6dbd32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b44a1ad363df219c469c437c9fb60f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576aed9229d598a78676d09a22ca8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966db29a41f9651baae62d0fe723d097452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db0b62ff61774c0efce7f52b29dc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9f9bfe3523f441d563c7a2a993783454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf2de7273d312eb96a9b45f72e91c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6570ffc8fb48709f2a23eb2cdd94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece75b51aea8b3098a0875e19f42358457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5278311fafc5584207a8db6244f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311211eb0f68181701488a1600bd18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64d75ae21ae0020cdd67ccfde1bac6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8db728e0870a443089cd7b71c2567461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57ef9cad205ef96eb1f04e3b110b2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97ac7c4f6cb1ccc44d3cd03a784c01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8c9ac2bf901a56343df45e8e95195464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2174a5c8848903cddb1295f5a547ee1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d83a944989abbec700ab438afd6b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b7eee2f2fbf83bfe601a8ca6ecf56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596633897d68879259bb428daad5567468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0c7f5769c4bb8ffb2c828012a3798469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb5ce93d46a5ca77b5f651acfb35fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88270f3c61cd0f004422d3f855557bb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277654e9ed2703fdfba4d12b167e60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f1902a122ab96cdfa86a5f6c75f72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba98d4e18fac4f84300b7bf8c2e7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c47e4b4613b6961926cf7ee8882da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456d5c126914c59be3f7a27d799aa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d30bb3f9144b9675980d879c93d48d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0515380abfd0e27fd30d7555b2baf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf353cc944da8d52667ca28194e3521479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc55acd0285e0eaffd9136820d651f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc06876d821e6f806023bf999f2b3c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51011146e8f58ed8fb6bed700376b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b17bc3abc241b15db012996cbfb01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c4741c9eff9f3cb02c0736d5c48fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3f94e4f208d861f4cb226006e4c66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a62f86d551f5a2e4a29057053ad64e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4cfa04678d7c4c1414b68218a52d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1c515f68faa6e6998c78bbb21e02c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61407b943c44c68d82a97ed8e3b074ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ec9ac108181c3e275049fd3ba6c33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a3205b938e4ef0b8dda5bf153032b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e996eff850d1a8a84d6c2e779e677492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec24bed71763fa4fe41d6f8149c63fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd5ac29ab7852e477b7d66caf89a03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90d23bcac5d26e73b94faa519b0946495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c7fd40514cc595104e144e0061228496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6470f3b8dee7f0e8b006cc328abc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9c82d0ff516bef12fbd236e337dae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb94a0be46a43bfeb73a4e0cf0240499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f8c247e6cc6d14f011dd51ed1b2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95885c66448ff4111fa858113e788db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127694d1d9a0e6d51a62bac1a521a96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aa1a6566764b93b7116019974393c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409aa7aefd2d938ddc906af6d0702f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a9caf219322e174a5f6c7708a28c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72715c185939baa7ec334afa1473c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5faa0af9c6654e968a57bc2167353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504dc363aab28ce23bc5271d72216b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd783d89171f33ddab61e3e73bb10808509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeaa1295d91f97e846160f92b688bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b9890a6aabc241776ffbdc8db416e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf408d82df07d83224e97faae2a172f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49dcdd781dee605476177fec06e47a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d16a7128c6661244ad1a7d926d1ae5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee15a89b2fe84594ba469ab5105fdbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de185807a4c7de3831d0ff459bfd28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9914c8809004c1a06d035b211c140b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e09ae12f2338a07b1eada18e8bbe8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac4d378dc376077d241066835e2a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2429b81318b898d609f6a17c29a68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c4cec47aef8cd179237f9439de8c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883731cca02521c5a65d9139c12e10f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f1a5657d72c9513dc822c59480105523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8cacf8ec8376be48b2159af8e6091524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905f83b82fc8cceff9359a93d4c328525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b275ecd9ec4ec9b5ceded57dff6b8b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a8faaa1efe4468de493b883cbdc26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721db60cca89fa25e2dc87bcd1b21c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eda5323110cf5fe75182580e91f8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856ab70dca52b4b2328c26528031fc7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd3f519fef18fb81ce9bd890c0adba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3f7314f38edbd2f7dd89e69f2855532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e3ed2f0ab0d554bd4fc128052408533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650667130e2f9e3fda4e50e7d9b6c64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ef0a0b1e55c45898850eacf8ad4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967055d0a7f58bf79a832450cd7e559536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd491a07fb62c1aff554cea4ee038d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b832248ace862d0871dde13f3b3c71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef83bcdaf2557942d2d43bd6e388f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a7aa49140fdd97cf2d50b09cc366540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9260d2337cec037e954b0c9c36f1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d98979e59dabf300db2bd5b26aa0c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb65fec48f74509aa62d79d9f455e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a861af60ea6d0ced715588e06f5ba89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191c54089923280a3a7227841508b47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b41ff2cff46b44c17d01319aa95a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06d040b3399822f41533d8e44284b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cfa1a62ea92443503c2b176ff0897548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860300d702a6f8600a885adb72b76202549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef4fb55e06043bcd8c6801966367f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ca9174119387044d5d310a24ad46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24363d8a280e9105d94055c6b763c07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc560f944a0e7bcb172c715df7068553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fa99076b0425402ec1aa4158a9d24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2bc9f126abb86d10656ebbc636d49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71527f1cd2769d9d4fe55537c7f2a25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f0ed8717b21edd111e9843c2a89a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a950ff29f94dcee3b8306b3c90b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf51a98f0bbce88e19c753b3a72376559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd1935d14480ac755bc425b7ee46a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84137e0f050cd4353338aee414a303561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b9220a624522fe301dc9696685e3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67243dbfe2b9c87b03f4f3708590e4ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47867bcd6c9c78f6367c9237d8175e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e7910a688c23bfdaaf96e6295b7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3afe1860f5cf5df149f4f19eb659566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8974f61a3a538834888bacaeb8249567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6723f2219284da92752d2bc465e939568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ebba6e8d8eb4c28008aee329ee0c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4efc19aac062e0faf2ce521f9c5319570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764676f4bac860238ebbf305d89466571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821b81fbcee4db5de8aedfb066f56b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2986511dcc5db18342d9cbe91e326573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7feae64a011d77519617927c352d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19d8a438c5c29ae1aa6e0d37a4895e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0b9068d74e819bb8c83134766ca2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ac4e5760b42cb6177ca80a26ce7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac855ebcd55947b5ce5082e36fa647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cf60fe89b2742d57d3b7c4cfc70dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb49daee83bdde93e118f47352dc29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde681946cafa8d85d4a01f8aab4fd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e83e3c5d213726c754a40de4c37d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf722502878fb4730dda7a3148903b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873410cf25c91db01e8567bc47d0a00d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceee45e2cb9be753920360ccee155e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b5d4cb6df23512be1d45e62b1544c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd35921c8e638ea136145299209414587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30d23f1d444301e17019e7571ecbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2caa8159c37448caeb6ea99200758589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e50c7b8c33e4d52027f64475a12cdb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a9d8cfdf71ff26dc8ed0cf736368591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317feedc6645cf5f624989880e6c1be6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ddb46eba67a02786f2fdd1ee40635593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398296fd66ba85b123a3c484aaa38e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac14712f0dbc6821f6724e8d126bfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a6f9b96d688710c9a201de9232ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3a21901662340afd115c33c7a6eb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9d9fda0fd82b6245be312035fbf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9c80ed0dc7d4048157840704863f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324505b84ce2d3d3d0b5ebc4d4a31d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9eb76e9078de3b5a7de9ea4e2daf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7507a6a7c93513f5e56e5b432a0f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df53f8d6b7f30ea29afc1a005cbf7e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e916f07d045adfcd09f2b706863c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d194f87b16254e71a7f322c14765c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec9265112f559737ad288b3c60f059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25258a4acdd4274470d7d008668e00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b72131bfb60123a7a123d4cdc215608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfb211cb6f2da0a7c4ba5fb10d6a24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bab36d43b484c1e1700133345f15a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6452c22ea6fa147cceef9da0d2cae1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4abb6be2f9fd2c2bd46c25e0d43ac1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381cc994009bdc2be88768caaee8e6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6ae19b899765f2a6dc5eeea33e42b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4150fc6751223ccc346a39f0da8d436615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9102afbfcc53523eb1970bceb65af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e7fc75ccb695b3fdbc0ac791c882617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b03aee7a4359040eb2519b1302e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec36b43f0ae6f8b2371633d55990b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8cbcb2e879115dc1f064514adb8fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbb1fd1f6f8ea0f16e41283d727fdb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c2c7d38ab7be67e146e5a99d0915622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07418a77c6b7069c8dc4f4d701987623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604135697b8628977074d3f035d72734624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b64a3998088dd72c3190c6542137cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7315393d4171b573980dc568b3c77626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2c673b37fa3843b9f7dab14463983627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab71642e6509d842e07b5a4bb9d381628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b92d4647ed67ed452fbfb45822f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48918a820348a0baf15d637f24bc16d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a28a68e3b8b8d1f5f58515be9e2dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c3007f112d1df5461e7a3ef86de4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ec832cd983663c4967a0899547a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435ef92643cea868c8f86693257ac76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae05d3d6f19d90eba87fa01f4ee06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58297aebe49500cc4192fe90b75e25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eccedfb8766197be2ed48389e70b84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f18e753cb56ee0a6c0127f85434dbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f64911850c72dbf70d5b96780db8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1f816e95641688549be821e7b1d6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639948da64e319c21943fa344b2847e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c312db4a2e1ca5de44428e198401642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6176c1ae522ed30afa5f61ec0e15cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05987041624732d692ee0dae4a1357f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c60ab901d0a7ff2c94db92a0fa79d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462885fdd2e71569d7d123bf12841d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514328caa0c3d70734aacddec8d57a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06b063a5f09cf04e1a198bf17734a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ddc3a46c9e424a9669beae603eeed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5ca55b49ab154cc7a32686c18fe8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848761775f8665235d849d0dc915f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131245935f4c082539969ff30a785d15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb22a95293d110eea1574d7b4d47c7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb307f3f3553017af4a985f81355dc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045dab4a4ab666794579a4eb221c5e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b2587aedcbfb04242f0c5551d8e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9816d7593db332d26635c04afddde61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c8f0945e4ab1ce1e3d629bef47848658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b9a6fd994845e817d7b5dc3c949ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238819f5ef6a9b58c4df7a8f439ce139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda11719c507a0edaae39de6b46a5fa1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7dea0d46a0bb73c42da372a7786c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cebf0e24cdcdc3530b02ed8fb2068663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d7924113a93f55dc69aedb297cf72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f747a2776afce865ea2bb86e18284665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b9e00aa13a3279d1ea8e85c8ae68d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61a0f97e3c5fd703ba0a1bd577b536667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f51ec9a6ae90ee6d898f40ded861c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bb9a1311873a870a4fe9589a071bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bdf8422fa7c7477ea5c6d62de88ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5699d129ff9082834e19d9cda07ae4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376814268fd6f9d1c0ca49627e46dd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a16b748a7b2f69fecacbdae837aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3e106e1c21420af1671d4af4ce1a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c20760b819e63f1dc102c58093b69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9bcb72563892d5eec5aa1ecd612b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7103f9cc669425ea87bf715c113f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98f7d500b3a2f36d72c1f13c2c8a38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c545307928185676815c646dfc4200679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18071b7b561213aa0ca7311421dd4858680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9552007b45385c7847f951b98f2668681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2ce9000a013b551fcf4965f9130d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f2690e2b5e3b7316ced7c8c32d32d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887a3d8bfecab6d046bdf024a22736684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e637fdd9517398f6add72ad126052685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668feec782629371edcc43fc07d779e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26197d63df6c1d7654043edf256dbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc93c3d3f53eb7fea337f571fa150b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111421b273570c9eb14e8eebf14fec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991d863e645b7680473fe2d4c9a14b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38359a26898e96679f4f9bab9f2519d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71445829206674cee37ee545a494751692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f01378dfe2778e2f55ce55e6b6e75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fd2d642887b755bb907aef6fba12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470379c39f387f62f233d12304dce02d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e5d5447a967d6cddecb26eb1022a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838274d451cbaf1bc2ef3ed531c7229697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8bb2b1d58cb2df7efb03c76f162c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b640d838a9dc64d2baa4573432aea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e3e5dbdc65a8b308475afc1b6203a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e36abc37218149e0038ee6f5b3894701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeae1e259aa8efe5da6ccc319cfe142702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca32bd08717a70ef5f1e1dac4cd9ea9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567061af2e4b2cbdd44404b8963721e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2146d3751cd99faa3ce99e4287b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd2aedc27aa8141089bea5b46e4a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a3399646e0efce859cf5e425be82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0debcc36bd3b20984f4805026251105708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7887bd47d758f54bf8d3d1083f0ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8158a5c5295e9063f1a1302f46059710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536c7a639e5d78862cb3b30ff290277711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806dd0fc687d4e9a19dbb42c661405712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da09abe3d61666c7c0aa42f2244334b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4618198e653e26163154033caa072f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920047257fe896dec890488678284fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426a77b1deb7756893b7a095ecd8c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895334fe04c0bf882a0888e636053305717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860f5c203f5936f60a4abf94de21e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5645f5fc7819c5d7ed452104ac4e22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f650852ad035124685284f6b9348720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404d67a7ec9c0289a6d58c1353f36c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b53a8dae3c9355a9f27d1526053f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff809bca10b14bd2cecfa2c645e75e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef7a2ec1526680acb8231bc791862724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f34f27d028d1fc6d9b8d4f70b81293725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d488416c933208797fe7e7ee072e8ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc65a8bebca241cb73a13eab96c9568727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673d63d77f3c845cf13342b597e8b09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac070179d4be3104fcbaccb346aa2a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86baeca5f1316921cbc77f2436b9cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a19460bae465b42a65d27874b8092b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9615ee2ede26b2acd6d457f8b3165d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864bf98c150deb214f23c772f27b74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1e477a5ed25ad5062c972128fc613734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3d4181fc9cb66548ee3dd5e601ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a56c5aa5ed69f2c5d2f70edfa2713b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fe8357353fccfc863dbc01d59a7a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccafe6a50f07005458d86a002d0da2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2747bfff25d4d1c6bf7cbce8cb32bde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa42408b74a953fcc1fc61b7c024e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cecd9cc1d28650093582fe36c75fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c9841913999ba92dc72bf4373563e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfbad8ba6d20c269604e8bc02c6f70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b75b6599d26d81666d50ad62433b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3d7bbf0c420d541290ff4ab84c99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597c9538ba08692e6694504ad85e037746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d093106ba779e9b8858154dea93ee6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7a419037c7e1f30b4bb2426153410748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc52bec7e4aac36bb8ae310f6535ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b17c7608258c58a82c58a01249c9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f64573c57108f342ace34c1294cfb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd375db17c117351106fb4e2311dcd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dbdf43f140633f96900bd83db5aee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb76a615f314f377eafc51300839aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98ab61fb75e225e41dc6d1488ac75a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb4e44e7a36009b4d0830137b8b26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73336aafcbfe8e96338566368421df38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32b7d8fb4cdd261febd0f10dafd29e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c186f59d18e633c60d6a7267cef935759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87848408d3645e470658814e967a001760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b36c5e2deff5d94b98282ed1253c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf5f2e9b7cd8fb33b6afaa625bad7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d3b7e83542c57bd1d44097e1bf2f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d430cc38333dac5e14541ea3ebc86764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1cdd488e6fec0a9ee28fe585614b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39087023fe26323cab72478b50be0c3d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b907041c4f4eaef67e7727e4384bcfa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40071a45d39b8fbefbb24f48f0b7504768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82add3966b2ddff8c0cefcaf07a5689769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482b92480ff189de9090c1928ec9d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0bdf1b9dd45ca2bc1fccf12b465d1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2de57e0227b685c1a21e1c46bc14d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e013f7acd523e90ea71fd3a142f145773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb532f33e56f34c514787c360e4b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4543f0f82e30e4cc6b5eb789c2c91e9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f6bf2e8dc7da1ee23b7e884f9e61776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6506cc321562c4373acd4288d2849777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631474802bfb6d7e543820143724a13778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15768e4df636d78476b32bc3a2c6173779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd99bb3cf3ffb53aea17ec4520cc4c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4944977440dc7c34a4e5bd152da1f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb03874a57335a628f3548a0f0eeb0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6a4f5e38a2c0e3d60adc58f00ac4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea3d52893ce2bfed3ed4fc0b8db15a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1535c5abb8b8e956be67da53f7f4d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd592feb0fe0d3bbda809c81ce7339e3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cab7bc5a3ab31eee828847c2904c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4f04e2ce2df63288d6ead9381b905788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61def5eb0e5bbbea0aea0c49d26a995789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d87fb3db76c830f2c498992358d12790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cee5f02120e0ee07d641fd2298407791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577aab61cfea6fc5c29f80b4f2f5ec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f5dd067655edcd7804cc5e132b99b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda3b7b61c4b087869046014c1852f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9c6371bbddc8c7656d0e6e54bfa73795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714e05e6b70966993433a4e1f8d36bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae35fa226a7d217f4e456d3d07d9e8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb497e61e72fe022dcb5dfbe3c1e73798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d921025505d0781317a30ffbc62a741799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c9ee96e758b79e8c02a7e84deceeb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d4ebb63102867e26a9533ae9d27b5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48318955c826320505357431a3598bbd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3adcd439107aaad40034f33836979803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d56771eb7334042b8b5a70dfa5b9a9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5134743075bf86845179dd44d726c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c784abec06228f8d184b4a828d787806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49166a3851afe729922efd5acb408870807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ec8c6f843e746a301be5dc28d8968808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d01a41657a8ee4e28efaad07d265809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340084247a5382d9f30801fb13c34f39810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855adec5dd5d4a2207a9bc446c7a3be811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f81a8cd188e06902ca09d647f836812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e21b833b98764282ff0f4a0809bc7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d186ffcf77401709ef6cdf97c5d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392644e4c97b9a80caca3073bc44161815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f80c66e2adb3c01187f74462ce0a1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5553ec8b70c49b943bceb82da54369817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f843a0004112522eb59813a7e806818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9f4392caaa967c2652aa07f0d8b42819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673297248e19264bcfd81f59d3863df820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28be39a99cd5e187b1e81d6178ef37821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d432380f4f2089da65ffd8f7f8c643822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e4aa020eb23fe9360c60f24eda21823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcb5eb4e7f3efc4e9830cca012f7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1943af6deae692eb1da0c3f7994df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01241a8a19e2a79bb9b01c26be276f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86e5b4196fc202d6c8a0c6491f20f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e416bbc61dbff0d31c835151228745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea918c37bbd2ee535086d7910b26286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894859e0f289a03f2d7dfd6658b4631a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce90bd80b83dcbd40ed81d94bd60878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499386ae516430ee915cd08d28e975149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1bc78fd7d723e865e19d83f127fa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcfdba219967392986448dca5c2f3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aad025e8b4115756913308626810b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581b4dd1e6f4a61cb2529ee3fe651ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c484ad67ba851a4bfdac2e429eab814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ec9597bb7f6c3e5afbd76eac9cc3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f30b1648c9131aa54fe4a57a7760216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab0eb83078473cf66e2578efa0a17117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1734ee1758606856be40ba14f43d4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2a19702f80657199c767c69bc6f4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057405dcd834c11640b5a4af0eebf2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51f6c15469b81215d185f768f322c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb394ebf47623badf9ba5ff2d9838f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f14f752c5f53dbb395dcf2e8217bde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22129dbea4d0e4c5040e9f4bf8dbd1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c01cfe78eb48b2021ecbe59ee0c07925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46904136c38071f7aa2c8d593b47c7a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d30f7a10093b82fe0087f007c4f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a909ba7167fda56fa9882224f0207c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69670e80c769a9b38c4f98796ed1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40bf3f0cd0422ec754fc596189295830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295661d588d5ae60d020399270a62a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6fc80ca704bcb3b4679c16ad4766132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9230bd8dddf74689cf0b2bb79575e1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b3582b30700553d7387eee29cad034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9cddd3a9bc9ad6d96fdb260998c1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a16c07a1cc76889109a3e56dba6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2655bfd70e1fdf3aea5084295056cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67d72dfebba5dd8586ed9d482bbe8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7a8a0634a7c4ca27f73bc2e753b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4321b3c1a2b462b6db8b9a44afc748240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52c77a8b517f6a34dba9763ca4f5ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec62bec88906291e91e8105ec48ec242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2efb432ab786161f40a991b07d173043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcfb10775de861aad16bcdcf029e0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe7c7d4b8584c9f9e1d2c7bb95ba745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954946d9dad060463eeaead8bab04d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7613f7362f095b73c36ed8a537598b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6077a8c13ef61031ac93b61c524148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f778160905c5ebf7b98de24170346ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef049739ecb938f74d597a5aa5c7e22750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef7f15c325882276acf6849f13a50d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32477a7c8306bb656242923d9f1d415752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c59b7fa24a7a590ef377714aea8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392f2e2ad91c4a057e261451699dc2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6da5e317660bd69cd80bcae42701555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc2ef82b3ffc47ce2572eb92e096056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42600254d3ee336d6ac8bf5f88b8fec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543845b528a29e244e979816a1ddb4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737f67e962cfed4a4446d254c712a5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8bfbf750d133fd436d91cbec3aac660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6987274f6c8fcb88c95e52d58e13d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a236b4dd84b974ab5a6a0ded5e8cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36b8cdc627d14d882ec80b66c6b3f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a0b3c5ab4b4de3cd0fc163c28bd1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb34aa1f8883fbc52787159b30e6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8845b43c9db0cac7d6f1841a2721666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cd27ce0ce1fad4709d5ec2476ec8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608fba31a38d68fc15f63dd3ac860eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28652447df8cbad38738fdc462db4e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029b0247a45104e82e5ed4664dfe79a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3db1b3523da1d6fc4b78152dcc00271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5d595e27f193e941fa98dcbdef3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae1c12805ab659942bf6c901129aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404322d2984c77aba23a485521511c8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611363952e6683f1dfab8f12ba27702375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5e5a46088598d6ad8b09f9242457476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fd138c75931f1f3f185d63d5fe13c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87e114e599f78ea3fbad9818b70d5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a695b3221253cd475b5274c97c27b5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ee7d5c7fc01d47557e4dfe251ecf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e6d72f001a1b5d6d3d7c656af273f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a20b35a3e2062891b5485ac27ebae382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02c55ec7a9792d7508118f4cda36283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577a0a00fc023853eab5876781e4bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd28fa93a646515d34bd318b6550d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf6806d929cdf6ac24ca52312f12486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ff82339e8ec16f5772bddaa51116b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35781f5aeacf478d13372414856c5cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa64288d8e822dcf7d21126c183e9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196233f5881ee172bc20ecffdc5860490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594f87a7f02d644eaf72a77fc362c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f5df2b658c14020e960537df922a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9250041cd4d86cc58ff77b5155da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d38655f50b0b7a2af51319fa16b9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bdbb7359b42ccc8255e68bb39ae8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace9e80fed9e2d22fbe2b75c01da2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73beea076f07a5feb6ac5b9da8207797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53bce91bd6f892255c01dabbea56f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039de916ed37486ebf3845fdb41df699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e88bfe3ea31784ed10ec8ff9643bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ab7f8490111cde4d582b11befbd52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345505f09cfd9e433e65d9b9830620e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b02d20da9d205ad7b07f27ea441317103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f37a05ad6d3dea1d3f13929adb5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e8a60eb0f9dc3a1dd520d4e21ab73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4955d47269804b6bfb39761116e948106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5cb75bd85cfe56f4c97c574f1776e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a7e39bc22c426c28fad97be51f36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c166c4df7819ee57e715247d662a51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9edda5d66cf2d0d6cc98fc8c6e498110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eac5a9c15bcf41e9283f794005006111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1dd586b0e2d182e593e31672981aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8fba3bfd16290c9c493829c4d50f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f705f9eecdd92bee117619ee829e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a5db4b0a0e67e68a8f9b0aef10865115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac2ef9b315d4de3dfb938c8f4b902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c282baac184e70ed5c199ac4ab5fbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaae487bbb820dfd3fc999eee9d9be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833a3f34fed57aadfb7ebb932c0b33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e32c577efbcb24483514199f01367120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589f22f5d90c197440e11127a615b7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30816841a4cc142d2d3bef315bd02cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34edd07808b9995a73a2de7449c601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cf233074cb5babe8724a6afb62010124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780116373be433feca24a98cac357d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a78346cfb6c1dedd4d1d862b7b5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d948d8364f406ca164e35fe462d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789422a9cbdad9ec8e9179b65d799b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227cacdf05483336798e3e071f23ab9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d36d6a1e0973e6196fb337d1f02a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93445bc73b0a9018cdb6609f60c57b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c0be8a5af2726aac10ca8858eb910132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e23c9a0754ff26d00562ca456f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa75b5c9bd22bc4b137148f4fc43d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b119a217496954cf817fe2776dd549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707f949b32ccd0f9e92a62512d3c469136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1830db2f0806e5306945c20b362add1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831cd785e0a0c204334218ce052d07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f709006d6a00271507e09e6db32b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592d5f9ed68e8342179159382ccd4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b9612d12a1b96e592bebae82909fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12a9e371947ff53342a389c7a67ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b4444b385dfa925d3b7b9ad4d03d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90694459c9231ca9f146eb29ca842248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f62e28fac19a465356db90f837c0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c7121465720768266dcf6c9ddd6b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c5e3acce1a1272ed463b701bb7e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5e667e4768da4afb5223b249283ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f256f9d4c42814f473ff919359caded149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786822732295a07cd6fb2015525909150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399303369cea046927c6da379ed24a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd486320c2bb18a898b471cfe02caabc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d57c4e92fb3f8557265e7fb79b3a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd643d42b746be04eb1b9a66f7bdff9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed02eb93bfcc15c0331c8e40243229155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e4f1304750e61680ea3e608860beb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302436336ab54c4f930503b5435700a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ac1c848dc13f4820afe42498f65f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefeafbc809f52989ac0bb3417291f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da732f81ac045e3e8fbf62fe58889969160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d4d770c20e52454a809314bb30335161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14e396981bc95d98cf954c5b44b0df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040fd8cd3ac44aba2f9b069cf1a5772163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3187813d15279914a6be2e03978c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe3b1f2e8b96c85b512b336f534237165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51e9d12ba1722b1ca7bb3366170ebd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4cb68539af4b49934932552188d6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcfac0f7366439a587405170acb923168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a2882e683f7ea1e0144ddc819a28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccac725aa159a9a5d342061a7d49cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957b3ada4f576d24b51766f7bba3a2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde77d555dec484cd53588ae095e1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a9c8fe688b8c6da2b009628ff70f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96eecaf3e9b322fad43b738fe08a9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1832d9de16ec9a96c78201d1cccc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210144d3e5632f6eae06f676f2586ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a43070efa3a4063a14527a221bc6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab82d3215f409d84409ae7d7566790178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8528a031f0fa20b1aad07f88270e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987f376b0dee0ce1b909d3b0be5c5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db830cbad3cb95225b172e569cce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45076c89b3ef6ed9dbed7e9e6880af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10472c968b0be2df9e46ba30ae4e4943183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50b5ecfbac4e3f6f151fc6fe6b16a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44a95cfef873620e2b1f6531479f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341536dd6941effece3fcf64bb10ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecaa3c57620c42c191c422984d6ec6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d3df6893c794dfe3113d002eb2cff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144775bd553c4fe7037ca48c6915faf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897a7febca1a7660454a1c76ebbded6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68af9eb995d47363b54087fd3a4998a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb71ec7a233002207445e30098f49b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e6baa04a1432dc2a4546d7ece3cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc16c5b1d197072362782e280fe95f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766040f201ab0283d356dcc0d636a467195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2b2131155dc70f6db082a5cb9e0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347eb9d59e3ecd96b590050a9942121197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382d9509e46dc78d3266b4a75608ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3f1cb1f749a0f0f75bfb0b34966eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b42f519c58c5001a896b4a5fedccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aff03469182fad274804e842d14ab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d47966af84cb3acbe13b8e50b76b2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142937a4216da6577ca1ec61b8f02c55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8b32622750753377ea47afe34aaf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c54be58d8f60b3d8b1ef922008925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91d3fca142fe3dbdecc46471089ea0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4414819f7b5edfd09c9525ab16dbb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19c8ebfc737d632ef911f51ac3fdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b07ea422c837509f246e1ffdb838209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ca467bc06e6ddbe99669767d4a2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecad97fe1389e439cd15a63ef04c29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a38d81eff1b8830ddefe504fae74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5a5d1d0245e3b6a2a44c61629adb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f25da6f7a48901b15a2d69369e0fba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91fc1f73205328c68e002532053f53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a530a47f2ecf95601cd088ad35b1232216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a761e015c436e4cbeab17575116c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3accbf3d11155ba322ce4ac95451d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f288b19b5f3998a907f3822060e336219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499cb37ee6ff1cf14602e3b79d66c27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff09fe1fb18ebd5cd4b14143af855221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c9c716e57e757fccaf0553090a7b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f92da46b3b3252c0c1b1d414ff640e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3308ffb23abca244f0e5754c79db62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdabffee1194776552c4a71da2e91fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5351638d509d85326e60b4713711b8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316340ac8439532f7c2759e284962e90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe5fa4c8bab7b4ee8fb3221bc2adf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14ddb683958e4926cc66d71a1ece94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fded53aa29c9e98c73f339cf82f1c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f727b5cbe6e7c1b91ea8ea75097dfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80db26d2ca8a0a7196f0ea93fde4dfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f66e73ab21fe042a69a272618d2a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bfcec63704621c375e55bfaacef18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18b1788e00fba52ea80280b9ecf40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e687bef9dea03f2b1f4ee057c2b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3fdd3bbfca9d09ed334a4a2a2827d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076f6ad49bc3f9efa0f377c6650c88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c5b182ac87dd081f65927bc6ee5c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99bd2100938f22673dd3a708a0626c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bc3322cb961b541920a724763e706241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ecd4e4d687a2d0573c08df070d32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa30aefb768356f2041a348bb4b33c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047cbb3479baf778e41446daa7c38b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10960401c9e320b9af56575a0294c4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee0a2dd917ac3f4c43b37569e522c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587047c3ed9b8b2a2aed77253fa1440247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fc776d89b5e8c934d4766281225cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a7b17ce49630bb28af588df3121f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f94ba34edc687d0436a1e9bc8ca3be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1470c655083f1aa00101bd6516746d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2903915965cf389439ecedcf515fc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb9a8ae1eabb806a4fa1a61fd178b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70aefc9d358e9a81f0595af4bad12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d89b2321dfd40d4daae8ef79c75e8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de66db120bf91b1a959ddf8ced1b92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d366f4d2960aa3d6cb2620002ea2b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14813cf8ff8c90a9caf3b3c5da5a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac72a8c31f63596dc0d67997b07291259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6670f77fcd5270b4225ca79084d79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0326b5b089023df92ef1fb848fa37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5196bd34b83feae3c68fb8f549005262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5878dff0a4d7c871d86148b608c0206263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fc8eb2a5a9200770fcf405a3f048c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fa18f4eae7a5c72656ed4de096e58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845ae2eaafffc9fc7935817bdecd72f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bf6bfce2afe7dd81f37e7ce05e5ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a887e3802888640e8685aeab42f99e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03d8667abb4d0ed812552fe5e6556269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf367083cddc74e62518646bb8ab0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398c8678b0132768935a8ef48f47354271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c1d3afa5e077fde62c2f71aca73f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ca317eb83992bf662b8e8a30361b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72ae4ed538b4e2ef7d988809bb18b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4abe655301f75b5b42f9bc0b7b3dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337225b5cc09c582e9e90d87178039c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d0d145fde10f9fa081c899854285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61339c9cf80f9e9bf1800bc2be016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795cceb5e01fd4be6a7c0d4dff505d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e079fd78706049e0e7d2307cd85e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54caa60843ed734c515b7a5cd6e64e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48844d7a9912e291d0b992b5f5172a08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a01ef19643e4c51599dcc70c943e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7863910c8fc65c38591a1e38fa2d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c82e58262a9c81167870042c75111c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea07b33c7085ac3b2ece4518870c26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3086e3ecd56a9d7af0f886081fc0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aabc425e8784df0653827b528adf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bdaa6aed78bf79c3850e4af8f94e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941483deec7e984af0256e4e6fbb20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296530c232783e6b575e25aee7527fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c24b7b9b18afbffbd577c36d37ce5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eef0e7a784490f6093fb0b7009f6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce66f4b7e1524cf56d63386940adb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328477e8951ded69dbfaba746a7f5de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec6b086abae0ea8136f0696df92795296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39bbbda5da7f9d575d17db4140e712297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a34bda374ae699c4eb22c31fbee822298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e1970761c4e2ca2658d56cd4af220299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f6eaa9f452f64fc0eb6ff85fc2fa9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344d4089297e16d79699ed7e47f0169301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa47b6c242100e0fdcd19712932a02a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379d493b061bee9709c1da6be51987303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569cc62761fc8ecfad571dbe699fa7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759cb6b68db8df4dfa2344f38899a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274586e2e49750f7c2cfb5da1dd82262306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa46b3a464cd4bd20a12085cf2b71b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301ac2e9fbc50846cad098bc3e395d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d5660cc881507bb6ac0868c327790309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99606695568b8682efc30676749218310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40018b9650ffc50d6da23a6f3f9bcb86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9b57776a3a332e9a63d1572b271c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0e2d1b5845672fa693508a44093b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76c5fe4eb7fcdaf154c3304bcc3092314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ada8a173b57bc066c1010cbcf6239315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed212c05f5b7b2676d6b9d00044fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3c1c17dda90b1f2d6a4c451cb7d3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109099ac5272a94e0e85379e639a822318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586359b2e5e2b94c6188c84fe8f126a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b9d808d825f8c99538333f3ecffb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d285c414eeee538c18adc0fc73756cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852d4e3e710c15e5e7c5d4a67b48cfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec94b592be00c9932ecdb0c9044606323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5393e0aa6c6bcf513687937d393ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77728cf2ea153b4f82719ddea4231596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875366c45ec3cfc6fca5f7062374f71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578626bcea80825ec624607c506913b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131b321d751d553f2447b2e74e2bfcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2db74827289396ca5f17abd0303ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffb8879ad7cd77a8fa4434f3d9f6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab4d6a42a367baaecca7a8de905a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca71b3be527b7e577fb122dc26c283f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f492f0da9871e8a35d47af919e563333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9cd0f02527daaca1f79e474ecbcf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96de142e7ea43b3b93a7ad6cbf3bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a351acfd02ffdcf3e98eaafec33e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd944549b01594936d2bb3ff07c9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f6c8bdd04344d70dbd3e5dd67857338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa87e2770d0ec023fd143c2f255d54f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78953c44cd3b9bfbf7e89ed088a60aa0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bb9767f4a2bc5add1f4df2bbb19ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ffa6f37128d4d09ebca479304ee6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94761bb5c880d61fed600f9767012ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4878c631f79aad3484f1a2cf6809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da73d11cda4ceca66a44033a2a33193345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e999f44b76165cc888bd2408eed098346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf95325eee6651dc62d2d636629c18c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ad1af893ccf33014b4e5671a1be0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63931252b322b4b9c5479479a53f84a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9f82aaba47abdc382d3c8ee7831d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d125aa7e3d2edca8433e533379cdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58d672ba853df5c8a109bfed4f950352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacaa3170c1a127c0da17e53a697947353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91269ebd420f45eae684fe47d0adb2a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fb4b880bcf65da33ea141bde7de3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea306771f9ff7b021c399c6b96f61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400645e2008352e1c6f234618bf26227357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9457de3aee15c1a9fb7a4a6224019f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8926c28bd7f814bf2d29baa7daa30b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdffc8985427501acdfeca236d66c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f64e5913b12a602f6a06cc297096b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3a1b8a218e257fe3c778530915cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ae4a8ff16b81b96c85c9006d9572f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bd05167351d92a6810761393f08c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c9942b7e8e3e67b479cb5de205b79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b7bb961d306a855ec258c85a6be43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320c8873008212927ea0c5861aa4db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300163ff4065fb83ccb5163dd93da8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6abd3957528f36cf2c7355f714e1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5fc57a9754b89a9abc0235b18009a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d90b5d32b40b331bf93c254554f2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759b6ccd90fa64d59b0deeda76190c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedce5d4441391f1b4c993d1320a90a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8296ce0720eb9b52183155dded97b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2ad6f80f3fdf9315100c3caf584cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb46b02fe1b603f0232219679a96a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bed32d2d8f977935f100e6670e310377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cef808b7db078a3ab29e22c0e9b1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870ead24bc77fb1165cc28944512e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed24f7bb1b11a30badb2e863325ff4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc694a54cd95564d61f84965b9d76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358698d8c32a357f71c3bcfbdbdea05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde000727de2e6d28691fbb0d7f9cb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cd21a152b5aa110c6ac607c9a245d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd62a07510a45dc8776236ce65759f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342e0c7314bd9aaa30b966adc6c7517386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2867ef8ffccba6a21f530acdce813c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a0af12074f4aa0d96b75eea586d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e45e34874ad686e2937acd7e2e2c62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49c4a4991ced939a98d9df17ce5b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c18aa835e531ece36188045e928e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7920a198c0001c410ee4dc4571e79a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364c063ea1cbc98c33733acb80935f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737db0eac932c9860b164ab8b2003f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacd321db1b4b687e5d367da35c87c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3545581bcc077247e8ac9fc272f7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd780b8a1e3c9656a169f2ef473c8fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e88a495f4747a2a4e2e824914a7139398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab780349c9e665cbc5b89b859943a944399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c90fcc6770a1578a1f44ebf22a7e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d0c36c1db8d852d43a6413a94ce3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21648d9a26277c57e8effb393ade70e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f8dc9a5789c1d9d3da5660d573c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295029bcdd67a1bd9231f55b9ec5e064404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa4520c408c6000ef434256b2a26f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65da0b5bce9c1724bd64279c23554e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c8e530014717485f431b644a65bab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356f3f00060a33310e5ac770c03060408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f940c8d8e762217d6040350edcdc00d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e1b6f8055f9b6e3327d6ced901b51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186e69aded80b5f04fae4785a6061d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f2d8e2dde8d40a76adafc4a7a7533412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a763dfd9b34dce3514d81d32205b8e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc80f5f93dc83afd09d36a11e3e2516414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9f03bc6a7da741c549882736e1d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcaed7302f8fb42ce67a6bbc55f0bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92dc27ffd258ea52d2e40a9d7ce3f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c61e2ce206965d0a74b6e7665d51c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195ee5c65765d6cdfc01dd25bcdc3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fd98baaa6faa591d54989bb245000420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3cb7c72459171cdfd112f118bc9d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfbfc1aa94d07e0be2a7e2c6bd64ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9caa5361350da1a6f525196f86e42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f6ce9d4ebc0d4ead73ead9489b8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a429e9e12c974e74e1b5e29bd5b0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb98285d0d431c000c993c6187a64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbb4f6eca51fbc8512eb3fa50654a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805a02c6cba8adbb3a41ee50bdbf7b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1682e8f1c40eb1ae62b6b3983f6e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5779a14163346ecaff27ee3dc1c36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03dea697b2d4f85dc5c5f18f486b84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f696c28f45ebcac5323bab5fb2b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f47172eea7f1e22b45656d2ff8e9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172e6944e636d4e343073819062835434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884371fefb920230a9deb9db450e3b69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8995205f6e16b713ceb1918cb2df58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5139789b061329dc2124ca4b0adf91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24764b9c35c690041bc4c28a503b919a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610faa5123889f92846d874e6489d050439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed1efa4d71d11932dc7743cb3bce5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbfdcde3318aeba6ca648b95cfbba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9239432b12071afe396d3310479bc80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed656417f1a7eeb7e9219bd87267b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee2de15f3e9b69123f0859e146e0be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040980fdcdf33c8edc058f40a04e0489445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897980fe271dfb1c792b7cd2427f0db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae83beadf886c031dd61ed8d76baef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632fbb67788c0afeb01d91e624bcfa8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ec55cd5b9ae6c463f9a1931eaa77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260f93e40ddd3699e2ee59f8273738f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01696fca77f2ea78e003b6d7bba2ec5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3659f4126449c582172fa7160335c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a6405d31d93d6795eb01b6623424f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba2f9838950750241273f8702a9128454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77dd829441e256565c4c6456d37d02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094241b1dc30f9c14f3cc74e91b884d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47ed330db1741cbbb8c7cbdc92d8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7db8ab37240daf19b56a6cf4218128458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab34c18a7b100167f3eb682909322f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523f5008f3fb19f788b006546b681f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137a14f5961e9c1bef8b0e52df101b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a2be8f538f7a4b0f2f303430e518a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140e0922b0e63557705571260e6384b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d4834ca4767d374a596b627b562e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e960364d4df09dc605e75f906615f85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c633d941872f63ba72caaf36d457219466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa9c03062697f8c72761baf744c9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c324e268a80f963ba292c1befc492e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a25719632e25f19026c07e25129461469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ab78625003c0427bcd3e02ec6e594470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4ccb29687ef9a19e167becbaeed6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50574f9ea1743800f8a5fab8dbe75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c0ead8e433f511cd442b9e10f736c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625fb3df068c66eef287b3b1882874474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd66d459d4e36c59ac3323aa730447c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02698e83c9cea8169859c8e3e51d7c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de98746e550f1eacc3e96fd29da84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761efe592073099c01090ff3a54bcb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755231f1dcbc33034f36b409dc9a070c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975c5e2496eb5c67a95ea932b1daa52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe461980fa7f81e10f9f3b1e754aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593ada0212502475a6c5a45c7cc9056482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f687c378c05e210f3592a0f3abf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d42a3b96cfea7bf59f2f1b2c067fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593c69af7d991955c53ce83741f2108485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206059266fd8a37f7913d9ff14c33c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264abd3a289a56df3089e50ed2ec54d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ee140c4f958e3baefdcb097558dcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc505b520639acc39b2c70ef9c55712489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59bba41a866455e60a920d712fb2a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e8c18ef0f86b01dada189e5b94d0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef69273d9c71f8442eb1ff26c1149492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098471c3bc6387e078e4c53e04fc2260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bef171d3bcd45bcbcaeb6f5ed26493494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dff56027e405ee36d4a910410f08d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d80981cfabb3dee3760d8d214d75d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763328f4ae3cb7c11e0a5455fae6cd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd377595ff018e00df4c7470f07449498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ea027e738c96d940a70583c344ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d88012a46e2f93bef29af83b054e3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1cc1debc879c5ed6153ba043e33e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093bbd8fa87c174e41889105c92b75f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b071c4c74872b43a804e1d00ed538503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28f1a83f546b6ecba5da65caf9358e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c2de40c0a266942508b513c41bc6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e5fe5ea7d51823c0039f548e223b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4166a1c67f740fcac939dd8149fc7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bdaa4be54d5451e11f18b9f6e7b6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f98ac0b824eafbb9c65d8ec7b96f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee176bffc90b654cbcc17076c20c55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c58e36e287c46439324668e54e1ab9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c13345d028f32e95e64387cb3e2c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353de05f19335ec4c5f5bc8c67d4d29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0249860850f730ff4c95a591bff62a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d86fb66e57a554cc2148ca9e3e9625515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e4ba91bb2a6dacc22f9cd54128ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07165918f4a36064cfe797d5e8a947517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e009be14f3726449993b801175bb34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fede576ce3a813d3ab8938d1bbdd17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94371afe5ea6e964e02e825392ffd242520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a0645c3fc678039e4e9b5ff25c093521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ca85b23c27779e3a382c9e118b2c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b9cc2da3e5b177f69800b95a68982523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a78d21d2fa6d28ae2ffe90bd902b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9c523c32bf7ce74503707e24d5aa1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5943622e821352279946310161cd71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe824e1567256b51916cd6af49873c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9e78a4c0b7ca997089dc0e2740f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b3bd5ef0917dc3d110e77bc79b133529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d6a64d4722620b5b812230abbcbf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dab8c8fd8a9798fc1dcb09fe520fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91770183c4a687c9d16a0dd3d3a393532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b1dd0decce28c2b8a2733de3c137d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006838a0577d042cf9f8269ab933d29a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e849a93303c68c091d7ba301d63c1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245430d28680f9a2eb088ad58cb9fd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da88f417cb93f5ca84beafd7895187e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d98b603a938ee4f93c7fcd947c96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7492a506fee2b2243f475dce7711d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3972ba6ae69226c956c038b4e8f4ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d5ffa3fa25af01163df62bf5c700d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceab845c55b15ab4b2cfd1079d7ec56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6062047c98ce91397f76e87c1424b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b89e9fb1fe2db44e32abb5bc8dace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce7e1d88505457be6afeff618a9275545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698141a2e3ff76e468be4a0931ad328546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586a98606093a16759a658f4ae221c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5add894d2c7d14d9e2495d9b1203548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01175fc15593ba84d18a47b05d37776a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4b66f4d3a1a3d548a7a2341a291aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea4602b1b1fc4d66d876095116cd5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040a2adb374d6c0ffde37780834716552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f2d26d11698002c3009c4594316da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ffcb9baf40d1925235390cf8d418554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711985a1cd81a0e289b56d9f57417010555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067f062befad5759ee1224f1867fc2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae162e145fe1d1ab9046efa9145361557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995fc398a2f9146ca53ed110a0942b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f5484c8fdb57506687079cccebd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3606675381db6c7858e255ea3fb4d83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c278665754b0496bbfa326cf7cb67b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76fa72ca7b26a30551deebf8caf2b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb52d6a5a30cd46f8f01ac02d07fcf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f384d58f2b92ef806a689fc0b774564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5343ca3bbdfc234b02f7bfba93e7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec84975bb197d508a8936474ccd0c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213697ad1cbe9f22b7ea15eea2255b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4aaec9935853fa04786a742306d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8a9d27f8fa3d8a9e2d3e69b07c18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ddb9821b6b6635ac32db83499c2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385b716c8b35f8186e567098afd25b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab13af2e8f8e0ed26ae2d27cf47f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c197797f0d3ea20dc9473664f872c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e49227a3a30cd0c040ecd2047816574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b726847dea35796b10e85691d59c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfd71bae738c1cef10c29dce92879d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f44dc957ee6a4445c3fce8c750ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21708ad13676c9f2401613e498f755ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af77c263324e842c482ca1fcb93e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20271952cbe7a53487f2d7d89dd773580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f68b3c5a065ce123001d7e4d394a49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2487cf4364cb9d1b90ffb7e9b511c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c65f6759d1ae110c81e85d91174b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbec163d47af0c76fc5e62d0e9d560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf140d424eba3a590417d43cbe3d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3665f31b7369649e0bc52fbbc8525586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fceced0f22d52ca367159d1db05f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414cac1c226ee1422fee4483fc1916d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4d312502e9ba317af9f8d612f7284589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b8c6ac1cd3c25f29607bd24f15f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3855087b9da3d4fb5e39c6af9ca5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28106fbec4ad5344b611605a7ac6dfe6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9455499b04d4799372c8819011e044e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c3e5bcd6880271e4792dac730d5dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be7056b4fca44f1464f88f1f2dd8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680268208eb21ba5d94b75f2057dd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0b15e9a4170d81101102019591b9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224f08491ae9ced45ede442ea3fbb2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a640670773ceae6bdcf3b360a73f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0ac71d4490cc47dc9c34d773c991a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9f042c448c1ec8ea57e92cef29aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43518192a0530c142927c31481d10c59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f81d0fc8d7dacf3d8559135745585603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734c6c1cc6167e2812e51748c13d6c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890c619abd1c7c7352e8198c058aae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2a2a89ced1979c4b9ab8832bd96e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb9152a795828f7e156b1c2de8f1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e630d5a0baabe94c1fb75930754d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ceaf9d2c103c166d0be130e0cabcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516493d6647e9518db310e28f78ae84c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f41e5c0d50076c02e97d13ad61b64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9040df75432b5f4c5c134a85f7dcfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba9d373fb5b562237aa602566aff37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af43f19efad055d3d2c950921218a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acfe767706b2722f91fdf7e4387dae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c10825d12ab1ec39eb75e46da011f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29349d4c44afd44ea7ae488f3d61893d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c1c7755b587e4dddf60467fec9279618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb734c01d322d3e8438823cd6d86c72f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec45aec87e354414e9c07d2ba4478c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ad020680978bf1164e0554f7900e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863928d2a80313a11506192d55326f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c561dcf8568ddf0182b61a603d8f443623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6524d3e00a3be9fe9c9b2c5677079624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8b4857950425250aff63b5beedf10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38d2a4e90121eacecd4f90c78b558b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a5d0e6a238fedf2cded63a519fd35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f9f97885442b4f3163e65c2141762628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb3e7f35ab530c77c3c5307691ba8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d0275e776758270da03814bf3a9ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3472eb95e3877dcddff2e3ff4a485a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b888c67b98b37a71a134284f1c206632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b7dd0d4911759246c021b4eaaea5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52920972275624cd58ad144e5eba84f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa11110191e30647de05113ab54c6a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4ac50d9c416c4caa078734971d8b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e447d382f5d74e42d65185a4d3b13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8011ab21ac575cc0f1085818a373b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5229368677f297367f5cd8249819639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca3432cd62714b9202482f9fe0d3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c204b849e98c9b1849eb4f470c148641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b149140be5a532dfcae30e939eb9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110f917f65c40ff59bfbc917da6e1b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e66dcca343f31083bae9cb77b3496644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb48f71f44968830148d1ef3fb9b68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5041c731bca0b0715c8ed4674bc55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43d9f773b8680509604ab38016ebec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e053e2b1fc8ea66ef24cb45821fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7daa6e938a53937f19bffd421016d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637fa1b3c0abdc8c3f7aec59631316a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6465934cd3a9b25cf783e1f68d9826651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52a0947346ab13909c7f741c79445652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291567c5b90eaab83f9254181490bcce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f46c258ed26c17329f7dc24689aba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9d24329c2f1aa85de68c143c5da9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559f3f47ca02db5da20d088eaec57d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d566978ec20695534b9e00a19f47e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451067e1d598468eb4b864b0565b27c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9a0589ff5253b980504bc54462246659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded1b4d50ff1fa90da95f808d3982dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03591ba714bb2efbccfe11f362fb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ecb385a2a605f9f79a65bf0fc2e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9898f8683d9599206df7d54bcc5f5db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5fbf157f1e4bf24fbbd27b904cb0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa155047c5b4a5c859ae5db0ae3e64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57666113ab9d12b65466104659cd060a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c2b1cc0764a07907a16dd9a4cdc79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12beb4566d032d284530a8f3d061368668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ec081df37510eeb435417d746116669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9cc2ae548b38d857d44e65452076a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af737e3d76b90991bdf5cc9babb1f861671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21021eb694be67e76ce369955165d84b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f78131fd187e34eacc259158e80f91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca525913050d0882fb377c05c3f5011674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b41b5b952fd1a28108e37d2e74c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a58b685867bf4e4d336ff7ac720406676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212830f6eca792d39cb7cfb218d1e6a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e036fb45d280b0b4db6d3ba74484db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247e11481f54af051d6f686c01469e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1d9623ebb8e063053fb0df2bbeb83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e929b87d2b81b082ab2fe4a1789dd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58cc5cfc59776f4012c3b6ea31fa5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59185e2662802d2ea598535c11a9bf19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87333c251c776dfc050194c1db83f10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096220df48ae0637ff5e7de51133c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f7c633f2792219eef4da87f576e66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b762ef9e10ae3047f8af319751f2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a36f5a8096cbf055ffad105f46f7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ed99928237d34a463400fe4b6bfcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6547f2f7d426bf582953f5c531e05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52758e1ad344301660b70504e128135e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe38eb2d307b7b5b365a256f1deeb5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b374f98d54e6e049d97eee7e84cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f9f6e6066c897b6c1466cb4da47d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22053aa8e9caac7231b9aa87e0bce5a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3ad249cd460bc528dad362d2f2f80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8351bdd91a72a72b19fb5a1230b2bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d8d01811be327ebc38d3845ce0d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f80e1a1538b3c0684d9691d812ac2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8da422592f99d9355976aa9b07641700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b00b362ac3528ad6c5f7c9dde7281701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60533f4d0efe4790353382265c454595702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120013872e0d87021e76211147f38163703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205099076899544eaf97f8bf7a9787b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f1cb5070e68260ffe9ca0c4f57f4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13b892977e6b38c8642e6efafe9779706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39dd5281c5598805e6f7eb2de773f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681801073dccc5e5bdcc22f2bc42eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7204c819f25c4254ac6355aca34dc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574fc53227a16ae25e9c4297252cbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9effa4f570b69ce7fc2096f8791de9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68abc616850c588e79e814f247a34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a2d19e2254eb6d5d287a99c5cd84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e88bee0de6fa9d95da3b3541367b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e28f7c30b56370ca05dc780460a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb0caee56363080095a2df9bbdbf21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f34fa6aa8b90b6cd607d1d024d72d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dce7b5ff01ed2a9de014ef71e7a7d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289de55a9f1a4883339ecf3c5d7f233719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29bd8eb68ce8144d7f97146e578413720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dcfc4db09a8cd9b316a2c2af91a21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb14007eeac8cf9dcee1aedef2240c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c623b55d9f12941a7dfc64cf4b955723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d24bdc2ae316e6572b3b3229c0cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6518fd7681d9fcc250bcb90a085c71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb3bd76d643ce5d753cee045d2d551726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684fe3e48ca206a8848b438eb38cf32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677727ed1b4b7a81d1c2d363df08391728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369c74d4b04cfac7cf4fd713274026c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a0775f6531e8701d78f80732f90bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d75ec801806c9ac242abaf1d1f13e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed0e24507dbbffd2ed8f700f38999732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa40e6b51e35c5b1d5a5d1c9915103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd989358c096c92af49a7f187348beea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60cf93e38dcb5548034e4f322570a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c7d540e90aa84670311d3e3a22b71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fb011c872468534eb1c0770cfb30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b52e2f9b4b073cfa5d39685b97c48e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533598eeda5e349f7339dd2d40ebbf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d60e4d20b634468787251319bbb06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad7bf19a2d8947728e61d0e276dc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c2e12456501d7dbd49d096c5d130742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f587185558f2cabf7452f1fd5cdecab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a34f88f0cb7c68229e0cd0d83c74a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c527f4067a7a0e374a9d4790611c7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a6ac31d4f08bac93fabd6a4842f8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a6ddb448593bda7a9dd495e1fb17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171fd51f00e30c15bdedc57e1068119748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55a26d5d2533f1771ddd6566151ff5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626a1d7a88598a44923e7e9f52a6da2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea86a07eb76302122447bb124c63fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65ba1a2faf5c4575d08ba9a7647b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1f3546a885180645e94e67d08eb45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d0cf7b7dc7a285659e173dcf11430754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58497a16d03f7994a28a86841e23b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0908c40721f608dcb61b5501dc8fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4174207454e814605b326dcca4f85c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3467afb38c83b6e1b211027793d7b46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae82343e3fed0691d804e9350969ba1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7146b3bd8ccbe4513b8572df3f4f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c0bd5f13046c20601872bb65471e2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc25c9cfca665859688c3443a2703762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0bbaedc2e642e1fd4ac11fff75fb3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6cfd4ca2944b56c43ef645d17952c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba27885a2b06cfaab19cdbade9c51a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1d5685190cb8bd3e887b655b10bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac7762933cb2f1d29e63075dd9d419767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>