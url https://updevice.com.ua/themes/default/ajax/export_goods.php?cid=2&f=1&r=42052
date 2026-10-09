--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea5fab4738a669c2d000f131780ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c12d233667e2da23cf3c81243452f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7e9f040dfde4b389d593987d56283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed461568e48ad6dc8e749da914d71c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861be367ddce19b6248bb5974a6aafc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9d8ffbb19f22483bedf5d68cf8466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1255dd1a4764813097c22e6d976607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0a98a32d51add95941f930d1700708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd36657a336cc071f24203c03648dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa1c795971cb1b26fb91460fc3e40b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aaa155b809bba9ad64c1cd947d6dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073ba9cae89b733aaff1bb8789997f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1bec4a8d48398d6fbeeb7b1464c2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dce20dcc9f03ef8138d07338842f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f87591a7c3ec084d4ff75be518c4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96368fc4eac956b4075bb2ccf8a7d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795a350448ce25bbac769a1f04c267e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8dfb77fe6000d5de835644a9d3eae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495499d0d7784b6709414be00e8df0c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689feb4f6775520ac7eaf6c9e1172cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfb37acd81f1c7adfb7d11b05c876721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655d3c0ff42e873d486c62c2d09653c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e41c1ffa79bd90f9edbc26bdeb69723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8b314262c660b02c676466a927aa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1ba15f81bf2b86a8b3ef63946509f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a026911d37fa9315082d76e299578d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc47c2d44c2c9139cc93671f673c4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08fedb7808bd66e879f838befc74ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a2a26a62ab8c57db113493f52817d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99750dcc291466febd40af3943f2ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c868e1f5858066e7a2339e2e3588431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f4fa291e2b736412948e6927cdc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0742b5d265dec799f4e87a0989e951633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9320ae62adf50d4d45b51f3b6efb3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4410d3ded754dc3cd054c2c5d21cbcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fcea05e247fb0a0dd3a01f5eb4d1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3cc045c3fe0a80553a5f23b6a13037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc363dacb6dd7818ab81b4a77d2e76f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77033b1585ca6da20dbc6db5bbb361d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30545fae9d06c2520a2eb46187c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292b1d3193fc748e56d7fed388de9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a963d593124b7928199c6a451afdd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245d6a7708fc72500650a1714a17e2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee47d82502dbbc107125e6c5c1e56444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350cacdfeb912f93a8b69beb82ed06e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3f8ac9de23fc8fc97236aaad5698846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09c348c1b8a05e21944dfe23303a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8e623029ad43d97f0ef2c64c56f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b76a7d56691aef673f1710bd1d53e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0bfc8e2290c225a380957349174b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e2d92f16693f91f680665521ba7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccec9372f6e6ecac587b2e4c7df65652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bc6a41a5fc061602f992f5bdf7b6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77482dabad28959a90e893f00698a95954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf0c8d25cd10071c3bff8cca9aecc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774acf4103a6a279b342da63b5531a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0950e3f68de1f1e575eb1cd29c1f8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a822773b514b2e51bd046ee05eb62558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa982447537162fa2cdb89fed4cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321837f0a657c573595142a95084749960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12854aee12c31549c6e0841cf8fd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d913425dc9dc951d3a2c41bcd9117362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6deeb97c31408ab49b1a5ef55783063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bec84ee7a2f6ae140a4d6682854c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310b02344af7bc4d83a6471da942f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bac17ef5e2c7e11b786d5130a668d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb30b4ea6b8b82660e4221144ba76367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81467a5d4f24ab9260e02d8dd84db6ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679d40f2910abb10b86ea1e1974813269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd22764e10898934d8e54d359c6a6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c9d85ae384f1e5f8f96428c45dbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058505dc294f54fec619b0d1b41eec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef79d736d1f30da67442d5612aa181073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82931465c9a21195d0add189f0dcec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755107c182c94859f171c2f9dacbee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80ecb35edb553e6686878064464e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9792eb9819c9c4ea0aba3fc073e3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ef33226a43f795fae3626e89aed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4b37757b89d059cba80d25f077d0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1812918d147f6656bf690d2633688380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84200bd6b856b51672e59d5e491d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e969c820830ed1edbb19902893a51282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60e5c04c6c6c9f1c2c5a86f44521383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497161bd8871639b83d7ba7b328721184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e163342677d6d3434508bb63631ccf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d35c3da4e8e5920d609b0cd2cbaf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568701cee54638e79f710251c522562a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6103e21a80ed1c16441f870100179888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0667c6a059ef2c8134f2d94babc5f1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94e709a419516b6d274133362bb3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a7a8bdb1ba4ccf634e3395e57866c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d1259bde2699814cd6567a5a75cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e5840aa7e414cb805c78b5c409b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da290a87bcee8da7324a48690d76fe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cd76f23d27be13414da67136c18c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b14ea31c4859722fe9a8ba6fe9f7f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44d8f2f3892dedd6bce3da1c99dcc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b8cab5d29fd7bd499a4dde43ea70f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b754640279b5dd9506f890c9c7e992f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5973156f93a8404acb620314c23f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af69f47e2163ca094d5acc779f19e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b40086a71ea4f9b0b5d255092eae5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd6fccdc886c90151bb7027b557187103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01f1b0c38ab61c251e69e012e5bc58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c443600c7aae256a7c32de5c7ed76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acdeab1de3a30f21d14666abaac73f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933effa4fffe6738e4fc593de0522f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739237c133e1ebf0d6117a4a34bfa887108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846ee0ea52cdabe3c6aef95df55370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026d0a3357166c8a3ca4ed4a0450ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53b468438522a5bb7ebb0c7635f254111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5354f2ab9c527525135987cf528d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd28892828fbc1a14389bbe759066113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67f9887876e6c466546b3da84420a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8127e0305791158d455e258576f69f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb5405d462a71227b38a0b4177d35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b5099b29779066146be550a0b69f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaff50ee75389df9cd264a53b8b9d89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b69fee6f7bb70f36e539baab5c57ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17dc8f33025a1d4edd3694860d6799120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a679c1f64b02306592134d0dedf80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35e422455eb1565c4f3759361c1d02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd15d14aa3c00e01e8005f7d2a22d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782674510e494cfa66e2ee612ac20bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c685db690b53d05f8999499356075e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ceb3cb9c2f8ce29ff4cd21eb704b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208f8ac60104c60a501aee4934b927127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c110fb3ee555297d579536fb6cc914b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cf893bb7ba0e7a604be5ca242f535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a556348e6581aed8d282bb0ed46ac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19df42c7eab7009cc3eaf4bd78ba64f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09515a46d0741f2426c8141bb5484132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc44b76ccc2cfd52baee1c89273047133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57405f8ffc37667f1071da65cdaba6d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a69147e922b28ee02ecb955e74bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ddd2b72fa793c2d961baf5a056eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f5b58e440cbf11a7bfafce38fbe51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdeb9259f70716983a8906a4f1a355138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7497af6fff0c7b018fa06726f2bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a8012ac257698df88dfebe62bbc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b791351dd7bbe66409c35f722de88e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d1c81702ac4e79d8390081fdd57d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d3fc1fdf5d0a9e0d986e094468e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0274548cf337877bac7b799f1b6184144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a36b7864755f9c9d47686273069cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2aa70eceaade8fed69f3ae2bf294c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a8df4cc85be365611afcd0d267548147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb1bcdd4935ec28b2c16f95ea3e64e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae4e5a556591c3aedb42258268fe90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75362b36fa5ff6331305136cafb7a241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ff54cf6db6f3604da04eea84ddf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee896cb4054eae78413a1f77b7abb59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f885a520e9e154c92647c60f95c07d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bcf320c9d6856ec82f8e80efe2917154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242bb3ed71096fc585907e9492cc054155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078514c5675e2ed599e9abee736fdd1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d12378bf46f25f41d598419c7a9070157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b5b1eb7b4c235bc8be321579256c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a443c8479ad4fb06a514d8a055337159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5152f69db4ec5c6e7ca92817ebde8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa547c873a955f138c28c826551471ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7112d5fc201a424351c4f42a96468162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26320f542212fdcdf373cda3353e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1c76271e1b05730157d0e55f444de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b152eda10e272361c947579ddc0e242165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfffe71f5cb8c34f96d0ceabbdb07a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0207a97e284f154e48d91f8516538167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd73b56baefc74ab3ae7db51e7651168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bdf1fdc966634d5fc646e6621530b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f362031c495449ba97264607da596170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b886040a74c703c7189116a5672c87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a581331241b5b00fb21b8546535c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eee7e87b1153e5b6f4803a2fc3d77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b70a94e8704183343433e920ada8d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450e28f41018cf88335080d42fe966175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fefff739dcfbc79858d271728328c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3623443470fc47ee4f30565dfe832177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536ad51158c9b63e54ec441c4f4c30b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63533a8a1bc5b6165b65994dde1ab5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61428ea08e6d2acd775390c9363600180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c35ad071c5c7defc06f87231b64b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5beb6a7fe7f68056adf7ed84de7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4975cb8e41eb485c7f8914249ce59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc976ef3cb645cf23f07ef09d054f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12f19f211113b346a377d3d9366bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b21173651fad9bbbef170a75895f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8311ebf9018bba3b6f482873754ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262c35a6ab4506fda8e9f67517deeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832c87394fe1311890802738ce32ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb08d1e06a15f5929a546f558d14e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a088c3e2789a759c88badfd0be6f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eda926bb7550d33a8ba7ab590b03a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283965abb61530d3f6d707c788608c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e93ebf5ff37383b65d3859e614c2ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dcf7a6fd1c52d4d38cc95270a85fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d48a8d8624395ebad0720341106e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3f68431d59cc4aa358bdd28b6550f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c6ee56cc0281432aa35cb93c1c6a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c25b489869c51b39742493cabab5c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6ebfb7468521be4982ad37a42622d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822b6a89e21d8997a08f0819826e191201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f005383ccc7a6fcd5a8515e4f833202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9216e2053c8f86ca9d80021085152af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879303de516fab24984009e514b5b10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc906151ba45ee230e398949a6251a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd301a1e59cd8afdbb2afc74385ac8e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33295b617eca44c6561fae5592205ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d948334e75ffd20967daf22e427b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aa8916f427e03f3532f82037f3ee5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ca0d4ab9c3f19bb682ebd25cba4ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbf48e357744ed372d07497c6a760211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cefdec87c381a610a831722594122212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba853a04717ca0beaf4c4db1a84ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b92e68c6ccd2cd67621a7c4b3e5ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc22b18c4efd0fc5949e37364be69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b72302ae0c7c01be4a17ed2ac257216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbedffa8effc3605da34a83493c5e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2214be39fdcf72e9001605f569b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cc5a52d028e1160acc218f169f73c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6843b8ee26603d43809dd7596cc4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3456528676c5361e5066acd0959e8f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1f298a7362c3ba0ba0e84eadf9117222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88dad88fdb07cee543006ffe234f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3155e4ee9746f61cccef6ce2d691a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae11773041f53aa34da789f5d61712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180bdbc87d1e4cbd34c57e74e46dae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92de0c9341222341b3618d40f6f4b71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d4527bd4aadf9bfb3bfc9e364835228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b499a0d5ea9ed72d8e31b9df05c60a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c20864305beed51120003bfe90582230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f311e55a0870fb357154f4e7e403a2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2a228ff6bebd2e20e102b32a06a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93509bbc5b86bf41eda28bc36afee3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4bae0955993ee050ccdf1b27c247234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984f0882a1f04ea5f3fe4e25aedba6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde250120ffd1593fde2bf24af55eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640415074c0d735947d7149d941b506d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ec88acc9c0fd2c6a4e64f2c833990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea183a2911faa36cadc72bcca843833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b4594079fc7da9926677870481ee8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a068c85c71c405231ba90446a137241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d85177bf4a4283141685df09eaaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f98fdd2b22389b993469333080fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfda77530f901fa4b547d72e7057841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac639a39db1808d033e0902305668245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747450bc64e29cb36307a209b756ce7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ec1eaaf544cb073b5eb819bbca83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e14c3ee1d4c9303360b24fb7782f83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea10233ae4af638fef4c2dd632be9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384ab79ddafb7c9a80ddc22760ee036250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7622178f30742f628fd0d2c1fbb698251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b87897f7d6f03a866fb48d27775035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec3aa20b5773365259d235fb193ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e879a8c3e00173612c57733aa207e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58989685ec3652840e27197ce9333a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba19061b9bd9b411e1d7f809fe1c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3863a1072a5fd15f20f28c4b6118589257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527ed6a6d1f2d8c3df5ead8ccf39cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66e5e59448b6e1d2559a3893c9b94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f6373c36a2fa847bdf696822ce583260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28679f6f228a64c2bb166c33afb19644261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf66116c39383a2074c993be286428262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44763f46040ab9127a52c468a71636f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6dc92a1e40da616c93a4b83a06c97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235d7479a6e060cc97a0a47d66fe1be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda21ee96b41453a3dcd0b54efcddae8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ce55f79fbbf09e5564f12154b980267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81612becddd18b95b91d835cb39f87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb928313c92063a94e0833097d5a9fed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d912e7f976a43e022574567899427270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e64297426c9e2185b3359c27b58e7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e2ecbe5f9ffeed07fe3089ce9bfab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5488badd9b2c5802579744aa6b18e59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14baf716eba2a4a26e1cf3d7c615ade274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b6a7e54898266e06822e622c5416275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36fb23f253c3c5335db99b7f6574c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55ffe5562cd1d59849d3caed9deae5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a602a503adcebbcfadd9fd479d56a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249edc694138dcc88d40a8794a248001279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b1943b7b2e813ce79a80361115d1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb3f9a749573a5fb57614f0e0db41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1abaf98540989bff681a28aa3a7896282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf5a8b48710d775933ebebe0316373283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3d9e0fe73ac07f0d1092902a3ebb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fe014004e08abfad68d97db8c857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c2bfbd89df0cfa74ce8103e08653286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f611edeb7726e10713cdbb817390f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69156cb47116b489f6a8cb9974ab1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3513b24ec979e00d469c4b4e1c38f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e875d56daab42ab4bc3beaeebe4fa9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94357480e18a2813b7f1df20a8f9caa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff30a69b17df5ade932a9eaa5e90fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d3c40b49f37fc06e25a26aa454e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4f1900d6ec8b6f233d396aa59ea92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c814ec4b78daee4795e8c5dceb22969295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e2f2899519327c3ad2fcb91e0fd0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54321b4ad53b908b8bac800938d8ba2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d9cab4ef7802c8dc7e1f5c4e7790f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f12242e5d74a26c9034bc3dbd4a3ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27fdaae2b4a7142225c08d7f7552e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076a04911b4df1844f9e98f41358b52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25d9c508249414f63ba7be2b9b08d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28968cd1ff1755170b8180957b946eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4616f09f98be8e9af9f7d384a1e0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a671be74e3e005c0468fa0af1a649305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3900ee7892b5d0f84c4326dcf656c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c0f2ddc269a478682b077ac08e1f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56588e419a059c023f4bf43c32028a66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c1b33896015f502dd6b3287e3b74c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193b8bcd1ef9368048bd569584f252c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b09f12165733541196b392b83c7e44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ab60c514c67c21d44da22c71d712312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae5954c15ff4df3e053296c42f676f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0463fc23242ad71d4bb3992335e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522398b08da3989c187f302d0625626315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33508df650a0358bc752a02d4a2183d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173acaa3cc20f8ee5009d92320057c70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ce1bd89f6c5a281d029470099574318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d827ff75f56faa36d2d3dba1d56d734319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df303315d2185b3edbfc484fcc40fcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a36552802c4bc14af61781f934fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6daa7409a4eda78e250acd528ee789322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae00234cf1ca0a571cd3f2489e258ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdfa0ef24dcacb7dc96955272b8307324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb45f17043d96e1482f969efe766b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e10048a1d47c002e30787e3af3ca3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf04be932420ded28ff736653619ff3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0c37195e9d72fc166817a0a5e764b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e52047907f41c1919e9ae6b610b78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400cd89a3335e0e82c0a2abd8e2fc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e6a1dac377b675ed54075d101ffa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bfd5e3bd5bdc918e384c2d8825c5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929176edec8315dabaf0cc1ecfead8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34faa5e4981ec347805324fdc458d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d540ab0e335ea13bb611abd94bb34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a0a89b493a47510ebb01d1ee2d3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d42cffe2f9cdff74b613588e7766337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc5aca23fbc973f4623334b691b598338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d25d42cd0c5a901d55cf42a620c8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe81f8509b683e334182dc9010b5176340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f901e18e9e8ca7ff7235e51ac76b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83099d9a2280ae558ba2ea062fe36c87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdcf75cadb38088b3ede8fe1b85916343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4c591c35d1630ac3879ab26b9a24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e89242598367092d2d988e77369851345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed55e1d94e1f4933ca8dd6c6c2e78c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1365543c9bb124fd2a3307eae8e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245ded6a0949595d855dd4863b95a6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce96b64b888a180bfc03373383fc05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89b57e9e9baa9bbef66a2e7a247c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153e7fd44a5f29d11c34d3e2bdd71f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fd55fd74e6916a743f627d8e03ec7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a6c2fd5609285fd5052af76a01737353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd900650ecf69ce9aa1c7a24d9a221354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212185ef983b9f36c9eb9a16eaf39a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b13fdbb19a0d662657ecdb023bfdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a972dd1635d117fa395e9ef2ce8a8cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dff6172bc47119e67e0c1ec0b2f142358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c9dcc77fedd136f521b7eeafa7c91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4081a396f39081d05f14780d03f8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe81c059ea91becb7cd5f343a65744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c47eba19d640f27fff78abcc5e407362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3e95502d06d01ef794f7f97fd78a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b24c0cce0c480ce4bdfe9d357b3460364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca95f4a6412c0b038eacd693a01dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d3b7f7bb22ad3e033e4f0a752c636366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e666b2b68960b9d441c805b8aecc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0ac7eca7e4f4b52f01596535d0c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb012b6eaadad0482fff2a7aadb5715369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096390d59aeecee2333ff0679e9c221370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef961c124d6cfc889c86c5a1869c33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964a4e8f8a76d4633c0432c7cf94ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8224c9545db04f35f3307b9bb0666373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773aaa8fdc91dbb88ce379d3015b995374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf03ca4ef52ce41df94a04701e06b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153894970d43f87d08364cbf97c8dfb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739dfdf2e20e67c3c9ec09e5a8aebac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2931c83974e812fca236fa18d645584378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e3835d516d85c3a103ae9671dbba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4b39282d59aae364c91d7172b2c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e84a1c0fd60cba508e64e35d6722f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419aad0d8f2d60d3fc3796c65a46ff6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b8b9488197b330e08e8bd65d1f1a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f6fa69f928120c5b43b936b03eb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9c67fb0c60cd1b64da3867e4fdf14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60179f94ed80f298af9c7c7e62a170b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a8ae2ecba00dc0bb75f8e72c0f92c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346183aa97c89ddccc334b8693ce56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ff159777b05dd4a880eaf873c4ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbceac5f30bbc50ba3d42e51ef106d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bad53c6f095e907bfe6d1ebf8156c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb435a2dc4d5003abc85c68ffd0fe6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee190554f59236d0868ccc866cd4aa5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bdae4c0100aeedd8055a15d67858c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbebda9a6f552c265a017174cdae88a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b3b90105463b712db92e63d36114396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334f98064721abe4225f4f571e9a320397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be925a3aa3332303f65fa7f1c25d0d89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9910ceb6110a0f968fd45f4733920399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5edb24823519727bd9d27824fb5db5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888980979e7e31fb9d8a8cc9133ab8c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f331f811d3999bab5aa99c487a0bb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6a9337cc5bdf5fe4c3d7cd02e49bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e33576ca395af8502523b93845b57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd9cc645adc158afed204f1665f656405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca177634af736757e86dee3a4d69c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f612c01e25e71546d4d2879f4fd332407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000c7b6158f10e79a80ecfe389763d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52100bf47e264ba3a655340d40e63f97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80cedbd78b1f6dbeca0b66b759d977410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba730605f222e6718f68341a4217a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62343a98c6c74e51b6a3b616b5d79b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf2651a0e415769617a29efd3bce72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa18cd75d4f5b496a07ac5f311c0582414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8fefd0d7baa46af1ff7d1d6fcd51f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc4155c749f9fcecc5ac1733c1ce55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54681db2068d5f2f41b712d679727f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea89fb60e4ab574b5c3115c0c933c83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554421a97a1b8e65c1591ef0c99800ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601bd3ccb098435d93ac20013a3b5b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cabd5c8a7a89ae32e1132028d3565421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d67c62309bd53a39d3e7618cc858422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04103d3da1f8d400b4b55d23497944f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fce2c4b390ac75fabbb75d3704006424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a094e908eb6d81706600114c7cd84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361d7b301103d747889f622f2437c41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd432abde61430d503688f9ff3cb0d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd288be54f7ae16d52d39726756a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bfb4896458674fcb3d3c1a18e8043429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131b5cad55145ea116233b6c4444680430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee056765153e0c92cc42f8da9c37ff7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b2e355016f332d2d6fe357c82282f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48757b1487301c2269f3986806e2ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cdb1025234a487203196dfb7ff421434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8abe323787a9ff3859f7004a97ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb9bb71b0ef8a93d22120979931fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698898614a1a3712817c2e8822ad5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f7f961aad92696486803b4b87f182438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd06ab5b13d7ce902c60f9069174804439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f705719ae095d39e7351e826c11398440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e2c5c7f95978b91bca884b5363e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc28eaa05f053255561886a22d8aae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f8a3ea8541dd2190a96990ea03f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8f8bb1d9ca458a371e92f22c64da6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6abbe4e2a8ce52e03f0f038d3a310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec58575cd5acaf0cbb86049a97b8a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b995ddc42006e166550ea3bd5eb882447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ffb04e0c12540a300e14ffd3c06f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f028d0f5b2da3afc2abd7d1450403449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12735d72ab2a4059ab336b79722d20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1029d666ffd1f0bacf7a6e645357451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b654f88147159f08671c83ac100908452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6bf6778026d7f2565b40d3700ab90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d54d65a09f0800b7df0293d67e5c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55867f1f6f0394d21181ef2c9a0fff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2da69ea914b88d12114cec435228c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a90c1ffc4adaade60dad6b6a5ee63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adda061b04fb3090e8acca12712091458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bad2e50c2aac290fb08f513755513459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba4d1d54168c8d3c55071ab2cb8049460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4345dc28d02bba753c0ef50d7477b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deeb2a74c3af6132f79ce69ee4bcad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e3cb1b164a6a4bac6a00b3b4e87d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ed87332fe810c645e8f27c7e6be9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae41d47f15ee74e44b4cdee012ef777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b3600015902289c03bb09150abb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0726e1f6f9ac9669cb3073884399e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81992fe05cd087c63ca9f7de4976ae93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115c471d270e863515a891484a5a8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae940e7da5e5a49f980a0f8d582bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273e0d05fba2a3c6d980d5511b0f15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c290d3da75fcbfab4475dc6f9da1f91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a949db0a19bbe00aa05edad9cb383473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ceca3a418c09e1856b4c7a202ed5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d561855c8e42bdfe2b385ec478f020475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a3a124ddcfc2d15e68588e4d4e0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1994ab4b89c0d414bea638f5373543e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab60b8759833d18ad123bc3131446f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80480ed4207f6f93f35d2263eda833479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af00bb724a5463606a0e39c37d5bba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded114077d6bc0f2525f30c111ee083d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37bef96d7f1fbc2a6d219088ab768482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b319a9abae4d8e16daa5adf8f5cddb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34804a5f4da1d002fc715e60416690cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b8a45de5938aa1f815e885eb4c91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a7b1ca7c8d0b2335fa9117f68e84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f2fa61f4ba0718513ab08fc41933e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba44075363b958de4db22ea43017a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948900212ccfeda2ca1fe58c276ce79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641eb7c7732831b2dfa40380f7d7ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626f89e1ca5911e0b463d1ba25d103491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dded4d5c795a8c10b9afdba1627923492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f50c87533596f3c540e7db37fd05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c45e610cb6ca3b342ef6c76b87413494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eab0af1e23782d061e446aaf3d797c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719c20213bc86bdfb116f1a4a9ee57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583ae305500b6dc129a77481e3135d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc22febce634d7bfa2329f5f7bdd057498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae49331ee3118366e6a6267935f293e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4397bc4f5225c5f79789981332904500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ce11dfa797ce0f0ef95c85bd059f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ae0336e13649e9d78fc182c1845cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e25709cc2c578e0feced8c2bf54e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e004d684c46f9bf45a958c8e2f1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f65c58deda47546d7cf87dc6b67e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b7115d03de8d22e3e43ac5123b75b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75ee5c8c1e026542ff3bb1edb038cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6e081be9b49cdf1f791d3cf4b3d41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a381d55ad2e56acb5772b1ed979fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0948bd41d325a9cd21910b438ba912510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd54e034a1f9ad3ba1fb005e43685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc886576ee2056010b0eec45c2d9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654149ad88f8d8f31cf75fb11cb20b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57e1b7371e89e2f725d952e30051ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df3478d2b7b8a76ee8fb61a3b37c72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611279b3bd072feef7f0b2c71f5939d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4257818fec9e32ef1eb61027b0d2e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973813f77c09532605501d0fc9086810518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a759e1be47fb38b098e52903ad6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d603c39459d24ed70a2313e5fffcd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89012776c11ac44e1074b7dc8a727ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e75640255b7660b2caa0bf150ad42c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec725071ee842f0a895815831d2741e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b682697528d71e4f6163bc91fc2478524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422b5bb9bfda41fadf2cc99a083a297525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513b6692a4d91b2bb189cc765d69d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d063db56d5fc4b766cf528c068b68f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab886efdb75a68328fd253a7a0105528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291ecd51dca1e5521340fac641c7cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70311e08541028bd2f37f8d8e3d7f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12595fb84d69abda74401b27f15eb30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77e7fb1ae1ff306dfb842dc773959c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6a0a5532049ab2ab58b000f02b0f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b5cc53e5ce46feafc056fa53a59b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c21828acb5a8f0907c1a0491ee8eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b67962fd659ec1a198d4875878f89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ed0ff1f69b82bba6f5091f0695cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435a48b98417ee67e11bdf2f620a31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3def20ba0c09600a3c94ef214cd7a0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed259ea0c692db9844cb2fb0884450ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68895134ba9fc9fbdf386c45e01fda1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f477f2e36899826d2a26e7e24130d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852d73f8bdeb72579781ee9a848ea09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef62d4e0a21f85e086a28085fa2e50b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088d49ea133a6d7d8242acc19d3eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d04d4488f48a076339faacf670e1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8597c03587e7f1b2944706479fc4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1596385c4ca4738ba8e5f57cccc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c884ab3c01b155c64b28af6ef09ac5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eae955709d5286a6d81c8a0bb1770c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f078c27566ff2b29fd3b82fd1f4e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af60e4d4336ee657817d28730b8b4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd431b5095a3b20c4e2453987f24f17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c15f6a3f76b5997f6308844d3842e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe128ddfeb1633d8e30118f36f7052555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665608719bdb1b7bda701f140c45a8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a1d445bb6f5b9e056aa04cf45df40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ccd717eb1f7ea153191eaf41589ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f57a8d26bf88ba08749806db2393559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de89b8851de683d9b03bdb3dfc10e10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3edc83197ec21ddb2f6ee8882f71d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012fb12ab8d9280b871aba2d761ee36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc170dea475f5b27f6e39a30f1f9f21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d89af38d48070b3dee294e71f4614f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2c78361074a707e63e3c6818108ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27984168b64ab8dc1fe99e3d9016c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f8f245a667c55a7cbd7f10644e89e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19d6e055cbd94492339323546dc84a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d1ae92c3091b350c39f61609994a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572262f2c59d558f63dd0f73a90c2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0fcb4f42093bafb174084fcd41123571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed558d2f6b76d24f493e46fde985fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c6afebcc18106fa23b028edcda2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70bf46fcdd3a693da5d6523ba9395e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611deae88d1df174ac4390f14dab0e64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a3f7f52bebe8004f2f448447547e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb822035b184ab44954452ceda05689d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2a195508897b071cf0f59c100a88a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49813409ff1feca19a774b05d4caeed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e92d09fbda9b9c3e28a141225a08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddcf9279b0a240dc7ef3a31c1da639581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5970c418a13e03a77fdcb80d2a71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91258a44e01014e6e7a102c755470583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f4af63a9f9de97bdeabba6b2bfd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf087ecd135de5fe9d5c3b47f8a9605585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d7c47e2e716db6c2a5d0d4008d2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a2c791be4f723783176c740970be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe6c349d646c766c2968f33bd9e979588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aec257b71a017928cd7026bb9d79f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88f40259c7509bddfd016eb7166f9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c2cbe74f10b39b807d7e6866d2b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b059767e169db21627b03a5adb109592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dfa2b17ad8cc8c56cbd492d880b15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e57540064f3f81f09b207ed69479594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16780b8c1bbae47290eb9808abc766ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fde69f8d1c89d75fef04eeb4e4d70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30db293c86ba206a4dbc5d3e73a2380597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc1058a787fdb4697d288d558c636a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fa7513d63fbde1515efb41b0e2aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef8ca9feabaaa8dc1eee3a8b91bd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d349d403b55580a9247d3e5b803a03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f79243a7124551cbc1c4e96f1f0459602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a841bc797e6d35b757ff830eec62e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d918acdbaaa09616b665791a3b63a8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775f80f8082056f1685f215864f9fed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24863d3294650ebbf68cc5dd6d19773606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c3e82d36d2da9df0884ae9eb40019607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a43914a926c5677bf1850aa9216780608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8df9b5f6f0adaeca430c296ec94c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea2e380cb42ea1511ba8fcf63c3c96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c268fed7fe4b7bf088148c2c121ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284dd6ef984909dbd5326804f9570fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7f079c3747c72a42feaac54e20bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63341855117bd26328c810fb6bcf3b36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7882ece1f53840e8a805f8f6a1c01c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4777374f190f5f9cedb21c2366e67da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423283b007f61134044708b5f6cf214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a161dcfe3dd79545df3225cfe295327618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221627b1303aa97f4c8d00173a5bc32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8732eb3a3cd9c58a27a2ca23cc6ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ca59de67af428c8a03d9000dfa90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421dbea798bace8f4aed5df5cd1d6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d9ea8be04ea99773b10b823add99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc7ea5eae739321e0fe4c4904dbe4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60823496d3ee1d2248e1c5ccc6b1a106625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9e17617e681d98b31547034edc16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fb50977551a421dc317968e7462db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174600054f98cd8decf9bdaf3eda37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ebeac9eb495bb8319f48e6ffae93f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13948e90ec503cdb1fbfd89fea6b53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b91516a8669c2ff9060aa98539fee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef7c89581ee8cc21a2fd029de8606632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137c4807b8e71f61cf26a36958f561633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77265b9f3523afbe928f1c3ec2f0f79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3caf31807580dc85922c11e588b257635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381e443fa8c8286793be5992c82998636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d3597234fbb49cf9fbd0478d88ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eca9dd4c6cb9bbe59bfb29d7626258638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e260d36ebc9801b9d7700fdf38ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c649c115ea430c9b17e396f1013bbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d8cd1ef63f1d0c89ebc9acfe7ea8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d0afd57bdc8dfbf8e4d0ec6bea1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a35817487b7899eb8f939e41bf132b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1857765e860c7dbcbf980d9d719655644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e1d91c407763e7e56a6cd82ae4ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1580c3f313454b3f54a982fbb03755646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c3b0604a47cd5c3963bda688f1c7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e054a518f17fe1f980838f79f11efcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653279322d471a345ad6a8c9e8eba79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99a08ae374a9896e02ef09dba92a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59d5ad76aeb7567fb6ea9a80341215651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf5773111877bc1147ef043826703c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d2e6a51addb4732391561d72f2b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c105abc1c0a650e063a5ecda88df2fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbaae804d5b981c953dd0e326f46a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a1d810f2bb32c6721a7e14b0c7d7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c713c2e89ce49ee921ca78b1b6f32d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38566b493887ad268870479b6c892d61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2df7508acc52c694e86b9d5bc689f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b0ca207d8c7de279d9f4ba0d66b04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26fe01fd83b15b6c438f2eb06ecca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eeeff00bcd71007d2eb636994d9d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f24fc7d78cd13ec565ffdbb457992663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3c72cc844c4d432274571c9be7dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba73d4ce823abb24bc19a2194473da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb505ddd369ff7ecf01e2f9b9926e75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28b7b2113f21167dc89661beb2ce3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d51875685440810acdafe0377ff1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24446f851d9b003c59a2b5a2c3ef5bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d38fe1d934ef87b8107b1f73c5a71e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cddb64eb023777bcd88538880110e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b17a98d24ab9b60c8b22a9da174e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f16e3327d64002e0a1e65a5ae5e76d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510761f727ddca4a0926f94bbd81491674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9cf3e45bf8c2372df5b74ff9075a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc67037a08919591691e0be1ee2ad2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def05059933ad210a802d9eb66e2285677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221979de4f3e3d1c225c836c40c851678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841037800e0af0038dbfbd9a6f80e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7e16f6a746253816a0bd8430fe8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d30d7d6bd737c8375b8427210ecc5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c887c17a5ff0357e960c93326618682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93ce53f863ff6560c7b2ca170c078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f44abf5eea0614736973f3c0c47dd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440559a7f3e3613152fa7731bf797b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c952088cbdd62bb472288b14ca12b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ad53dd35ddca23770eb9aa827cde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c895fcad054106c9e88e9971c86fc82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccef3ecb47249354981b45d2f8241d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676ad9deac3a8ac5e80366c374c838690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524b87eda17135529033eb427228afa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb9e18249d3b49627dbea3953edd0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d2082c66401aa0fff18e1523b7ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f8469e29463b68879b766ba4119d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45cbe32f7dc0d61636c81cd71a6818695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645d2f66db69382cb28e7acfe421fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b9c91af05aad9653a4f10f1f8846a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3c7dc66b9a40852e2692335d35df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88065fab010ca2c81982f09e8344c770699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e29974bacf52aea683fe9ea3321ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436da8c1e2b86564e6af7975e7c2cbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ec367ef414dcec68c3163874c83dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d2026f13a86011c8d90844e86bf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4ead39ac3ac421cb86674771a6b4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2456075cbc920ac894a4254b13c95d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d119b4d575d0e52a4b1e2b896df257e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f8e75aa56d1335f68b5efc854ae2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1927cf24e7b5cf2c6264262edb493c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9c9a9f8b2d40b16d14be47e998827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47cf1251593ddc9bde4656bc2d2070710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f2523698d7ca0605bbd569e9e08d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9256049cab00af9618237dd597620712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe14029dbe7af0e852c58f9b85efce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200a2a171e4480905f84595fd241b19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d170a6ad56ffb2a0326ebffff8413715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8774fcb4c70623f1aadf961708e31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633420841d200fa543392b11adc8a41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953a8d38371f48eb5e290295eaa43e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43560379667f0cee18587c3c513f0ef2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f5e48d50ec5a50c541fe7b41c425b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7319fea50102fc76301e9ae08f480e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbd8f758cc11ad4d7d58203484871e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa69ba45f07af7546920bddadda890b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057eaf82f633180a79a48740e55bea0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2aad40836156080d94404856de194725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54654446e8f88d9ca672f7e5666cb396726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2930c32d6777cee0f3c73967010267727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1210a0377cb858318c970f45f2bc99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8ba9f825e8912d508f27f50b8812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b23b734c173f599b840b73307597ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994ee3c722d2e9df025c379ff7c859731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59bee09b684c71410ca35bb7c992c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1a5bc56446f60e16f7930e277f823733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30c61cdd9853f4c7fe6ba7ac8bc23b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76727216b8643fbcfe79798cea7b57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283f41d3ee03cb64688d55470264f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a41fa0dd3970e637e5ee623498b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641bc567803acfdbe44c66c0ca678dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7739f980bf141912616e61577cd0db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e746fc4fb6fafaa7421b77b7d11bb52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf48aa36d1a2aca1c1c7b6abd6cdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe2d50b641dba3ee5dc078ea250748742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a272f183524d76eda461f9cdde9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9496db19237414a993f47cf543b95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db5a674e6bb3db3f49fae005c9733745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a55d678406f9dcb8d1a9aa9b1890aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c4ca9e8aca451ab57caec1332b61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af497d1df860758799bad1d4ce7c37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48594e2b2ed24e721991f9a6bfb7838c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d054f46f562a36107f69a255029626750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397db578768c756544fc8cba6d81f285751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7595a7968c3c2f7299a30c385c781752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913226d590b13193a124e03c77d8e1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b832929688e706fba81914b665aedb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42540477c3452b94023afc091034f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe87d424e6b2947aafee1087d17b77e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33a073a8309e3328541fa35f072a59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb22d210b72132ac07aa99d120a192758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a54dee649a12dfde625c3f0d211c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a66fbafb82edc0bd18964a25a54485760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829835f6cb03cf607a847df76d10530c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d6758790a206595457b69165897cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c13fd40af561a7e4017540f2cc02e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698227b3e85c0b53f8ad517fdd7b080764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d98f4216b35c2711c773890eeac8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738682c8c92d02f9b4506e0400480cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f63b20fa8445f29a23aeb634ca50767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd625873bdde33b232fe5cd9ec35c34768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909dfe332384f9847f57c87d4cd7fdd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f754ec7eb6df6db561bc59ec2da3ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db039e14ec413b80c921530917965771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebfdcf01284db026fc781e5d24e5f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56316717b794f0176ac7c832cb599129773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaf51dcd7e6a614ffb8ce565295e13774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7aa3224c0e309e0d05c8883f1adf4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553d545d1b2f4bea227891f3749054776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36658348f4e58d5fda4cdf01c5d011777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7590e88025af80607afdb041bf9ddc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4fdd41a3207f483444ff0ba3a5f60779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb991dc4d5cc2750232f8d15d5ee0c4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5593f8d172cdec0d1e4dd9d8f6db3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31fe446e0056e89c08154a74373099782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca93616f245b07891913fcf42d7df1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ec8d30527b07199d7d82ba8a4921784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277abff4a6d05632db1d420fdc8eebac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12882d8462955140121b1a2c7e17b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30256c4eb29c14e8a02863b8318458b7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b1d0c8a314e1aaab85ca38c0a7158788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206fc65124f050774c91c0260e18be8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a375bbd9e343bfa1c6cfd36e1f11e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367b8aea8488c97fa7eeff8ae1acaa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d2ca39b2876292c8101896f8c515e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d76f5851332de7ab1e5209a0592c5e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaebe10fb3eb4b67ee4bc655aeb8fc6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e061df81ad4b88a8a7cf5b1e1fe2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f75320f61773ae0102362513ed6ce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c8ff49902b7ecef9092609b3183f8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d3c1b483000c8d9fe4b7df7142b0e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a3c5c77d4630fe949aee723d197ab799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450e087b0090dd8e1fbbfb3990462c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6af3e8deea6eb8a3b9cc094a5209bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b135a12eb388d79af39a3e4de57d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe09ca5d118d5c971e2d942f88bf6e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2d83af37b9d76492835d5005f803804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab97055621492d226cdf9252918197805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b5204eeecc85342905f22cddf2da8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8934c9d63f53ddd69c926b39915485807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8136d47d98939b488689f177c458f9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb261cf42b894eb7709746740fb89a1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1dafe7012ce8b7f2fd21d2ebaea27810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625650d9ddb82f3cda84d82c3b1e50b2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c892eee6b433959453d6452a5df5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebb8ac3447bc8dda77d31eb4e50d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea08958b0f6b6592f311ed48888cf0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c5336f58fb595f80ae95fc857cda2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927208bb8280d511510fe807aa09fe19816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc00070142982d77361c3a4f1bc469817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9896546aaeb10dfe9dfcdd5c5e8994d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a151e343816ab58a90fffc19112806819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ef297ab44c7c55e7577b2de77647820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8200083e544d39545f1dec9231855821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a836593ee735af2b365e634fc1fc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bbe256c1c2abfe6ae6b16fa3258062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f290aa2edbe5b5e88556da68c8dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0703a5b9bc988af4451b85222b4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e8c27fc1bfb5a4c8812ef9e7421f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38e5b20c41cd8d2e2755c63a14b5286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b600bd3cb21376ec6b2034551b46b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc9ff98a013781136aabfe3a89e638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e3f53b00911c69bf8cfadc2cfb0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026e164a1b616b86f084408487f54e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb1abe2db0730eb70366faa51cbdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27a6354c84067d4dd8d7dd93e8b1ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf3e8e7597b255a385bfea0ce5394e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd50b9b6575c3417c9bf1445d43d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd0f576222f1dcd03e39e68c8c1df315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67f57a272109d390ff113cc756dcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4876ab45061b5b7682bc117d1645f9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d3d346006243c75e55c32cfa88c6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1b0f80442d1800e80dabb09c710719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df615d06ef69c57c7148b2509b913b2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0907f168109bed6df03d41dd5ca29e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b3061b195f57bc291eeb606b3c44d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba90b1fb99c41b65995d59f96d7e5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9032bedf4637e8d6363dd2e955a33d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334ddbbe1701b5750a48a61104f902125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660ffb9d5b324b27e828e3cc8c79cc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379726cf64f4d4dfa962c13b5634ac427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77c9b9fe97b715299bd695e35209928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9023a56ae6653b5c84ffec18d4d5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f14ba3baef3d7cbc6c5ede7fbe23330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5300e3ca100246020223a7702c3ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44244156fa05633ebfea31338116b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7480efa9522465231d7bcf1c891433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945ddd1820fab6f7ab75ca2709194534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaec793682771a25d3e34222baf85635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd09289537771549d70c337e371e9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760c09d02659c24793a7add98c5154c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afabb19810673b6c57ba427250a2df638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4777e008458f5e3ef99b7bafad8093139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8926559519a892788e638ab718cb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b523ba040e5e9288e01e1064a18fcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75c7320afc9b363cc94f0e8c403ee242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e4bbc05a7768de0a2b86075cd163743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a86eed88b8b394968f6aa7c1994b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2c9f0b6bf88a9afb1d4de0c9b18945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b337bf001b3892faea8f8f65f0ce28546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d9e86e161efd52c1ed524cf42ebc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e38ba0c317e6a29bf80239d673312f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299812c2e339eb7edaa60a84c49088cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab9fe2bdc4420a2303904886872a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361e039599e290b16678c48e97358ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387a4813a30a50bfd54ee2a74f28c3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8572b7671ebc677319d820ed7ca4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca1ce12a6f0e1bf63df671dc54beb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1613c858836a5b03f98cdc92e305255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040382525a625aa1d9702578a1b067256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af30b29b136c23c728a041077d6ec8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54a0efbcfe5ea87b67ce3f51ef025958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705e69c3a329ecf30c1749bf6e1f0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3ab3ebc0d5e02f4d518a340e8c24060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bcf71a0f12b4169dd0f8fd6ccab5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e689d68e5ccb7156a6711302052227f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443edca2e40dcbaa69a92a2b3c74ec1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a7ef0ce29f39be802ce9fa1a40bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522aa9065c52973002baac170c4b751665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edfcf10a8d261ee943edbd4a44d14866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea6f8f7950bf512a50e9bb453fdb3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2526fb8cab4d30bd44bd4faa57596468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a13c02b01d01d71615c986748aba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d451ee6ed396d43471ac2de763cb5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65890fef99462ea36bded30182d11a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b13fea9947a263e4901e19910afb9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ebd241c99f5acbdd977a8a260129f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384d99dff94061f43c4bf96b566b6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6cbe2b0aca5530c7d48f4085195f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c6c4642f87d2356c12f3d1bff57b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4599c38ed1df1ea35d96c570dbad477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cda5dcb9498323fac94bf445ea14dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437161fbfa73a0fb2e954d5d192d6ea579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d6c7fae2c794037071d18d257dcf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921eab89c7b5758d7ce31c1f6b1a2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177a7d15ec08aa7373162078ebc5f3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9deb3fd3e5d67e71772e3d590398a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bba093590278a97de44b9c367b567184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e110ce56e6ff1222e0bf96feec597985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d3f98f3f67f462bc8e32bb8fd89186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e466a93618f67d5f55122887bd6c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4fa1f299bb1ce99edf4624df3855e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9e9138c0b8db7180ff51666c6bab389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f2f754e333284e88f6c1da63794890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cbbe9a2aa179a12f45f8ccbef0db691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a59c2062055c351c2627063b84ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e14f73da285d5c2c1380f854f1da993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32a1b00b52f56de69536962914bae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18dd011ede7f3562367b4abd2f0c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5030b58678e0e2d4a9844da22cdd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632c2023bbf2ce1dfa4406c5bb5f6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1224909081240aa94df2cdfd241f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7b673cffef8ccbb847b4b54be42dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbdd4e8eb22560e4adde51a1c6bcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e4ca20a495a193f8a7d49db3ab755101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a0b6abe45b85db03a52fc8a71b44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb49e10c8d8ca3f886eb63fade4c78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b553406613752c46bd7022581eb7690104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e91031ce58cc8c6cd1cb0204a80561105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4aa1429e4859bc68e1ad94d0fce90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4de484b9d4a35a9b3ae5c2f072745107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5553beb2948304efc1ac3ad294dee3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a853b81705f3a25a5f719a1b0071109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117dac39291c36ff4a54fd9c5e48dae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2793f4568d927e8512502f93c6437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd398bfb261a9757fa3d92286b0033d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133ce2737acd74a53665dbc4c45893c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6995b65238648098ff2990813f6ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1adeeb8475ff45a4be8f0f348d3904115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036fcc80e3977a2c0b649010f48bf5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ac039cc4c40c3b14e9629f197ff9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3779be6d32219b0977bdcce44f182118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2975dab2c7c8d0227ee390930686361119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706a67682fc556cb4901a7c4d2ef071120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63bf3a2fa0053336af680aaf740828121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca6e9e02b67ab94f4255a3bd074f49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac8ad17bfc9436327023456f087e46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c3aa88f98f6b5d49d6c0a3e6043a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53888d3214a30d29d84edc90959c1c8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ec06c9a56494fe4f670e7e90c74c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3758f28553419980e24d38dea146055127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be61adbd26cbf82b9752684503a2bfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529398ec675b3460d7eacb56cd0ca7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54e83f453a4e9df3af91d158a9094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229b420983566e246c60f4a57b14a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de9bc7881df1d8331f56dde1165f5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3328c434fbbceedf09ed7c641a6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d6c654a2ec1c7a6c11f4e12e19f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176a9948372a126e3e732a2ec7c12b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad576c1c1475980767fa03295050d97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0391efb87599f7013f5546fd4a1cb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e358e875cbbfd8188f14f635cc61eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c243ab78644e7fb73b92eba7eb96d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644576726942164d98646fee658f68f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae7ee5f6bccd362afc76c0e51e31fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986027ff600a61fb8bd6a706ca00c47c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a866dd889cc114e12f66c24a07fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5e8f74c6c4eebdfa28060ce87f93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd14fdbe22c2ad3e746f8af2edda5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955dfeb25415b944ee17b508b77bc49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390dd4a599e72c4412034670861b03c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea06206499152f0be933bf67ea115a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f46eb2ddb2b1aad36fab058e0aec4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee6bacd5d6fd556e4db528f3b99c80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b532f5757de523f7b163ee7941c99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896cb819f6881c33d5b5adc8bd1cbe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fbc44037dfaed7d66bff2f56462cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae566e7a2d7506c67af0543cc601719154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82e122310b2befe6534f57eb802847155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bedce2ff5033cb8613eb34b1c6d23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c63fa0fa9b10a40c3d6eae67dfc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e422942ba3c6a2208d28145c75c68c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766eac36b61aa19b6cff2efacbcf269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b794ebbe4fbc12c10b39f2b0444d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8472caad5e1c224ce1505f84fd520161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8a0266f0f59b96a7e7a00182b24a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf242d7387e04a82edc338a5e020f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c595dea47ceccfbdb4d25f9d02e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033dd1a0b39ebcaf11f2dd632b67082165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131938ccde93557ebd4b8208d443fe9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149af3ffa08a11e145f4d55eeef920e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70aa4029c9d7911e28b7a63b9e1f57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc52db85943862e2e0151994874bb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a36afaf6e4117d4996246e66fa121170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee811d1636056fa30724f72b9b1f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0017f1a986f6fe8d8a44b3b8be0546172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58681879ce20079999d7902ac3e01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaa434425896d86306871db7229da4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31033f449954259b01784cf0d38c1b54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff7015a94aa4202d68ee1cd8b3496176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f1842f52fd5edc6904d1b01d78f48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5fbd53cd39b6d5cb4fb01a7e19b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8528a9fa9bf949932ed1802a63fad9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33395f73c325b3a652aa41402d651180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328a29f7531733a2e4b425f03191f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aa7e67d8f35a6722f10e526a0c60f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75016d2b9a41412befab60f9919f856a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cc0f55897b13bc3c0c495c42e70da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94ed07d71316ff04a0f572f55efca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19d02ece35b0f816eadfa6eb018d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda117c184067f6c3fa2dc59a43c42e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caa71c8dc61eacb9c8e0c5832c62dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bac853af9d6ea247790f8ace06fde9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566176ba3da0ca0e7697f23eb3c9013e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3653dcfb761be9ed5def79b536cc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b0c6a390055f371144d0dfd693ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe94a2cb8aabe682a4d40b8942ccf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc61bc1c27db2d62d07e2f8508bd307194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0008bd996abb667895fc93d0a98e646195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312db8b7de2c68ef3a941d4b6bd2930d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba984e6cfdbb2a58656a35a652999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56929f294f15fbdb8403bea1e9601b1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2df6ebdaeb2e3e65e2d136c94288199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac748eacbd3ed6e0c534006ac2e672f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05d33da4a31178d292dc09f056db7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d8979c4b3b370a6c8669a333a611f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fd720cac4cdd01dd98172c8fd277d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb506954ddc4e6a9f2999fc611e8ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c354e4cf8c3b022981b13c1f0046205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc6da30848ce6aec52ce8ccc332662206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a770ee856a5130e712eb6d94e1ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d150b691a3178aea689411e1f36a55f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fdc3e1666bec079c35d13a1df3c5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc1121acd51b23413b8494f57ecb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013f11e192d1d1f6468b4ad41b95603211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e7c1235b5b317429aecbc83db311e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7c0d098f2e2c9275f834385a2081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e28bfa0f449229a1cf9d866c3d2b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4612d4b9e245509948ba7fa9959107215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35349fb00bb1bf9759f8aeb143f1ed4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565c22e22242d4da0d34a7df603108217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39304e5949cd5089e81e3bbe50da6ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760afd59aae254a692fc0ac5d17ccc90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab93cbe18c291ed6971113df672865220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba00f742d2f6a7b3cd8863cfed7f58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9cb3579b474abd65f393154dd6eae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6b311e23d038e77fa7be2372b7f5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff98d8bc6f084d6c6c138d4314d66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11a610771f494a64162e5ac89478ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb21acc2121a69db6e7cdd741bb009226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba1ccbaa85527851dde101776c723227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01befe532a703e11ba36587688c8ffd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60db4c27ee94f38c8842eceb4daa4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa9c23cccc9bc37f26ab64e3501e22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08090f5686cb054aeed1c8e5e1d305231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32809e38c358cc98f8f265e7f23aef3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98568c3733d49fce66a2aa51f53569eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ac4fc0ee3cd8d978a71ff1e1b92c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c505c63da8eefa5798aac023b6eae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac839e20ae3d9882f94a4f24b27b0ba0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e122333b892a7d8cf6c92dbcde7867237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c3d9e37bc6356ee517b09cf8591e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecfda359c73fdce8ed63c20f43479a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72956cff1f718aa7dc695194ad8563ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64ed1939701392ba8f1e3f9843c63a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4b6ced7b1ec86db23e9a0a233efaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b832b49a6ffa40f5092bca79560f765243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cef8c025e8e50d0377e2e1c206fd70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1036c066681df7abe17f447df48bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358231353b2d563f33026f1b98f54ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130d6041d6b0236155c7499cd16d21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d76bce45847f2b3f806432ddfb150248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a683ac17d865e9b1dd6abec38b1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f85de38e0e76359479700a034e3ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d09bd13d88638b21fa522801aa01a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe477bc6bfdd98032ea5defe71c3e00b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39510fe6193bb1752a9f733adb6b29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe876f031c947d5a338b99ecb15f70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707df42dc574c115a37b07fe25865f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfefebe293ab24ba9003c3bebdb773256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184f56c65d11e47b02d2b53b3c76837257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd8229466a302cdefe2696f4ecd709258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc46fa0ca7435a456e10842d31476259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5edb1a8e31b115a06495db255645260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba424e21488f67aac4393d890e4520261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ada909f71301d5d48be3943aa7af2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a76b7f93162fc9a99347bafbf1759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac553a95bab7214c8eaee25ce164b6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15243a447a7fdf42732ab3c22f0a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086947c7f1c87e3f43d043956c57b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d02511191ff8100527bdad36bce507267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f59b56e40f63dcbed39f6a731ad8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624967cf7e66d496bafd3b616166e4c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e3c3cf67100be2392b29c8848009e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279b0aa53171779a2d2752dff4f9a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72210caab0ebddf545416683fd5da9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc89e68d61645baa59b8200c0b21f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c403b3c1508a5a2649bca40b54cc69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d715c605776e202dee1082666a1d75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a910d63c26ec6861d89e40c8d24a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2179aaae00b10f97bfaf59a71ef295277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a19deff12c1643d494a62daa815db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986b58c96c6e43c312e0ca09960d1fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311528d7f7a4bdb3b02aa6517c3825280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47625e45eca4a76ceca5620ee3752281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16882622b0a13eae01676f55a65ef043282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e3df6d44bf4fe4e4eeffa52d8e3db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd7372d29474ae72bd97676ea5288284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d288e68b360a588b9b9509e41db1466285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e1a49e3ad9b6a6764843a9467fedf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b77d9210ee204d5544ab6cab21ed8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d349fa539b201445dfae1da9ba4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a1a31d7edff6e7c2498e81a0082a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c76eba56b24ace63f6afbb73c8d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c9212dd4210e88e8dc0431e9e3bd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc2f66940dbec16bbc583575482f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a3d0820ca0539392c79be556699e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f08a73e9e55ec655d56d9366603df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8541a70a25a80befb8333e6768f39e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9471d08a5e92a04dc95ae577b207ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641619f4869e5f6e1ede05e5a72e212a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd1fa172e94f862b5488a24542b4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8460dd2f15a15d5c7cd09b6d49b2d0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66070799c20ec2573a2e9591e8b6f15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b3a1ef4e00c4ce6bce806025c21f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85856f312ff78da3f880603d130afb85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b7e075d2c5517215947d684634de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924954c23a2674946a2b7a6b4f558b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35dab809e82e8f3d9838a52251473305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f06478d5791b0c149d1a2f80e0f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93130dc15fb5007e30dc2bebaf8487307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297bc8d4ed261ce2ba498c4156b4612308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d42d8c9b3e9c9ac8a4f3344659424309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8336c95caf90ba003df327b4b9ff9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7c220ae792c4b21c8cf612c6ecf0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9eb87d181a28f105c6570b744b8ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fa7d967562e4533ff1965d2f2bafa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64520336b3a90117995ec072ce87f391314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99fb3a5206c3192e0204303d410fbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c2b84edf0de91089f004b57ef1b9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf153d4dcc517bdea1194fa638cdb6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995837d930049eb1cbe64fb52fdf4b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05c53587ef8d0c7b9237f767c0539d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812227aaf100802f6e4c3712e30be61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ba18fdc84e044f9fdffb27cd9f58e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ecf3f889b211082d38e21785606d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d8405648e9c22bdbbc788c5b280b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0d591ce82d821892bbea1a13114c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad6e5c1ecde64441322fb0a4dfc178325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a60b947ce245368726ef8b67a947326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e6e70a9ec38a81a93c32cee126c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e773d1c8e30d43153edfaa953be9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a01be7dc97ce166409b660a7fd28d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37570613b68d17776159eed5205bfc19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd0cf8367a3af697e7141a3bd4d738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad98fe807eb28e0d58527a0607bb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf690827416c7e325957f324e45ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd518e12cce98b92977d6ec254baafe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37648173252addf3b7138cb87abde12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe431e2f15f83f82f5c0fbccae8b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04476444539908d60c3285b2c01e90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6f4db5a00f9b12d6f78866a2b948338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f643484e3142337bd97780eef2d87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e070530ad65f1a203a9cdb3dac14a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786ee684e58bdf6af1468e776d9fde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24505c0a4ef381fbea3d52f908b16a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca9dfc26b641b1e0f4da1c0f0ab10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f92012c361783a71198c6002bcd6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b59a30ff50fce3dd90da837f7d5c0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ae51a954b86a55e9851bafe3ed77c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f40b2e28f4242527ca4ac760ed362b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d43490909b6cedfc79cbf47ad5ffd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ac4cffe9cb1c8eec3b7a57cfacd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c636bce13b9699d384983da27bd1dd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926f93117d9d5cb9710a75a59fd87c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216c2ebaadfc858a0d5ea3d7d34484b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3cc07715d7aceb7efeeef81e1a27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323aa7ecb5d4626855fdfc51a9b5d13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b993e7fadf8eccfe5b83de638d52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082f15205e3fdc5eb528a17d51b0793356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2a33970b31b5381e4b7e5488b975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64d3dd80a58116e3adcd964760fd95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08980582d5ebbcd07158fd3dc5e36665359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190418fcba87e424133d4a01e88d695360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418fa20b1892b34ace73c64e187eb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09022fd0ba014f5efecc68aecb899151362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add126519e98c6c16eb981e03075a225363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e88a2ffb27ccbb44e1eaf213fcb85b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e25db3fdda0293a89f60c9911118365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a658062792897fefeb3e76b90cddc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f498647b617d47aca50c99c2ea707367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e95be4aacf2e9062a457f6ed6ba21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd587dd2861b1d2e352e6c283581d59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f77feec4678ce1950ee81de51d9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a554df7181a34eec1f56c904e7d18b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46326ce69f049fb8a0aecdd988122372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8ff618f03a3b75c1915e583067416373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9448be59beea9e83b8a8a5121da9c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d78ba99aafc6871fd963f2f6f890375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f61b6e263f4667a46217f50a0cb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b73ece2b40d6c78de90adf8136f12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bc6a955db41f839c9ad390ed5c832378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62de3ae51e6f6cacb651e2e775b56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb2b8d07c1243c9067b65804fa8a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2433da73cf9d6a278b186b0d92317381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b3a1a7ee7fd240071886df39368d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c44bc330aaf92aa1d89115c03782383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab928d8f9c234f1953240ba489ca9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b096d5e606da9d56b98d4760295cd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348951377fda54757951e741a5cd12e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766bb90d6fbb972da5c60ad5e0488d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee13338987f72d95876b79152abad88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d41576f6ced61301cc02235452441389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca66044d49370bdbc3b4e147c9d769390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94118042a079328e6981080f4b5927c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5f8c2acf4dd8bcd4bf05ceb1ba7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad323f8e6f013128dcaa4cc03f2998393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f64903c7dacb3158f7a68e1ac99c3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f9aef330e76adc600596bd55a1f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5bf53475564c316bdbc81718833da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ad060014c4b38c7b0656ce363c334397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f34caf591a46efa3b3dc7eab7ac9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceef31579640037c2001e185be892ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e2e06c225933949fb4d57207ed2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbfd325299d7c5cb533667ce1a22fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37cd52a8f63c2e2e3cf602da434864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24958f63ae47f981c16ea3071faa4c58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b5cb8f0bbca72c04c58e000423f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa6edce16f768aee0c6a6f603a5771405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf38c2ab940f521072ef9688f62f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551c69a97751ec74b8fc67505d88a39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a35479c834ba93dcb26c06955be09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4e5fab90f2aceb240379d6ca5e3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ef7d8cdbec474130d10b1871993e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d451c28b1a13a1c9c5306c8f15e1bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384d018999f5c2cca69951e469a551412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9110954d1b512705d45f6cc509e3ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640182922dd5c037a45582a84bc2b09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b885708df3e2bc6501c18234b1dcbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abc136fd8c40c464465819840ac2d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dcf29d02b44575bde860eb10e009c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d85f246c95c94319b3b859359dd90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d93caa08213db9d5723808738110c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6520f0a843858cba3c25884c16c32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d10d8427112869e75243f94e4cd09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c55da15aee6917568472a66f97320b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accc8de2261c0f50ba333ad6db8a8a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255ff43b7df76c070fa2f2b50bb1c9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba0ad2af4bfa6b8b519f6c4e010f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d38954df67e71f1a167058cc8969c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec63eb4a562354d0c2b0a482df7a09b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920532cd8d0a23b58b0c5dcd0cb04be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7089098bc80f40d9c7769e28a09dcad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7f1a9028b32538d876a4d3c59471430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b598bdf11534022f74f8998ba1ae0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc232accd795dc3244e0cd2f749f32d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c8c21651395def56706d65c81972433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fd9743d8da0fa5bc4d151ccc57798434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64332852a7a3d1683cb6f5409b07b501435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982683d310e7c915c6d2c3ca2b21850436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f14d306571da587ae1811b7af8a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b14f1464784b7ba4decf92980682f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965f3f250bbff38788f4ce00e9ae34b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d92cfde2b76c3677f03942125345fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf00d32bbe704831ad34680ac482fcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80562c08fbbf436e77b2bd573fb2bf62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe99f66767ca66755e6cc4e581cf7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67dc3b4ca7016cd013b2cd59b9c69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce88ea37c84b5608b61c38838207d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9aa4cf988354097df9d1c72863c5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ac55eb386abcd90f9a16577b606ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98976e8f2263e9b3ba89afb124b8467448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f8952a9f63bb51080920977e465b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9bebc88061b068352a7c1949650c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd932bf2e3ee7a37c9247a919cb8597451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6be221a56004f065ae7b585689fdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6cf5b98936c2133971ff37ec69031453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2e2129df1ceec4b9956b0e815efad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ae5ebf25a12989b1831253a8d8d34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6d0e0b55a5e4c9049bb9e7ec1d0b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4db0aad1d51582991624eb4a94be0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f1cbf890caac9f3dc9324fa23586458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f990ffbd2e923c6c0e14669e687fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33665c5ff0aaffab6797a085e03f5a43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf1014f5ffa71b5a861abdd0cbe63c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c86a6cd7e1e55448b8fd3e75a5a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9820d386632a6773dfacbe0bfac38c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbec28127fea6b8a0e3635ceadf372e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37cc5d488745b7e0d1c98a1f2e11eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ed18dbab239c50231f2a87310bb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81604e783e57536c278af6bcfce9efda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67887662cd255c5bd199710536d630fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce469acfff3f8fbfc7cc14938bc3fed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0890c27fbded52e3e98c70f4c80eb7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106073a9bad7ec2c3a7bf859a584e82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e11987f65dce4c0733b51a6ef0747472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca356c775f01873067e20d94e22f22a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de19fc687a8d736aa22b8263c9b482474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14240fb2d2d2a28302f53d2561289f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531fdba0a6152f30d0a11ec86f645f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850721adfddbbee0298ae3857a97b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e71ae0c6720e29954d9abfb4a46c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb851cc577395343a6484763b5a90ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d545147e0be82355dd83d2a07876480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c204b376757acb85fa2cb74375be1a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a72a642f4d63e3affec528d61219ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa81d4120d86f968a0b9c41b3f0ea8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f8d1febfdc331a2690ffa04a0baf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad71a4a10112cebf3cb860b0a03683485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b29aa5b647a360850646d64f9e6624486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2830f70440951b0059429fa70f7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60b4b142225e22d18e252e8193e55d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6268fe1cf26fbd16a04385cf7e8938489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387f4b5cbcfe19c5125804d13cd730490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12532b6bc881624285ad6fbd7713e27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc27c4cf9d40a8b27b20d19cf1a6657492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15973ca118be7db858cb79c39e8f0193493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c8a0cfdb94717ed3209812b2822e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09851ab8d6afc640e0ef96aa52b13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6b8a8be6a6aa88a5e856d8e0d6f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ccd789156d549cb2fafa04b698ef9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b560b5a90485d759e7ff7e0eaeadae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86611832695ded0f24a96c785cfb4813499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe65fc5c56173abce710e959ebcd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb777eea67feb9ca84ff68b5139f0ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf834f576d5830cb24f71745b69e5a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3c0a1ad93f10d27f6cb90f5828752503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c800a807d8cb8f10115573e81fb4de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56f81ac6e38be39e2a65321c719f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267b394e31e73dd822164f5ddc88b4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622cb621febb73a84a959b3c1470a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7466b1d77104cbfc63aa2f019f754c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c5dc459c17f6b9a45460684acb31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d374ac58c42d1bb2191259993e58a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035faefe614f897f8509883dc53ee08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24f8552cc41889bafa978229acb148512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0f7f9b8aae804ee39d676ae2a7796513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb5a2156ea9046ca79913efb0badc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2094129c14cf8a626c6a61b9496b750515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1ef20785cdcac0ef216381c2e56e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f94eb58eaf42f72ce34e59a6623f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5e21371792ea3098b00f5fe9fa86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a87347b8ea587355bb3ba87895f28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063bd2a83b2e487ef5431ffe695229c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c09a6c816bf731d399371b85b9f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ef73dab078349fad9866f7d832ef1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc13e0685c12fb252a352f58e09bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce55fc2d5c2b6fe4d1e72435d6b6009524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04760e108a3f62947534f1f7675df0cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c04128203ee4e31c59631cf3c2d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c419e95dccee8bbd2d4550263a8c77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277081bdaf662d5af5c6954687413774528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541d4d2c35ebb96477cb2dd3fdf6c91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb49f28ce5d91d16c430260e885a3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad263c8fc788e6ca89f777bbcceffc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b0976faa241023c3177d9f784227c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf4e497d6f5e585d89cdaa70560cb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94bdba0d10895df46c4e2e1bf1505f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576b9b024a719a430d393ddcd2d85f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd113684a0014cdde92caaae4591d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305dbba50dbb78c4b0291819c9e151c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd13ccb1e4f660a45d79feb7629ba9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414581056c3563c5f378801ef9ac683539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76cc7089991bf19d32a9414ed24de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068224bdd8f5018a86e7e0510ff09a03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5b322d990d60b9138c914974a842542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0397ebbfc8f7c1f5f0f6fee5d0f8445543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e10f988e8305a9bf3342ca2f6ca923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec980529bf94a864dfc455b2875f30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8309cb450c5d4020ea10cf560b3c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd818638285e2d1a0d9b7508e4e4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488a5c0464a707bac8a80f2688aed60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34d9a34d7ff511c9e15bf53e4712e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c855e97a351b92b7ef89e2e739b3cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46030e8a77237a88d7894cebb7e777d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c591c90d421f74ad68bb278b79d542552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1821dfb42674118f1e50bcba18fdeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73827e18a0a4c58be57e65fac4b1998e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df8b51ed70ae6ea19b1a34352b05d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c4efc5e633480d1e3b627ce4310a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0934f24a915aee6c5f9bed4767cc66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec85a64c384cb28200ea530b4b84b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a8173be5f717dee4b4bda6f96060e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684454cc71f65edfae522faf2caff1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120e4b06c448bdd8730e1afbfbff3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc366275f1ebbf8eb9079d10ad3d04f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f5ce005fc866b429921cf2a15419563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ff920f5c409662f35ac7ac49c496f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9458c33129e2f9f4b063c8f20c4d3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4fdb0a276a886ba879e076b801b41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de04050f69051e4627e3ca189415cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb286e8d25f894b0bee5d68e05bff1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68efebdf7a4fc4f11938bf80cd28101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b014d776e97ed3ec8b0baa8acdafc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef320043d5ee1beb84f8c9d3d4908e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e395927a32f95ad125edd719c148572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9676ab38029827ded5b642118bf9d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39df2e68a3fd3d4383d4fc6457105574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a98a0b45b4d4697323c5479bab352e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d58898c53f3ed42dd094294d69c40a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1b27a89c1817ba1058102095cb2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea5619820631ad60d4f316e075e28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416eb66c9f78343db7b7ec2b7f9a26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f6e09c85f67141a9d4f65c9f6b36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d200a095a51204671d5df4b8356a0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94472fd95f3b4cc10fd752fec0ffffcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e0e8476bbf3ec66cf8e2b19b9560b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972df9e88320f49a04f5fa0d0471a481584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e4052cb5541f1aa6a60471340a2c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993e24439d355cc567df8cbad08448586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26a538ca617b455314c9f91af89396587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e20fec03ae8e7b64ce52837fa8dc24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11777d5f8703309f5161c134f3117c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30b4785f2e92043ec39d642c6ee0b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61eb5d08e31558a33ab38b68e59791591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da21943c8281c6ada22493948a4ff07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e709055036bbb33bdbb3c6a776ffd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf823794cfcd3248f081039366de4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a25ec4d061fdc5c58605c1b22f34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c9a19915510f34541c93dde74c3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd84c2c7255bb303dea38d510cfd917597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc332589cdb0894b7716d6389ca39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1fac234eecb29397f18898f3a3ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff8e169a09411bfa2a2a511c71a99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19ead4bdcf308cf5a9c23c59139b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f289af6af825b19becc5c0cce08d60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379f8f684012dc9f8828ab8b022c29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b60f1ef4ca609bb240448dbcd41d39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f334f09a5d64f718c08f5d5292365c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21200a06e3de1312ade4546401450068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c843fbcf50bc31ac255e5c53fe802607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95111cdd257f28b79692b4e266b0332608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4bd16cb198099ff6d8657ecf0c17b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3114d70d846caec1179c4adce170d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9c089c4b8ab24c691a9b3d0e53808611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873b8412d2963fb877d4169ed542e5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac7597c7c240e8b8595eac9d275e9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4ff2ce3e794fe7a5dbd3f159c0c5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007c0a4ab90384f57384411ea16d1b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10ec7915aec536922ef6f993af984616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872a759c6e282f70fff55ac5988ca6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc444bc891d913b343422695a35b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ff92bccd1d7a75b7da16b76d2b1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d46bb9b1539c3226bdabe45916e6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0906b3ebfa5ab4151b75126b237993f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5de0586f245a3e70772e84f84b90a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a093d3b217f7d0df7478e7fc875fd30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad658a6285a2b44ba727b4e9ccce24f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8196af7f723df297cac57389c077243625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e6927cab7c6b2aa7431c28fa611a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169a79b9a280120256ffbf91593fbcf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21df2c87151b5887ddfee6c6756406628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92bca99bbdb9a31c1c58acc92803cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b928fc6684b4e6030bad95b8c8544630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee71bece50b1b20598fe8d2e5f9345a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3fa868443db6fae45b6f9d0aa7afc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8075b5f2fca28e2b0ca76a401064d02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a28628f239676d32fe819592e355f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b696ebffd7b97f04a48ff6e545ba25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00be0c7dfb17908f30e811c5d5e147636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a71c4fff5e615f75cf432400c0997637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089334acba1eabfe0daee32b11203966638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dcd2405414665df430342454d8b24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05830c1b6136141d71896b3572228d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a665b33ddeb23e6fb66dea4df305641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a79047b5170922917719c3ee48b88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026107df76707037972fc5c61a261c7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45270712bdfab0dfa1174e62380d8a5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c0829f42d0adc5dbf7eb08d4920cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff220de12e19f9103fa74e0714a3a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed7282732d33bf2a6a1b15108893e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc574b7038babe987d986dbd8833dd63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c3bc8e73971a27ea2642827a3c58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0646848230a781e3c9705a9f7c7b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21889c739b39336262b2446b51df736f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e743ec3773679e026df1a6dfce12c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53aefbae9327841eb9975700820032653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48524a17180d5f30915f18225cee77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d630aa31ee5d8044a972358cb1e5b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3603729c35c738ea5342fa986e58e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588f534a6e69ef26e6c0d2c255d45f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ceede4ec9e59a290b6726093a876658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe0c14d1d3060f930c7dbcb164ebb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540945a49d97a5c3370fc2718b2f3ddb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a6667bfee0dec696482848ea8ef7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317df4394bb8f866d8bfb05fbde81dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00200c00cd0ecde5ae5de175fcae96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10e4e7655ceee0312105418d7f5b2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105b33a794b9ab9fe5edae8eb7cf643665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d55b619708be35451d6a5d7b04ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024c18002387a5fe16de7974bcd394667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b2ad7fc53f687c2a37f31c3b9554668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdad980245b0512c528cb947c8e625669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bad743b80b4a046d794bf361ddd0d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548016686ca4f223fa516b844d7ab1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c36c9a0545faa8ac814d67b284f6d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3936d039fd0b5f04f541c840c6e037e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb86de301892cfabf6a1b61562e4e5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd90d3b01e39372a95af58e2636156675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c13c8f4a9c2bd92415f3930f42716676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacd5e50784b6d7084182ed43c82618677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2460e479ed93dd386e0db49556983678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348930832e5ebb844983780192420566679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9275a90b8d119baa7c725612404b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f7c66eb5024b430581c81636ee5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ea2860acc791ef4eef0160d0d004682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e2527787fa78c7f92eec96cd826c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c4e3ed091dd3d686e3b64857bbd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98417fa428fd28b6e0e21bb749ceec27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39514af7f2d4f7d942dadea47b12d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907552d334ece16e810d1203bab31b42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb4193703a4ca02f85b57439e998e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6452bb5031dd1318186b51a5a42f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a70f36a1b5be79c0d91fec0f3c0f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5682d1c8be4bc73ee561f81906b08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b910a6228ebc75adab13b6f4f676b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640eac1300a2356fbc606520a7a0ef3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05cdaa5fe45205b724eed914d6029694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36502456f96d4e73828b03f16c7fd8e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267edfb5c8ff6425f13dfb7568cbe47e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df974c8f25fa00db2bdaea298571e5bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5470800dfae115277454cd6a6c807698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e1fc404e7d4a5cf8b45c9d0614c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871d09dd4d1ccd72cef275fb1a584ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8531b8c87c6c5e566e617fe833092f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0a47695bb5786a2cfa4ebe1710561702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889855cdf1756bb8ed155c61f5d3f211703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848047a62e13bb51bd53525255b44f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7d5f49403089e2da247631b56b60f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844bfaa5b06c6f769e39f82d3c6009d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8175ea0652758e5de6bdaa2eff20a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56db583518ce526ff59c3b9829862b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7363ab47522421d0e0b9c04c2bee7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c690aba5a77e9184d5f0d832977aea5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4676b26af78d2d8f4f1370a505117c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e36632161d37a0b20ed5faef847b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a798d3be601361c5e2f80a583d0fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4153540d430de482a0d0318296b7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249e369ece4eab805dfcaaaf488eef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962d3a18ae65b05fdf0419cc9470653716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1929a21a0998f356595886f85829717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d72de045f5fe1ad0152d4993eaf1f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9fe883b3e475f07600302401896cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bebe6a4f0ac2c0374516b0abe9852720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d516da90c3b10c9d801394ac0fec83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092fed3d9f0fdb84828e4ce0dfcfa6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25e9d95ce56392707375d535cb6cc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f4a453ae96b2675ea19fd3004e5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd55050669b57d03d8dfaa887d424e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc509434af0073d7ea17d1cc8b6bf0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f2312026cb866489a4af70f94cfd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be06b824656e7e8e9d5f55504744e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ae5a1178e23d16d8158ae07cd9b68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597af7d0b2e2757ffd201905ca643e78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9594953623df36928546d98dbaa5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfaaa1cc8f49b095c53cd570abe8ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0235cdf937d7c358419c06ad844054a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994463ac03c3dd9b8d6a9f28c9f0f5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d4b6adce8137195916a72af745176735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e7332d2220b03b0d3efb1eb11a32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae627c5bfcdb26b6ea64184c40f88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112692207bb9d9b1598caa2ecd6fd3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9a4c9d6f1c42fd9590b9fd744e1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb15625ddfc0001238df8932d4fadcc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04beb5eed20d106e90ded6cde70e84a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b911e1f71f7c49d6bb4b7480047ca9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba4c2f0baac0dc3d09c4cccb155daa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d17a5cb36fe6ce5511eb2519d267fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e0fc0d5960756aa10e8cfaa51d558745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809742f0454c975478291fdba0c82ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7f16bae502007399f53d78dbbc69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d3db59d0b43f6613f59292bb9e92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf00e3052a5dd6fb6dbbe8ff16587749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f01a2d149cba15507027f6f7fe85f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638134b4c2825fdfbe98f2fcdaa3bd35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d0d44307b30714166ce5c91f322d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c6f544e9dd3ab816110d71f778cf3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc8220a2728e0b2cd35acab04409d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26cfb0d73e2d161bc961d8f10240a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbf21a852844ebc92530e7634f8222756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab100c344fbaff11bb555cace50b16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8bc1d70a6ec7ccc76881b9ff38a68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725c8354e931731a6cda7bdfa6fa5e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd492c1010b5767651261b12124fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a25435e7afd1aff2904d69ff13c41e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb790cd557b779b23c5d3d3655666d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd44195446cf7d177ea4fa384df10c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf62b9cd9e27cbe3ebb4f79e39b4e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695c7c364a6a31bca8503f6e00dd953765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca8ca442eb11d0e4721be81fa72a3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a294dadda7bc60bf4f68d720c30b84767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>