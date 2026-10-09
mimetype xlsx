--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cbc3904fc495f13cedfee32ea8aba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96afd945ad457b562409279cd0803122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1090f5f5c174bc895ea9f2cf54ab7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cea8d476fe8a10a5133b564a4532a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04c15578b43d9b88a4e6f8fa1a8c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341984d48d3b3fecaf242907a7b2236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ba3c14927754181bbb0e36d37c367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc825981ef5d0597db9ff61edf3dc378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4453c483a1160764fef7cf5887ad59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaccec3d9890d6a7922071eca9615410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556685b54e0b6e2c4d03a1a903fe1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50993ed62d74427461b9691f054dd39212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b200feccd298281f17b6cd0982d0c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161698e500680d73d5f1e13b1dff95714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514436d316ae3a97d933656ee5fb3f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf1d4a5ba74be1ccc72a92fbe2a47316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0343231dbfa00dc4032b55d27905217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce3b4e222ec35caa4d8cb8b24f590318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032221d25339389382ad3d74872c32119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5aeffe520479a2a178b4345a0561a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9a8fe043fd0a556d04ef71a3a57ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af7358e1bb1fb76e998c936381bb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb0a20ac4bd1ce9719ce39611bf0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168b4cc2f0ec57fcaa01f374d91a7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188beb74797c1dcdb1fde24a9682b0fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ae0d638694cc4567de9169e0baa9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996553242e9508b5abfd52b6f14977e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e3f0bd614cb60311919a6bf7c88228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079cd6b401b3019c05fc2e04cdb997b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8ffb0d037e6ac8a418113168620430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2556ba71537a27efd05a082df548131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e311cac3f9e8db4e18878f2f74a6d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f70497ef78633d35e992eb5ef4d5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627050bb6aaf461a7ee0f46551abcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c288454ddcae901db73547e086c480535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91448e262a6d9ef15f914cdafe6982db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff68628e53b9af6db0d617e0db08fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd48827ed77014c50d4362045d26a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13572db27da593a5cfa2f10a29877ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659caeb979ff66b4d81bc66bded2747140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcfd4179ad3299503c701a36ac523541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd43dedca4ddb963555b7b26c53d5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d18623145a87f5bf8caa57970205343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34778c10df4bfc5c2f790064a610b0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c29a3002537a4dc8970f12fbc47245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c2953e8c61e8e7ee56f1cbf3b701446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdfdb09ce27c282b91e5bddb086daa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bbbfdc1f975923d2ed05cabb1893048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57027fa3715db2128cdb6385a4d9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a789740967e9861803d51bb824bcc6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906631e4b9eb2d19d4ca0178a268fbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae4b46ab27856b51dab7c9e6a276252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19f0e09443777a910a95dae2d4bb6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b660af9167f4e2e341315044d649be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f674bb2228384ad78bcbb768c19f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e120e87676fb56329770c22fe5dc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4889ec28022e6f8c5dad5b98200c0a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b68953fc2fa8c7812e6c70c9dd47af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9217f447eb922bf0d823c381dc6c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d9697bc3263c20adf972e5652d88660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf5a39df8ffe0900f29b3a4792dd0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf77b30917390242a4cdab91956d4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f75844930e0e68e3992a48a48c0a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e47964879241abe911e7a1195f6ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3caac237305d6cd3de07d29a9de52065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3238ef637f040b52f50384002274066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501b791c6bd0b88e9a203fa0fa58c3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2567a3c06413b51945237626294aa168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951381fe7d695e375dd6aeeb37fd05569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d5566a5372c6c6ad5af03cfe12f1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c70fb326104eb06fd933ff87c9a85f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82ed7faf1c2040107693a664f0b03472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fe9bceef54483ea7f46b9c36e80ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b58b404ce61fb2ad7278d43bdd9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea915b6fd159aede74149ba551b3d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143eb643a128dd2ff50cd417ae8202076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fcd232f61dee17eb5ff02d31dcb9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1514bd6d830712f1d9dc258c93d42c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c34644649b19b6aab44331ba330a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112631970e654853f783caa4a40ce8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752729858859c0a516ce134a2662c6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d05da33490ded7f1a6810081c38e6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4632d8c90d210eea1f6a76a910c9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3badc7b6d95a3fbf39e8b0f0eb8db8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2d1e3a3ce6c14ab801238911adb2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e64e0c6160f5150d279740442092f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c249d0863c4b93f70b559fc547660e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257c2bef74e909a8a9bf20c5806fca488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a9cc2cab626d413eeea8658dcc6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7b0400752ed4c8b8442ad73a73c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667edf1d9601120e401960045026ac7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ccdcd71533a9a9ff40d2a8533eeac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a392563ab3aeeb6540cf01fcd57f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b74509b1a917686adcfaafa0dae1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314498b4a26ee8f2fc971298ec084b0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03fd48702611247e5e671dfa118d4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c165a10b2997081fbd4987cf7a2650f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57453ea50e05410f6408f1bebb73d57a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c518e7bfc8c7bff07973bfcf738491c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb6ca44d1d45b7642b01db17916a72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d9f8d390a21b6755e9bedb525a11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd35be172e886acc38eed8d9e2a721102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be26951484ee0d23acad1db0710b6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e8ea49a00b27c49011094d2ed232b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b963dcc52739fcaeca798fc1dc6bb60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24615f928358e1cdeb1ddf54ffd0487f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1e8be85fbeb2b916be54e3f9dce5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e903a5a734163f263ef02b07cc4cf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677e829900b2173beec4605826affc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33579e5903be27099872cbf4dcaef82e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cceb047ae7b32acb6af985b73a768e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891a2353146e24d8df90468f08f5fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227366017e502737aa5e446a59cf5f26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8a2e47b663d1cf824f3deb96f8d99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a8ddbca16d49324e5878f68bebbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2410e0b3c2aedcb96fac02eb5c701116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e6b91bb6fd1eee596118bdcc1260117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3519501d488387291d52bfc66de44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa893ac84cc6eb09cb1d81588aa6b543119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bac73f12af3d2bdf85417b14556a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034948e12882d83fb3ab6ed8fc66ce32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37a840a26ab602a7d98c77dbd205e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8395b1311a68545469a4e24136542123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726f7daf3ca38a64488be9d09c67798124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec8233625e06a62d4a7fe4532b20a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5575a4b37e09b6106a0d74a71e7598126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8126df495c7d39ea5aca548f7fa95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212385442c1cc507f4d8f1e33c1a949128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56154e0e542d7bfd53c6698719be7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64281fb5b07bd6b12ba54f5aab3e4c68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62165ac90e91e34f74c3f667460262131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ccdee1cefdd99ba7811931bda1789132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e515395a90de4ceeab4d6e6858c3d8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a00604377227520d6dfdc6afd4252134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980dda08285b13d5cd855f989008afa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c731f73170b189dbc030c164dede136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6a6b7debeb9db3498f6c31a88aa7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa81e5d377b24a725f8f9f45111b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0cfc96fb52309c8e3039f4d9821c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f98dce5d4120081f050456fcada47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475a6bc9179b3eb4df5b4ca04e264b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9185aad0885d4c10a773cdb544b0be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aca946111faaf30ffa848be0c76bea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46354f6daf4a5b33db72f8739b575ce3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8f6a6f425dc5d4e93a72920d805be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74723086b1fcd47b59f291035bbbdce8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f4ea6590bfba98e8691775bb628b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdc829f1cc9d5b4d354ebb8e2afdc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc67c62bee15a8d6c1e7c8691c259e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da91d9505a303e02518866e7b3aaed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9550654bcaab27592aaaa7f849ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f0438f00293974dbfe5f8d1912d01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96658ec3e110968a7d17208fd7682d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db3d1141aa0f6aa3161a4e92f781de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d80488ab8a8fbc9d95e1513193434155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6a761b7090f6b12ccfc08e64c5ed2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a925d91fd02772cc76a25583e3074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec182c57b3a570e2993aaede685d61b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d138df4b7bba84da73186eea1ef65e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d3bc1017301d9dfb32f8f0fb18862160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3b7812a5d8ea5f6326580d7d8f00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c1945c00a32f083cc8f0e0bfd5d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7982cfa829faa8b82f107f589764a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef599980390571b427db622000a09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c813be3834348b9e9ae3864edb41b86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6174fafd6ca49812c068857f26127cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b23cb19619888887b695c41e1276f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18c5230e2275b4b163d982ffa5cd0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385edde1c0498e5448bf98c27fe1f47d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21c5dc94f403a6920d32f3e771181b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8976f561e6a8ddf352d25bfe1027171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e80be50a813f700c275b89e84d438172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515477d027101d5d03d7d3c730dffd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60078f086fcc3a4f07f342c2d23ec0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125dab8dd2232f9b5a1d01e02c1886175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c0cfb9d3ae166f3148bbb87e7669176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3aab359bf31f2988cc7f1e909f62a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc53acb2571f3d1424a7b0fc6e5b88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe9e568967fa164a18861215d786d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060e551c89215e979e742a4a2facf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598bf4f0603fb15feaa1d9431cfe3cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80813267e44ee8b5c50493918f1c90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07130a5fbb5760be126f77a6702824bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532e5a5f4bb2b655a7206e450fa842d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ad7733fe422192bf9a8add2c1531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa56d3aaa3c6cb4fed6bbf3d68ce906186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf8166d4a455e2f5e7de296906692a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428cff5491f64a2bfd5c095b2399e42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370da43ed9cae3ac0f06b8c4e7ab12fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc0da1c8be293a443842fc19af2cbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca2f21bddd0a163b3f7cec164e136191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e024f5bd4ea29fd8712ddd6ae738fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e8c6458f6d98b29b86600716f868193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a752c7380df6238e32a45588784a63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96204b928028abf70b0b26760680ccf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec925b6a649ec35cf983cab567a7eaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a047106132dcebe7cbf5041426f5bb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea26b60caafbd3a145912e80f360224198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f047199f2689b0653658792484cbfcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e455c955d9c4a2c4a32adbba3a04475200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2a5c1a9a7c9a5d43fafe808348a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb21e73d51475da79bbfa01324c89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc63df7356e183b6b2aaae0d8191b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd636e72319f6d5d149692cfa71460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee2c5d10d30d0bf31fd02679ab656205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41d5d726f6822216b05bb7674b5b32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6b1557870fef1cdebdc4e633ab41f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff4973521fe81430fbb3600cd9655e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfb510080057198e25c009f362bfaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b30caf6b55e461960083823e3e01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc80dc6ee573cc9884241c13a45e90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf04d468d572768abf04501e02a19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482fa5f2a9c8b6df5f982e2f47db412213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1842d44dded906dffdf99821c0234214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597c20e5f3974fa1fb4532fcfa91e62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438b321aece930b3ebccd76ca70140e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05422411cfc0a93f5d0fc17b73685b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ed36e6f497493bf45301d4ed6e715218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd3cd0aba72995ca82c246a9417111219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b737866aede1e6e37b5e6ae1c68a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1ac2807c829df592ac4d267e7d75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024966bbdd1ade086adbf122b7d085d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c912004647642361967aee02286b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d3a56c29e6a4e4cbca3af581f73a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd5d2d4f6a331df39f0ff4d81a568225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69e6f1b55a7d6f511ebfa846e12a47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aefa7981fc2525d3ff9a1246f164b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea529313ed50f59bbf3cc46ce8031bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40b977a69eefebdc39bfa4a271727a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd6d9de068e655a2da908d784ffa24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabacda4fbcbe861a8d23425e19d76af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e0dccc6a3fd9d625be29d0ab02f99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b16a3d3f92220dc7163fea0489dd94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b0a310ce49da2901caadcf73913da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e475c66518d80e1c9218b8faa657b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8d1519a34d72d55b37fdcd34933bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18efe1824a6b9f899eaaa182574ccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25068f286b31f5a726e549dda0decee5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c1d3d8b73b05118941ad8cfb2fe7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdfab71247329d49c1ebe5dc05253f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576a25603426f9e38b0700d9a3946c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f37df2a6c63cf1cff22e9ec33e11e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654bb118c188efe8c0d6eae1beeb720243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d69e10b265d41e40c320c289ebc5d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d819006b7c3a65e3993245364391245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399648d7a95bbdb98c579f22faa0b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fabd3218e2197887efcff086576cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a5baf31b8f569204f46e894fbdb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516af97c30a7456d0409645ab74796249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88323646480b6531b5e72cc316e38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd634522d3354551602185950eedd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2102176936da440c50ffcf37b4897252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da43bea464ea6532eef7fd196322dbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f483a55ed022564f0b59ddd67f2294254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0540a64a3cebf9057421a4202c6e0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a7da5c6eac7ab9ccb39a89fd54bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5fd2934eaff8170a175daf95479d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f609c3dd9d0da9afd1ac67511eab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235ecfe0dec9379d85a74d888ad0ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f97a8a74afd0ace5a42abcccc8877f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989f3beb0a15291fceec34e23afdff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf25ad2fbdb1ee1e8419b53100f1189262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ad5e175f6fdfdeb5996570872f4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb40170dfc940b8cc7d7ba514b40e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee934298f064921246f0b34146d5ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7297b01656b17dc23840582725bea03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041bd4014bd36a0290efa9451d18ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccdce3b6784e4cc2c14e5a9df54b96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174bc4130d67084c2d29f256b7f004e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a2322aff8b2bf9648f6ac3968f2d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccbe0b84fb93e16662b93d5cf2476a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ac17468291e38d02a152e74de704272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2c52f8b6f27eea6be24dfb625e25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4f0fa22b41e02dba00bdcc0830c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af92b4fd1d52fd1d53202d90c85ca58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbb34983ff83e695f4de6441de8a12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d897aa87901a39eae969269b38afb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87760f28eb5df8e644a97ee95244a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72835cf8fe4faa404569c4ff8e1f39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c66fb6b448ec507ba6a476bf423d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb8701031b34e22150d195de98495281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b453836b39983298d4f09f635b3cea7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65fd071a7fc607aa84fc8288ddadb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05725f180416842e603c493033509702284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c441f357066908a2913ca0875db3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ed84a54c7f80a8a2e026b41b83f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b813c4092f59d5910019521b38977287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aafec182ace5083c58b9f908c3ea18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bfe397a378a95a96dccbda7d10fe7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dc6070e63d33d20fa4d465b8d7017290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de04d320b97b3fbcd267c8fc0d225291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf3774cb32f4b35cc4ea9eeaa651f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a970db3ad2a3db39b0d22584ec20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b980a774d0331515b16dbeeb41c30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b77fcbe6989676762de1c6df43038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146890090e4285f5b6a0041ed658c881296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c66b3936c427fa5f2bd0a380f0be4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd226ba95a1062f38f3c476e8bcd27e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d38c7c79549e6e1b3f36a27e5478e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc029fcb7c90c6bd5f41d470bd8b0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8c13942f9347e68288c588e5f4658301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56813ec522d96164755b5488442f754302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a528f34473c0f9e4f1e79a3cdd63fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a61a24b0c26f0cbf3d3f45f26ddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067fa0b4d6b410f9894803602e7bc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e3c5447d55a08e64304de6f631aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb45d3f4620488a7545606a63f4cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac49751166544fe0925231c6b30fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ca54416fa405c43ed7c9b8af9ce6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86390a22dd06a35f630a897de648a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2797885d9ed6b30bf2599ef1dd7d97d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36efa29e3ce3673cd499496f56015c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6fbb9dfb77911be4fb50f69f12a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc4a5fbb37fcff382b8357a77bb4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e809e950f9118c88174d575b097062315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d83d87b96585bff11df70a7ccf591316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6869bac4bde88fd53e406d7bd4aa3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a8b44f29d779354e9a01d77e0dff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc085b020a8a6b25d59da4561cee44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0c38e0b7aad43778d24e6c2bd422f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581020eafa631c838a7caa539959955b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e96a7e3e2693d080ee649987e3cbb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e63dee3af3d02060bab3f17bd27b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bf6c648839d2f75642365afefda2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabdc826f2dde7393e979bad12debdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685de84d4185c3efa9835e4ea1f4a820326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707075d26ad32a50b9330c3a295aa7f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963ef9a5b103718636a90e744cf302d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509aa2ef86b8d0e16ddb45affd020f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9eddcefb63b0c0bcfcd41fc1d515330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc323394b54c85ab7e686d505c8cab46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef79a96c91186432501610536dd1742332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a34f1f3975bdcc29005b08ee0d6e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a37ef1b69573295a26764d8ba764c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df1299863ac00ebba1fe8cb0107a78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eed37bebaa13f50818fc1d07d3564336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba250cd395458da550ff07b00f2803337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00354ef0d3734a9061211983a44124338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8a872b7ef1d639277ac40a8b764ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864bf6f228854460588e5bbec80af48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f8982d828ea54196fae6dba4efac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecce6d22fe2efa46eaf72cfe95955e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222d6d721e1273ce86dfed0892e48d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920f130be09a91293ae46d18e9bfdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3a4dd657ac09b920bba4d806c299345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da0f75b7728ce70596726ca0047eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8f47ecff3a2d2ce7d494f2ed31c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08413e4a8380780a7c9b01fbcd44e71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e4e0ebd77ba9aede7c86758fa7142349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a451791c55c48620b74c3a1fb82e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaf5aa903dfc6a2fa2abfe92c08142351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281223a311fd89d894580588ed624e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2dd49520c338efdb21881d8213142353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475aaa87491e0e2dd576c971b30326354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617516128d657a2c7df53d54cc49fc18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696559220202a7a0942a6bb7041e165d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3f4174a029cc7de45b4da16613ea8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c465c21dfe702f0b0371281992d2f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0f70e422101fdf00ab6068bd3fcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def8a36597ea5ffd36db8be72da2af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6460d8447c42f57cb8b5463e396713361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e416da29e3ba1d1b0fbf4a96b436e20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c55e30ebe2172bae7b742da8dbc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ae4377e6d5ab8c40a570fcb71cc68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd2967f1586fa4de581e98a41fddd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e844fb956bf4e5ed821858f0661eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233dff6899f109c9a5cadcec45b0be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706146ccb4c0d87a31aee47efd6e23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2109352411455d93d68bc013f73afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dc9994bb6b2f8700a773848ecda22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab5e6a47b4a13d5868773ac47898d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46455897a8da2d522fd1da1565e17a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55049eb78420f651217a4bd83cc7109d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f6a0614a8e24eda2e761b83ea7c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b36dc83924c5c6cf6f88e1cc91eed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabccbbf58ccd4e91194cd23945433f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41d093f30bceb5f6b4a2bff32df22d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a91562f90b9833d8375bf25e7b5a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afed8fe507eb8ee0769ce9c3c6d108379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72176971d623af038ac21a1da6f97b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa0bc03f29097c9d43e8bbb6b7c51d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e99c69f9309400ded16b1ab6b02757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8442df690664628a3fd94ac249e65c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30dd9460d113dac9394a0f5ef2115f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af70806ac2d9a1ab490055fd8b51e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdb79a66b41d4dab009f7a07a5d926386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6bfcc5a2a4069a4dc0378006c1c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d1bb6c05355b13bbd86107ea2cfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4af48f9a2abe9a675e5ab409e597c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f183da52911104370938621e4c622390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fcfab42afddcd3d2aefe1fbe33c29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ae541e9ccab989824afe293af9b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df616ef629d5fca3c0c7ab5015cc46f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3095459608d979696eeed928594e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571da9906b58672f81d2fb2f79ad5db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1cb54cc8705ee366723e5e8c0be0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bca9c0f2c904b2d5b99c2ab9bbdf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb538e1855f760062a8ad5c9379ed5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c157db33c53d83b1ff9bc06095e51b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33213a17c705f480a8eeccfc612202400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f37f0a5830e38d1a19fc4487be890401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3858ad933ef60d1f2dc067911045954402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dc3777049d2ec65bcfdf06b907773403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a6dad8147b66861f00682d27f7b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdda32ec2a65e0789f17c095586ee2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c5d9f832e97c4a3bfde3312d5c6cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9e93bf6076b7892feed41c07c46e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38426073b87221ed25bec98569b58a6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e2a43bb2314b6e31626fddbbc29e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacd0904556443f7fb15f1b318f9d11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31dc98cb81ad9f7bb206ca91fd97d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff1e4b4bb60652ec263c47b45a4380412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c85649b652562115f0f95999dc3055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85ccba049c255787cf69b064b808ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ad106073bff8b06a0de8cc37d0b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cbf5c31a6f4eaed4a97f169a85e84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ac9f1405b265cfc919591e80f41a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a394adb8711057dc3ad09726f5b94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60603435e324592d6802c6df4f47f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48da44cc39d63a89d2f68d69177dd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816df91bac6afa43f688141261c9d32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc98d681d26fc9455caeda94b4f6cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cd17bc02f445b82fa75419a8de596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faa706a9c06f14c076dbbfe599e86c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97325b4c5e92768b8cd41537d74840b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f21f63e9d5d0b2bd99bb426b9d56b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a33b7050ad11ef2190d7a4bc5658d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbdf291676aef16d4fd2f7cc18a470428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e0330d3dc10eef7faf2e6b98717d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8acca689493aee9a182f17f1975fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605676189f92b22d17f292dcbabc2f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9d5e1fcfa85d8f87db30b215d2c4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578f5495d388b9cde781a0e81de9343433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f33e1eab4a1d247e031a2790c373b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7057104f2ef8f4aca4ce97a16694435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96110aa8934118b3501d2eee3fb338436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8c16bb2dd204f732131fbce7edfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b7db8a0dcbc37194c60954e9119d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa676e3d2797c19f640f8efe4e40c92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ae4493ce11ffc6922d369c06f21e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de115bcd9fd982f6997bc37757f55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f42ceb7cdf9d6495ca02f25fbbdd8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305af7fb647d5a1e72693cb04223fe0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28915f6e4688c4b16146fb7f35802be4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90245985abe2e681a15fc86a89c14b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004fbb8629d1a043d18b1bf7cb9631446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb374093cedcedf996dcae8c10ddff48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bed2534754fdf57d6dc39b48abf98f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351183ce35b8b0149fb71d92fbb0af4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329eadc010bb180016804d02e19856450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0887ebf23e68f4726587cce431d33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509969a1381b8ac6c9f8b51e31438ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d4b35b4e3c4e2ffac1642fd40801453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6529fb1b15342541a04f61de25e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06330a9b061b42ade86ac774336c435455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee07cd9a78fc9521f4e8abd4dac269456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd760bc3871230cbfa2413aadf279457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c37f46b446db0dc9233676c8ad262458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc984ddf375090aff1ff0694f49a075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58662d5db2e9d1ec9295b10804963ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb732a8fd2c17791e04328396e4b72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a222519fff9170afa8af32a604c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab686eaa09646427b92761cd31a40b64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b61ca5cd67c29030a49fc8d5b35efc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34faac6b1f165df69e711a22c0236e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643cd73316267e0081c13a30ca79906466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbba53a0d72a23e1412c8a179baff4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833112e05e954499fc06760cced8cb6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f6e6d197914e52fb02d8fbda919b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6fb8ea0b31de8433a2082f4fe730470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1d9f47f0479df48730457013db419471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bd47376cc814aa225bb6c72669f02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ba89a1dc2bdaa15c6f1cfffbe4b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2515bf1f2e3777fa7434db485e2e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e36281c84bc17f8dc62ea67278c83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d94fe725c1394931a36c87940ab5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867171115eacf7cbe9d9d4f444cdc3ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d638b0d3fbb2a1e579a0b7d1d24afd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a1a6fae43b08a09c4c0d54bcc0275479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdbf5fd6d7d7460d48ccf88670f4d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612de64581668bf22a38e231139e69d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4694204438cb5abaa54fc155294a5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ca44179a337c2788a45dec6b32942483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed07f52686c4be78106a678af55938484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79367aaa2008bce184b27bdd2cf6108f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a5897e89c7241a34ad9c7d0a80116486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eb34f1e520916d11aed03202da483487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6075c96fb1cf9771fdbfbb3112e8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d567acb611e36892c3a88d794e38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea6337f3e6c272c3257ec6b5816616490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9bbb3160cc83a68ae1fa740130d47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cbff4dd012bc8b55e8393842a1e3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570376f0f76fd08b2aee793f3974cdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026635f6c8c01f0b507d9b9eb241385494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302921fb371f39753c8253c3d8800f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257b1dc2ef34f327fb437cad0755f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485ef57d8e0915c852e72db4c9e3ece497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d12f65cd55a601232837a1b15b95d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829b674bb76519932814f5ced7b34b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab8163010977fbb7936387ab26755e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d91faf28f8b8dd4ad25979be0d3072501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361933099a91df33a01b92d48c940cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cb3901b2e37b5e84539e9aa7a2922503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e640bc1eba9e6de54bd0201f5d54f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1861e7c553ed69e73f1148fe665b380505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e048fe266c3f022b4bd0b65826f96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c39cdea7c9213bf9fa79738eb49e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c0d312a535bccf8b92d63216da70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfd478448762906ba7b56058fdf43a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcb43a7c8f2354e31c0b5d5b33b8f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a16ba6fc3806940eebb64c5874000a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6694484822e698fe5de2c7157ad7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6ee4300d0f3b627c898f020cd95e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f6f28f3498606187e456a06a4ca4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54f21d2a6e202de9364b407937a4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4711c2e22ae5d7039fa2e06bec335516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8580784ee7a69b3f76400bbc4392b5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f06f94ec7ccea0fa11ee71082f7e27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c2a8942d3d898b863f24624b7bca9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e10a4c29cd7b4a5d0e82fa527243c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831bd034110320ae4ab108e68c573ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd052724f0ef5d5d22ddc3f478f40443522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4139179e13339f40306c6723c47623e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6dba26a920d72a29243ca0173242524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafcd1ab76a3125769478c4a6ad6ef6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c223f27950dfb0ebc5a03aef648d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a7791f4a33d10133b62d2b013145e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe68d07eabc44fe651924e012f0ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b6f0e36f36e52e3d729fbc57ec922529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e956e2579310112a92c864b671c1a33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2082ddd4b887b912c8605c42c231170531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b839fdb9952227323cee2bed86f6593532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562592fcefc5a3ebc0172485b2607574533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a4d9c57da7123e038698d6af5ac9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfffaf52f0831ae29af2dc7361d2b95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a8a8af7645e3138aca73106d20390536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288e63afc684d39ccdc80b193a8f28a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35ffc14146de79215ed95d4b3ffec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923ea0e69889b813814b005ac256be9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c8e72e89c8b7a0fee1f2ce7d623f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00705c995ef253714140aa5b9c35e75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac99a6db1b11a3a3132aca4b619a20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf781e92b4579314ede9750c1a3e9ee8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508cc58e9117bc755d6ded7b928eb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b38edf08641655e69f46c14f85256545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14a65ffab28f3b3cab0937f91a2e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735863b3cb94f99feb6957ddcef7c97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675104911d396b3104b5b40c028dc50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84592693aba8f1ea464522693d738d9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256a1d0ec512c0ac10129ba6705d98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06499f23486ab71bdce3fd9a6d96931551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17febe733366abf2f90d8da1b6b63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53aefce569bc9e7e469742ec9aa617553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ebfd4f5bf4f81e02a3b9de270a96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41cad2e4ac2925de07109fa70878a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead16f1ca67d7116cbbcb042b6fe53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8a1a824e9e0ed9cd3459134c00bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d215e9c69360feca1b534081f27806558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a868eb1933a21b81b9b45c88c9f5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e57355444184410a13c9a35e881f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49b9be05d0ec2209f77411a5769bd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad48a3af34ec6f4faee77cff5488bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dbbe7af92daa743a517b1ac41123563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc421fe1223e0ad57b6027676118d61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb957c1eec4ce479838a4ade77230c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46405e86a067242f965f671a2c1bbb95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36722f550e6ae8bd2185f109961bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99689c4ff2eb68bc81c4674595f1e94d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129449abba66a0e1223e82a91ae5e0ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31698ed0ed89f661a697bd05917d04e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f3fc5d42ce514798f1c6ad57bfc57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9d0ef24d2fafe9544c7e23ea44d64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63137de7dfd7cb744381e365bc67ad72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd39e59b6006a21a0a9af8c859b2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613e57e34ba4f7f116c638172f1714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565000c79897fd475ad9e43aa62ed252576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c98a61164946498ea3d4c219331b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b792aa3a51561402636fc4fe814eef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529054904efce29ca52ca53cf6d53928579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e2c706be5c4d39befa3db37ee614580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edd8ad55d81fd289e1c47384ecc6e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22652daf5b705cc469f5f2c01f0c2b74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c55984dbc32e7c7a333ccb5a069b66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e173d6fb78bce6b812cd6012cfb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14378b8f73ebf881d781502f0b44b8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbe4d995d87ea52a58c71fbadfe0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8700ef73d22e6d344c45681aa41cf7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba6c0f0b74bfa4f37a89b32f3047bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2014ddfe921313eab6a7c500d0de7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f23f59a4a90f7ebc84c820481f29f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4835da96f6123e41e88a181a68c9fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e80df87fe3455ae74e672a14eeb5aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca38fba97747b6110ec9821f370ca5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0001b1a132725d4526223491066047b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262bd0e1d6350e97366a90bf89ef445595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09546e91cc5e359b069b72c6bbdb3007596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf1cc71d213d9c3be180ed1874ef8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc563d2af2c4b4a0721cb760b7aa7e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d2d34f08f00b0898ae9315755e32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd6fae8e3048e3a4a3c0a9623ea7f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7fda0853c7e43157023d7a86a029601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d34c955f8b332817b7363d4054c581602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb846a3ab5642b00676f2ac1121ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af6f233bf6037f70201c0b9f0f38d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8a64af031eaddf07af4e9d2fcdf7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc8276aca39fb64f0910c31982172b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef86e8f578e89837734eb95180130607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc5dcfe790798a56df28630e1e3b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19636819fecdd645f0281a7fb0f07fe6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819da246599eb722b07fc38a0f4d3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e2e804f2b94eedd76ce4b4e180d67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3733193245ec4c2d8ae4c82cf118c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08552f8ba23a454cdff05c4786e488613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b8a677e30ff1285ccdd5d02da233b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242eaf2102bc5455744aa66418c2f12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2b0d3df661bc6c69e54f613f965e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5de61ce567dd220db325f4e35b435617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9701be5ed49895b1e6062f86a0e6698618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea90ad0e331709d44ecc8a6d348ef9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c2fee1ab969ff31e1ed4e7fa101b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72859e68ccf59d4bcbd793e5c9206072621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c6c54875def54ce4cc8200fb42f7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e97f527124e63b010be034c4598803623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1007891950e6250294a63fe193569a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427426596f9d65b7b1070e2c9d02d987625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf70ddd9489ad54df2a9465a1dedd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228121688b61ce63840a8a3dfcafce7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf13fbf4653a4007f201c74ffd6b321628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92261c5c61134d4decea640674b24a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd517c55c2f27cd8987f230a7343c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8534533a3a14c8768630aef547e2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57981254bc00c0c5ebe905cd406ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1039571bab4fd51b39f9ad6bdacf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2c9da4f3e13d3b69eb6785612da68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e90175b9f56f82bf470d6566ced023635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3120fd28fec8c6150b5fad8b78e3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b2d4c461467f7a79a238eba536840637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06664c6a2551a7eab65d6c7a90146ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c106e4a9d4b93f2753b72552541c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1f631030a2e23adec60e5519599e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2b170b3c09ec59053b3db2ccfe112641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfca1a5061ad8947cafeab91cd3965c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a282e26c32a81287eca2145c9e7cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6859b0bb9658cf80933664de24784c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f63c3fa1943fcc108a966069484d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462355fecee59aaf7502774abe024a68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bae37659d58c860725ddbc60bfdc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ac405b64c8b5e47a0f2f1f034097648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e77a78f2620feeffeffdea52bd58d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94db9af3c223828ab64e277d7159d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04d4323c31f9a696373b99393779ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e947e2d5119dafb48fd457cf2e7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28f583d2316fe7a3680311acd53f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b28338ebe3fdd873168396c87039bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ab296fa7c93103ef64b4c166646a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296447631d606ee63bde686ad3487643656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a8d8bb6300d00bc9370c6d7168583657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4d8c8bcd66e241966c012b52fb5ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9de1a940be3d745337d0af388858659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4a8a78d76229d6a1e6bd5d9ec0302660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26c919ebe5b616f3c1a812d4889666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96fb5954736f50c146d5182d278836662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7919183a4966a4dbc1a72bf12556de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f176721326b6b0db221a25b1d62986664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca07e3846b20f11588e993abc28e67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764115a6903b0aadd3139e022ed46c0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0e51ee2a1ac56fda16b81ee0c640b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9861d7ed110000db14eaaf0baa3a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7b173b4cab4592abec3a7037576b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dec2e40a2b4e0d73edd7ec80e1dea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff3d56a9e3d8cb243915a0592f50a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871404bd24ca29f12591482987d9cc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27030402e680e6d7d5a1b970edda5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95f626a53527e56bbb82aed78b3087674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490fa925718062906b062ba8046185d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd497da246f8996537f85086a2fcb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e78e3aefb1c4bcc3bf91498c03bfb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acba7ea126ad0b36f11194ddcd2639678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d244f72bc28c726e025d93c393a58b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad75a40f96a4a27d72734f42f9a942680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d6eb7b2eeb56d62625c616d33bba8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964c529bfa5b80e561fdc14e78bdf35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b8ffe2251eed18e365e15b1d0ed2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3ed39a456b6334f10941f0cb92ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f754bcecdef62e214d82feca9f94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0c03a9bda53170fd2e2c6621194a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc791d86edd28d379a42dca0700cada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f5ed4eb768a0685e274257db0c64d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b584d0b4020456e107700dceb10f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdcc2108a6e261a067849ea9b4a25d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf6e16a9da2176619e1c599fa54de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f6f52f02b2aa4658efb25ef290489692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c163e49de418a30db001538d2fdb069693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c46f03144320f94daacc5f351f601f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2828775379e847fc99d8fc5ff5c642695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415722ceef93c874259d11f4f67a8a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86239a2838f07f75caf57c3cf677a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f32190f64399f69f3d274ac55c5868698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482207ab192b651457af42d9362fac7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6084407327035fda9ffc977b1c8da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89761792159d049dff18604a78ed90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957d8f541788a6383d4fd22c8cf80fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a124a26e8db02d3dc92f945f65048d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942cae1d339fa3a67f21e745e829be3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa4515ef2bad9aec755024333e394705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179fbeb6eef2b3c3f29db5f00f82b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491bec29e6b82adb4f6906b7d8e92da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baec9248b715c5a27d9e10060bf0e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a614a01eecdb45bc93b3789f3df0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545491787696df4addbc0e98619afb55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8fcc0697c7d863481f71f6bae6c0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b6d4ac4b4e1c78a77ef1cfbf0b95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492b6fa6fba3caf92350d501345481713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb7deb36d0fa74426ce34c096d76ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672333b43857aa7052830ff923a089715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ed29b97bb9983e9b7f5bada8e1d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea2951c752ed2817651148ae31e0f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d195cc1388301d5549bc3fe96e1f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5e46183c4620b02f8fc6d8619aac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256017802318ed3b7e9db91730b94e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c476e3d23e63d6d84a68f0f6a733721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a6f6c05f447137b3fce8cfe72f27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddea72e4f59c273a5b88a17187b88a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb55a9a6550ab442840b2dc1f0daf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403a77069d85c03bdf3ef12891ce921725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565fb26089e1fac0a9bbeba5869def6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6533133c58674cf284d34c76cf6491727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db905a80705f91a55dc6672f6f8d0f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf242ee38975e812266d0c39b748a22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf44008649d8817aebabce59faefa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c309946b5bb162d15eb2d3575eb71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5d27645a8ee8283243fe84a87a471732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69bd5f970e800c8c77e94e790ed567733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8b8a079142fcb4877d225dfa3baf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26a7d8f3eb0e24c7a68761c4e0c8e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a224e71bb1e3972963643410154cd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f971e08e5cca720a8175f3a19a73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f3007875278428303da5508f2a552738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895c6e20ab21820a175e076eabcefdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad8f243d4bd5872648515e12273f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb60a5821e6bb454406f230e3e27e1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed557419596345e1cc2afa8032d3f61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02763ad14911a089fb11122a757d9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf029a54c32f55db321a0f9c881b91b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf639515f277c47633e017a0cd1efb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28528e424aabe754b50fa8ab3251e993746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2851946d5d9a1a0cf10f943c684e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440070b6ec855f3ccd30c2a519780a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f97ed98f0fcc4187ef24e6cdbe1f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5962621bb8a856dec9c0f2af3a3ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade03b457dcbeb67ee62ad0fba7e43e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b6a5cb3f7b897417d0a5a301a79e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b90d49dc05aa879a0bcafd49b589db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a457f08d463f62e8070ad9902c687754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720164d94a398c61ff09ffd23aab98a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20385de63d31609543fc47a2b2e65cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0281dcb0cde195b8d9dabed49c461757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56746f6fe39fd12553a0e725d14f5cfd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8368fd590e22a52fda0cd31c41676a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f68f3b907557ba3a678d89a60cdc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c697934f7cf3f4a2965f51484534761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac48c1c60e5a01be5953d78e71e33a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a9540377b2961f4bf8dd27dc48b8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37345153614d44bf8f6915decedc612d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d8b257b6eaa67d4e505ab0d870190765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73543433fe095d1a1ce3dbd524eb2a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58835dabed574f617ee8baf85e2d5fc1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db493f5fc6074d5c9255e05600a1db6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f3a73e0f6a1988b7b85abd955df35769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0fb95c457edaba97bb157a872244770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663625cbb5668f1ac50cc2563c9fc154771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fee1ef93ba18aac35881d045698d7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20106b81f39bb1480f9468888bf78d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86578bdbb0afc84abaac04fb439ca2fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c171f76f2349d577f5e71e6ae760775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e408be5dcf0d29bd362d80fd269cd1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db279228daf06d7da17e97e8a9fccd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c920466d9e0f4e500d643b3542f68778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3618593a1e96797f09cc75b8837a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884383c0aefd894244ef381cb1ccd122780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64266bab742afb0181fa308753b334781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597dfb8525a5a32d129a0ce8df6cedd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1efdb9665981f0884ef36521617dcc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973211ce5630b5bd193f7632a97725fe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3bdb138acb762b13883fa7b43fdd9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f66164cb4dfed698f1e0f1bab424786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7e7b715594fbcabed6a488f7d703787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce906be8efe1cdf6ee73246808380c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087d746fcdf0dfe7bc8740855e18dc2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c62a856f4c523d5991371b492c5bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cddfdd04946dd588a229d6f15b7eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6cc06f3fceb9de8f8f4f1d55c3618792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507535366346cd3aa870e56b4884e27b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8650ead1b28e595d432290a80cd2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b232fe9d49b4e09f0a07c3c99f43795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e0e4cfc2d76ff0d981c6cc9c67211796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f95e094b06d48a769bffb5c3e82b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f7c45f6e119080635910003629ab8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0de8a5fb1f75eab9a8cdda6f39611799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990101a5955e75962796ba7525cacb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88338badb534d5e2de26c9048659d42f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2326e974da3c0cf54a5a99b501b83fe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175daf0373d7004fc3ff2ca30ec8aba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deadbff00d75b0aca80f5f20f6a676804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62681b3869432004f9d0a46869721233805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b7a23b7fecaf5c6dc6d8dd6ce7df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82508d93c8c3aa98e07d07666efbd5fe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f43e862487d74da3456fde323a6c5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a84aa3d61426fa0793b232f22c64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02f87cf40879e535db9d6f766d84a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741affebef3e8e5243e75470cee413d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbbad938775e595022e07ba78cf754812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409bfb617dbd1a2942c204595f41bb3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d72f82dd1473391eec65747eb37b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1bad6599d35b081c6efdf6da76e76815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718782af7cf3a2f259a8c8879441622b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fca5f20ec0703ea865ccfba4d91a7817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15411a06d8fbe2238b61300df3ff7a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd490c7e4ed50b95b07df68f9fb21d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ac5e2524a81d611b598742459e6723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdea66916d9a5225794c063c3094f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda84f0d1cbbc6cd4d706848e717e235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7704cdb3b873d9fd209bcade63a20706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c124830ac9e2d18b2128f260cfcee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cc93818dbd5705eb43129fdf1e9738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08224f304c97e152aa5ccf0f696159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d261717d2fe66da7cfa09a58851b4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b476743bd66bb9cfe0ae8765309fe511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb2591ce3230a6755558cdb9a1ea4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19dd87f6830b9dbfcb5de9967360f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99bc05292e4bf06d28aee5e22eb97714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c901b540e246ff1c842a2066a38c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a446fae904df68b53c29ee38168e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a605def6f481080608bc8cd7d5a0f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aee229abea8973e2a633a14801b3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce9e7bea3fb3c16403b666f94a33c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9326bd87797dfa5eb69d0496e23e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d423cd720039fe2e6d12dc5478df221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea167c39d8aaeb04baca966eb404dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525d87a372ebbdce3c9b43491dd63ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bceda29142d2dd22b4f882fc3d431824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb34e47a20b700348200c9943767525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0adb5a5ed7a6070a51879127cb96cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada3648566ca0bbaeca2a25aac6c57327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35ae4cf5b3fdd051d7bfcad59d1e4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c19e2402b0fd6481bce1eabfcda45e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463b8e197846dc7c71a5b13f030127130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d4ca577a17c47afba65a0ac4fabe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce78c0f7932a58469c75374ba4849732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989c60901026cccb62881c9a8d4862b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749a4b6ab29ea9d277c933f1bd050234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166976ca405d88f81b1cfdfae0f9cdbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0744f757e09577a3b6f1964bc86b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b5a755db4955c07d876aad8f094837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ae13a1bf109b41a54b36a47b357938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d869eedf45bc3259570447bffebf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8fbe41fc9fe3d2a72889b42e26d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b60b84ff6e43309144e8aef3c358c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e07e8d0a7505233f9661bc666148b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca4bd51f63d29bd593b4d852f5aff543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f000ca892c7310d945cb7dacd93fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5344325906cd589ffa37c2db75bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86081b0202a47164683fde00471a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddfb879be13e2336cd737fa18b2c0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615d42cf5f8a99b814576aac56bf27648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973ac87d8bd0b2d66db4d74dcfe3c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7ca10d062f8bda19e88c3dd0972a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cad757d4a11daac49ce3c1309da03f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f918dd9dcfb121e6bceaa7ca4e3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb80547df17a06132c4708bd92d05a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a85ed181f56ce3b5b1bff7c41ede8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed377b3db4ce83a8fcaeea811a150e6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad3421fee96639cc75d3d0b6a1834f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e86890aad363bb179974603053800f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711daeabf43dc37a322ce6c5149504fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571dc659065bd4ab3ece785075383ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4bcdbaea4ca7d9d916766b98544fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aa88f551a407a819714ce2fd439c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4b97d66fd9114643860b99ac52ca262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef5355dc7ba9f2bb7e6bfbc7c935063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502e0e401eb8ffbbce538292bf228f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2cd4ca457a19d54e36201230a7ba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eebf190f6d9c4ccc61384b54b188366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2196e4cf244f2fa6f88ef2e051ff1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade91a4b5ee6201d5908ecaf0087232e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d970f2fdbd889570404765f1b853369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e819250a36d8812b5a69ffa65a0d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f105b22146800ab8bd163b146aded71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a4429115d7c9745ff7f51e4014e2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9f8a135989acd07ff6f5d07b836473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb633b290a29f7dfa571cde0354d97674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96f4cccf0b392827adefcf6c2419ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed804a2fc98754aa77671a6371179f8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5861ef2abaa297fd3e09488398f9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069aa4053d59a9a9ea80f1ec5a4cc7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b47ac82f8b9ae7bf88865ac7f71f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6284f1b3fad19894373246955529280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7235e975da1560ed33d0611ea33ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c611eb5b8f197c0584cf227daf8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ece61762bd4592bdbc33fb77df762583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6bef67701ea5182b2ec2733de25fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c077411833753df1b53f861d5d6f24d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547708b7348a847b00da7acf9d8130b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70adf717ff804ad0478baa999e2693e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146abcee3f7b551a911831993f2526688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c32f3e2e72d386ada4e648b89da4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad62e41cc5b94cbec74e4e1989dd2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35b577f4e0195e175c11c4659d4a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6980966723c09e63388481eaf181a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c0d0dff1ec0d0d4bc5f01ef7eb3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3db62f58a18c91f2295a5ae533a3a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17d4c2486a07986eb90f406d429ef195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f38db2f1e85c98395256788a9e148796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2db828f06539560a30260cc7d856fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289009e715eb357c7eee89d4a96338598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a19a3c7666815d6cde117c801b37999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e302f558832a50124bbc74244f398d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec2db44fff3f9cfc30541c34d6c75a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33093890a6a1bab431f436bf4c68ebb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a9116318a26c998aa9419c7ae8e09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fa8f24943eab624ef789b190363d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ede6d73d8e6dd0fa76050845697cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705bd48672d86654c7b11781064fbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed1825186feb036f588b698c47bf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6f850957d459415f043e7321a289108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ed0a0d5e2e45b33f6f3aa5570884109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc4ef85b2cd75866fce9513893e419110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa9c96dfb0ffde653fa1a1223aa11c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3867591afd2963a56e38b383707ab1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aec84175b09de333fd152f104df00f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c0002a199b4fef6c652acb6bcd46a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f43b5b56722684273d27fe88ac94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ae71c9c803d2370305c27f01da36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aa5224baaa71749bd1fd3162319d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618b292cc2ff74cc5ad5eb40677286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324fa5ccfd9a2f7960a5a94f966db5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f15b313f2e65b845188a8eceadbdaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724dfd8007cabff53f59457d506459e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd02bd114b0062320b2dba73ae7c811122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f3283a3bde8ee2171fd76d737ffe1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79a859dc457d71b71ddfa00257e81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf3ae84a9ff82ad4e634e0a7cd28cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ffca38c555a53ae3e227d74e74b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c6eee55e1d611cc7b43bdd7e9aa4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c125d63f25b086b60cb83cc71cf16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46065ac3adce425137ff80b367f9a5d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d8acd41935fba08b5edd44153831130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28dae34969e042cd6590ce60cd631b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db51cd4fe49429a2152e46550cef061132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355677611c9aeb07cb55442f9f066c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d15e39020c93fe7fc047931c56c10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb433baea398bbe9df371032a3d1f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59333eb019592a340c8d15585f8313b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e0801a7074bd6617c8f78ca82c40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d4b6961169d9c2f2808f944a7f998138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c72d9d1f1a4c92ba7d779d578c570139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d7bc8860cfd46ab6ad629675fed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96275881d482ecd64c05c722b7fdb2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba17b90809ca44d302ef6f0903a0c86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b6bf1f099327a6c692cfd8c73209d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd316745c5e39cb95d12138cef43e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a6e8303af880fe9f370b9bdd2701f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2587729bfd5390b21133f196f305fd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa89afe8afcd5aa18f16565646d7ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eebc3739874b646f8df104b928084148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda0dc5a4578f6112873c6db034fd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581195615b676480063d0503ce8ba74d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb653a39eb5cb7a71007925f5bf4b979151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc334d35f57249a41227b5c241f4c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cfae8b75895edd4bf5f5bbd881cf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46460a8261b2282e8039dd03bc8e5ef7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8efc085e7cd0d7db71b6c9a37bf465155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c0292808b4b7adecd07939f0c47eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b8312f98f72ec95dfb20d49ddb99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71020e13a1e4ad36ab58100f7d936b43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9aa4effa8aae43072823b363a0beb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c16eaa3a13662ab0b9367a8837dcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc80bb0cfe969ac32d5a42f6ae654d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e12c4bcd1dade5a67b62bde84ab004162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3edafbb06fa7894c227fecab3800163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0dfd52fda8d8708b2fd18ab37bc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a0020b416294f88c45ae223ba29d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c092a0a8f8fc13557f0a154aafc240166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e6020587500813010671114f8cfbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7020c4d2f5ba68d0ad0752bba3e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7ec5e97913f0b7b325627480ffac7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf1752d823876e5101b8186868d42b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429be5df5c9085e66d2674cd1d7ce2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b3efb35396b871d7bfe61f2bf7408172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb751ad8a00b23316cfc0d84ba4f8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079ef80857da21428ad9b79d07b5b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c92086eed0875d9d56e862fdd5851a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297fc6ce05516a36229ff1f8b72b40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf2e3ae34dc12d9273f02c8cc7375177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee70f44d29db539fc15c8a6e922e1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0bb58577b78de5d245d609d255d7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3c4b1e5784b63ab27de07d1fd0541180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdc96e6c16e7ee8207a78f6218fc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c5ccc39a2c409ca0ba14b60e426f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9579948e8a7407aa4e48e7408e54d78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf6ee226c172a5d113d71ec26de968184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548e82ccd5476d65e8a4b099608e540185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07277b4dcd739b0922ca8d49f804f5fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab9a199494faa143ac09c2d3ee8e53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99028061f6f3f2e45c431238d38eb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72009fc7bc0065405ab5960512e4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56826fad862aa7f9e3f32cc2e5d77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2727a629ba1ebe7b006d899df714f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab9323298ec5800c1c5b0297b1c5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa8bb7a2284d0fc439cdd88f7b6340193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e837dac724d99e0929e09632f4e06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca94680bd8cc444b4c985004cd3732195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51299634b96cdf238d8a297288337c63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea919a635da1dfcf4dbb18edbc01997d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ff1bce47fe3925f84f5fbaabc38ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382124dc94d5f5c57ea68fe666518bac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace31e574e8fbed736d2079dc591014200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b3ae14730a08d7b344d6401ec58fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463c5facd91c3e4a448b6f2b7be2b77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be38e5e1f2d5a19de4803fac2529c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef74167e61461ad57a2d9e10bdc4db1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cfaf877d1900d1bc27cf944fe79e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae556e5a6fb11490455c0122baa1ca9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd3de387b5436ff8ea318e04a9b21d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0facd039ed5c2b7ff6a697d47dfdbe9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8000a359703cd32db0ce2196cbb583209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeeb64460a3fb27d1d88d5bbe646fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a9b2706d417353ec69d84c3d5429211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef131f34e83524893791c63273a50b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0880705182081086b221cfe175b388213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722094b414c59a00b0b8cbb6aa4f749214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763655f80b008b9cb888d77e50f1fd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733b3ea150de38c326bd9c0d9c4cf69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba42eb328a92a96823576225c223af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fea8d4a7dda9e1247b3c6c1e5f3ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc831b40c60e34ade92c054e3207627219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b32df87955dcc6bf32fc3ecfaa6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6c3f0458877fd2b6cd380d3d93aa4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2da128e356b61232dfc47a263ae4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67992c84303aa069e6237f2f539cc204223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc0562e13d9bb4f04542a4607d8454224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b792f0818b56b847d79837f92df53f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ecc9eb746e2883206829347277e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f35dddfb2d66b6169e97a781a636b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f7235e736388f5a50178909f30d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ef8a1faa864e49634b325e730017229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d67ab4076d7334dedec1fdad6fab65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e70408f64e4bfafe224dc71d45eb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c6fec7b0c618bb59c5b97cc1c2327232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0284bef9d7a6cc5d0f434b801dbd96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0a656cbdac3ccf765fd230b19ca2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e32d670e42adfb8c1abb4ca35ebf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20aa0c3a25a9064d40e4c8c6bd639d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b089bc6a499560c33d8c8b3904aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d39c831edd3ee973db75cb52e4466238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb311380fdb768eeb0b6f12b91f02a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5968f50c35d276bd81c6f0e4d00383240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94001275c8391d23ac4f31b4a163db69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d0ded47b7b1d4a6b2e060df2fb08f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23912441686172990e3df8308f8ef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313379934096293550eb3a74909a779244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8b107892dda0491b322b181672d6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a7d217dd758569abb4d2200a4242c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d2d05667509df3c03c6ad71c984b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0af170d3ee1463a2c7d6d94bfaa02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc83a1998c5fc1427a6cb3bff22d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812ffa92cd38122e4c9f4637f806c37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e7ecdb38e2ccfa37baaeb52d4ea70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eea57ed3a8e7db2b55535e5f8f144252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06b2a57f84cddc69369955c64528a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a82a4502ab14f312155e03a3f56839254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e0e4de38182270dfd77563e6e9045255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24632a03f3e8a95858c9186348be29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d51be27304267440ca2a54af4765257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872cfcd3f5e017b5b791a4ed59ca260258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0327ae179c385a66533f04ca91fae7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93131865764edd2eb0e0eecaec59f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0192866aad8dad796c1f8a8d66079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7536b6571910eac39e2045f4c61f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e632b49011842bdaea113795d4f7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d5efab4b59e967253cbeb0050972264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9706e0180b037930a2b3e897d3ed42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527737d95502ae65b02db27efe725a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9226b73d4b7e88bf86df12ab58241267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08388dea197d3af54d420f0d63495773268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d73d6588f0fa3d01434250c00f9a33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce450ebf5727b6d6d4f9c28e5b0cae8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147fd36987e1b64657f252971b3f764271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2427d54f2953b21a45af7935b363eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865b68d38b97b33a9d6f1229ebb057273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572546ac469be7d29a7a5abdd64a0ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1febfde63bd294b234ad6d51e1e57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54be1506f93cc93fc97083d1988a09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d4bb653dda3f8d624aa74d3a81907277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e47ce933148f3c8b1051ec53c3a848278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c2f04dd6385aa9fbec9194dc0a2ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f221e7e7e27988dbcec654a7a011c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ca829b9d2efe75916b5a0fa7c624281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014728b50491bed2fa27f66b50221e04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e98cf8c7c09ebe3c0d83ada6882b11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185e47387d49341a73c4aec1ad70c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6155d2da2d4f10001fb00eadc232285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff88ec414f1bdac34ac4df699c67b63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e637755f81a4de1416fb17a5668e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9d8194c61c622be701ba580432536288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb2e6e75b8662700f006a7f287ac35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff721e53bf72d4c8561a3f841b2abbf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502294e798c21d70587049a11016c8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d274545b2c36ff7559b99974c464d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b87d175f919c98bec6511be95dece5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb4568468445b036fb8e853b6c8fe6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cd361f713f7bb14cb0317503c19be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f810968562410fc355ac3f1b199a39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a5c585a88426cf4436c2200eb411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d464fa2f735892320428f63f33b01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a455a0a49da6361ccd1582f3fe88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147f32564616b94b5003dee04571e85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b0109f333880526c60957412c73e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9650d0a956b4248d667c436e8687d17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f088566d5b22f2508d648f6d97016303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13057c5d3c7d8b09763f3bfd0a86c38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92818788a627a7bb423bbea0b6defa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c4b3c17b57c5365fd3aa0b44b3c62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100f04d48f77c0f42652614ba2c1797307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692dc33b3b2f87c63c0d3ff0767ebbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771bc3e308df84b97bc405475e54f3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25cd6f1cd8034042aff2f7bf879107310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70957d5de2e54c070c471679dd56b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ee237cd91eabf52f9c3192d4b6f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed1b9c970805cc5a908ce345a23cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c92a25a163d15fd6990b00fb8eaa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224249294c6bf40265ef264bf256d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a035e491cb7ed509b0882bc06c0c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98333e4d74a46a1e2c069f65da59b484317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048cd4cde380838e1cde6fe4461a448318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5299337a91c7ae50cc95361c0ea89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370161ee51e9ba81da5ef40fd5e3460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbe88197b34086a775f322615c53d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c7c14ee254222239c6d35b682f02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55e222efa42c4276f2dc9bbe39d1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a13b18f64d46ca10f6cceddaf4642324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220bb6f6fb114ec12822211f7015d0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd17d704067b1b7ba0d7b4b917b7bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e107dd13d3b4d74ee358132d58402327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ea59bb8172bbc9a9e02b6aa5e4dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca05406559ab9fa3a29f6edf23d0b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a01d77ebe12f4907bef3e873aadc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b0ebbd9936a63a34503d17fae9da5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca84246df159beb78585d742e8b34d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0d5fc45e5f798d969f2f8b6da8c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f856ff7b3d106d2c58be63e151fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593e3380a33d25c0aabbdd33ec39bc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b256049824c8640ca009f937945df41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0cd4d04c1072d12d2e55cf5b643a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc3549908681c4acdcff74793ae73e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1ec95f249de33418b48572245e665339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feaa8789261b2ddbdba83275b2f0f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b68da7497b4c0e4590f4d1999fce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fdec6c72f373d46fffee472d63e44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c8d4472461ce63c6c6f3bd622fea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca6636225ad0cdcfc45290f4d3b52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34dffebdbc0e8c33eb47c06f66cf31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496beb309cc10ceafe92776775e32d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72523ea98f68acff2c09ca0cca6257347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bbaca2a63324e0a8c9cff631db71a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532d2016815ddb7df92b73ad3309450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda85607be230b8200e3805bef4436350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd01d19dfad37e03c1329acb340dc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1d2d638cde2f0b80aeb35e90b3247352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e194ebb417d4b6f3d228b2249696700353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005de6ddc14d0f70547f305fd1bb928354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beee7a106ca23832a491d062bdc41e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604386e0e6a259290beccb308212e29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613cfd61db81e66b752c8e61b6be05b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7ac4ca0cc09e633feb5bfae7b9a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b4d41e515a619df6293059f2a00dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702236fe6f7cbec4da83183df799ba48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ee23f1e3db901c0468281d380f91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef5a57a2ec75fc02f9f4169c4acdd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679b2ea1bce1c70eb52aba5434df9d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd45f1b3ece4e1b2f6479bbfcd1b737364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ae76292d407d85dfa01ec42857f05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e7c1269ccb079de998cb7d0c0201366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81e003fe2f0ea1c1b0dc962cf726e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a23251ce7fc5d7bd48b91161566b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b377fe722df2517f55f91cc98eaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea26f889913ad392bf0c857ee964823370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9113bc2a321835a43ae049eb607ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389604b00b97f17e6eb746b3f9e93c39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2aa33fa2ac915b561b9da80945b0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deed42516b618f0f0174e66b9c68e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c672f9c40c529a2694bba635847c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7933748fb82d896d6b82d5e302fbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e095fb40e8997305b5f8eac7d4e11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92bb3f9f728315ada72dd824477b95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf2d9559f8e41ebc1fbde55960371379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8147da1e6c91ecece7906e22d8482380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd35f8ad189c3d5441499fca7119d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4527d2820e3d404806732f4dfc02d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5467909d48b0127348d2e62d1691152383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f8d9c9234c583862e9e64debc43ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb54113ca1b0c3a545f1778280a0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e12e992abe83d2f296ade7a6a94bc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55de39f0e755e6b317474967c5aeb0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2b9e5931e11b197201c21950696b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e436e54b64e8b9094c79c93e5bb4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971b35aa6255e0adc2f3d7a83a6a54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e34889e5ff65a1ff2eea62167155b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac401f59a9e49ca13f4a9cd3b236c888392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c6d75328bc5ed77daf7000d5342a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec0a66a5bf389486a03652790d2d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cab163147a2922010c24ef3cb96158395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f66bca346fe4f9bec8999db03ae44c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0fbe6b130315f56b2f3a04f5bc36e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf428cc0abd8590044beb77a43ee52b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd1dba4393d479db0d24babaa124f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489323746c0a00a0e69d6f1b4d046e48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c340369964519304bbbde96f1ac58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c40e325c1fdb36ab6e59a34ccba29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24e6dbe24f1d2776fe1aad68ce4f07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29417deb9f00ed7100bc14e2156293404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b5ed1e151d802b12eac86f1b7720405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ae5a358faa78dd8b2f8a2624b760406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a93a3140a048ac405272f3080fdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec758ce38b7e21cc12708ebad0832408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a30340ce8227845150b8c4fdb35aff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713454bb59a00c7f6d5a9a339ebf13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fc46a7f1934cabe29931a1c3b2c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13d373967a1dac567605a432c1bad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d319c49f0767a655260e28c9d442d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038d3eb2e53b49ccc536d131fae60c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31301c38c24464ae0fed214e8a89de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a584c49db48f61f4e8f601461479969416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bfd1967fcbc5b537525e2998e0f8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a5c41946a67deb5072657c4ac71c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbaedf39841bb6b67e6fa9d2a4c92d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d1721513347ab0392d74100d7b60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb67ed47e0956b64c16c35e37f0e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4d1c17d29778193875b0f34efd66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b06845660870e30bc953c4529e02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0368bc5e3821d67c7f481573238f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe534b1cf6be0cf9e7d0a5dfd908bcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8231ea0fb56bb14e9707bcce56d87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeea39501b0426d9398e8d648789fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2eff147628d22b2b818293ad78d1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f4b1a9342279d83b6e28bcffd8610429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd874617f0c76592dd2f804667f1bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4fdfb0ad2462350ab837d5acbdf87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de024d4ec173ad3a93fb2078cd90bdb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5f9f6e6b81398273634fb0b37e1e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e445e93326341aaf53d667645526972434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805687407b269dac918b3cc3d57ea669435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f58902a188b1d6bfb3c6717a22e23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72910264c84c86eb2c606526cdcf9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa2c8a4c82cb551695d7f47620f73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10817c423cc7f854bed555225d1db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f2f3712c53d7455890529ab0734a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b79bcbc800ba368ab20209607171441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd3302403557cc529dd3e99ac8d940442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5d98ba017e4efea7b202c7d4f7cb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd904308f1efcbd43ab8396d8cf54c02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f6daae4799a63de23b5840dc91ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b6a07861ce0ea559df451167586cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95a3a5d6da049d6eb43d9bda69a61d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466712b8b9afec7b7eede2a51b5630448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b50abebfdd4ba5db41e63f74a64032449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220d64e4d71381357fc8c8eb5fad84d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f7dbe41e1a80cd655b4c2d47e94a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045f70f261a846782d134020584fa92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd68a3f1d092db2d44ae6caf7d2b3e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054a6e1c0599b0fc11c6f0a3b1bd34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1fcbb60a2c67ccac5f2bae0f408c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14400b4926610260563dc4fbf4fbd51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b6b5d710f2012f247434c1abc950457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e8ea0ecbaea6dd797294970cb50a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef44eb505bfa68460d893d9ab2b1d78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363ee54edc0acda775e6331204714b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223c5cd2988c959e0befcc831b0444461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c6a286a67ea357782f112520953a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef7f1e73508d8166df7dc9476316cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fe43b2a8d114612c753de588bef6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ae93970eab0da43347a1fcebe73da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec412f363185ebc2af14b3f093631e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bdabbae28033ee8a74ea3d09a26d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd7b786f5474ee6b183895d4798745468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d874368cba1926e3b63d02f8b08d167469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39a93021c9b1973d637a95920c646470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f6868aa3780ff5200c9aac8d0e38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffe70b2dc22ce3960fba550fea340c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af654729da6326269dd16e8f24829c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6ec29464a8b9a3e34ae7dd90e44a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b0c0de8076711ff34e1cd170a954b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a802de09d3ba8e47081e480aef8cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c2d4ceeaa2e2eb5a07bb70ffa4e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f485584074f824fb64a7aaeaf8efe68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff9ed92655aa1933c4ca1a5ca78d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9503e8ff9bcce06c201d7326fba0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdd0ba27d90b760dc1f344a0abadfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62d03a115f0caea883b9126b8fd8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd6463755e1f7c270b9390f9afbb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac379cd373adaa1b7ffb5f591fa27ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171dc62313d71dac4b67d5cdb79dad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b06a3324b443f98b760c64c4cad62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc1521ecbfdfa8d266670fe7ccea8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340d0a3b0b0e4c8a8746455b553069488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a3e2f32cfbea413b11747ee1f83ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd9298fe646fe097b72856cc38d007490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22a59491d297079b38ad75dcde54a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e432b4b45c253bf11c81d3932973d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac460bf6da0b8480e731b75693234e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7aca759db02c8fc261141e1faa452494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee3de537d710c274c1aa56761b359a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324309d5ac55b2ca4777f749b7e3be7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f391945f48ecce382a29859844f47f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c809b8d8396cf444d63cf2a15892e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3f7ce945f494ecd3719dda42d917499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e48b1b0c6b651c7078ce96dac14f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e026389252bde2cc0308aa381ef91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716c6a589fa826621662103956aa830502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65b2cea5a89e72141354422c3680d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95107433470d28e95b92ab09021fb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d9992aff5797e2085c35fc317be15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da117b0b692ac71c03a6dee52c62fa91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4f1fbaadfd2e2f792a68cd2e50a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2b780b8f3a08511b7119188264716508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaf9120b0e863689dce92ec147f279509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695ba7cda7032418d7ac586de55519c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a27adb29e2e2d35ef740be5fdcd2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264fa0ef966cd96ef6141c6c22be12d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7300458ef2be39acf6944d474569513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313f4831709c5adb749c91f681eaf2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279f2b7628ba0068b3df51f805cff7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b4877d902adb80c0b4eca58d8c28f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc784177fc7f7bcb355c7a99f0c543517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d3ac1a831c4afa1804fa82d317b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd717e971ff6db59e7eb37d72b509519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63d6100b033c3edcf32292b4ede7cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a05aaf969ad3eed30b3f86f483daf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18119cb1a67d85189b952713e9836522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded74e3bae4c4614fd4d8847c6c5f050523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86be3f6b0d6fad55d6b64dbcd4801524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a398d4e3e9d186b517c3329fdc5a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108da1d24816059a12928614d94803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579362d159d49b2572ef2a2559a4d8b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd79d22fba06a0d82457a9fa5888c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59e9a024f274417184ffd3fc5323c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c31cba79f19473af7757c0395ca3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824764e6995666102018b2973bfae414531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aaf0a9b39bca3af7f2bd3a3940ba2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21a3480ce4762e17bed211996acee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9ad4367de4013d22bcaa53f39666d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65e985850486db6b5d96c467fb3582535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249ab59366027febb015ef4ab5b763536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f015d67c930903d3ea95965aa58c91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea2d48b1958463740ac8c22bff29d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee15a960c1c24cef34a6a697caca02a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c2d6a86f0a85d1b883ad3e660285540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e0675a4bc7346ca032315b6c9d6eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d221473ff99acef0d3621cc745a340542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc62a0826e95342f9a29e42d097bbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ce2d8810ffef11a762427fa3c67c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff30141b59b1dd538845e675a92f1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3df3a594b9ff88629caa08e3312c4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc5023fbdfc52a1ac4f17ba0198375547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b7d4275df994baaf81d19c50b8ce1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fef653ed3ded51a5b9c9f5aa19510549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b96f63f302d79a2e7f3c8aad6ee330550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e799df3a5b750cd75e6a006d8221b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184416165a18b3c0757819c0fcdb970552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30d2d09357925498e6628b8333343553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef351580b1af30496ce02a0c6d3393554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007ec1952197634bbe01bea92f5be23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba6f765167b0f24613537e6d6fca48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bee57cb73f3f6333d3d8ee82d86b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c21da3947d8561f75d9eec18230ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b225008928286ed98c37990d4790f22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafc290b9503be287a95a909b58b1e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edfcd7902ea7f90413a521b7d4f2c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa20ab8527d4a2fd761037a0efe308562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f9ccf8ce3f66b06ef2228fa39bc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6e83a153c0d64a0f80a22295a456564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc84b9a20151439d263d0f1f28d3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d96bad2095ccdeac07af6bfad4d0c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1eb6863da7e40d6378454dee23732567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351731e43580c77cde3c5a004b48c7a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2578e8693929de51b7c28aff00923f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebd9456fc9a50cbd891e6671e6e825570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caf896a7ba7f8bfb1dbad805f2dad1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ef0744e390bc96b7325b83c78998572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaf1da479296418cce7b4ee0388608573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66243abd356a4dfa921dc1fa60dc6d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb82a7662935e83ca9a099033428ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d0eb94ebbe838f24ff3d9b6fb16ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc298d14cc0f547ea222605a08a6e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a281002f745db444d7126c140fc59a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f65a6df433367dd8192c478dc802e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9980304107ae108ca75970c8af955580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98739d21ca7beea6fb2828552a26de5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499db4345173652b86aec62e015c5186582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8450d6327744b68422f784d4381f7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fc529a6d4ece275b41a33b23603db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc426a050c143e8a87c4e9c19bc21d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8745aecb3dedefe2b7a6f27a1d4e98c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d32e8bbfd28003ce79d0db7f6d1633587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d4d7cff2cce6e42376280dab8cb9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e8e23fa4dff2b2e3c7fed217d7fe1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2bad52cbaf2f3dec557594348979f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8effc5c2f8c0a932acd963f465738d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067576ac49029e1890800895e74e0ae4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111984dfc4f66e5d70a2631dece20c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096777aee47347f492f0d6f8c827779594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1db234e3f7874ade7d1efb5ff41d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb287bc9951f9e6dc52387d880999596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557bb437b13fbe910f6e56f71117fbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9e2d3e99ec339115fda26427b6793598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a10f4e46225a4415f5e7130b13648599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e35fa4f17f24c581f9cdcb1a498ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb13e43a9056c52a1ef4f9ac40e71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca702269e8d603d600695526d6349b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd5f21d7e823c2628de73a70155d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5d39f6035e7f7c8fc8a74a12c223f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ec21c55eb3dd3d138bc169a24ad6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdac566df5b1006dc55e49727844a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c212f71118d3d59922fbaa4e06bf0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39174aa61d15637c8f296261980ddf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04cd630b6e9c731ed6c3f02437ba1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b31b8beb013f5331839cb87fef96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803843cd756647049c77c4eaed9b840611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86bcdbd27aedbb055841f44b7c89f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f62ec832f90c80954d7cf482d1b3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1783b7db9617878211428a8beb5bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a585ae9787c2ba276f35593b343b3e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9311f35e7155dcc92494dfa098289616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b732691773be3e0585430cbdcaaa70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bfb0dd92a834ab3c8b78517138315618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7fa510fbfdcb3ce8c9d31347e5cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c7439281e56e9959675da40264081620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eb24bb9812af24fdd5c88bb541431621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3148de86f3790dd18c25d04b90a8b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd682891df5ca27d73360f0e2cdbd3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372904ab1fa2e7dfe87da5808c9263624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261765a70599988926b6a2beb41aae0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923d7bb68dcc37f53b3df90e8ce0b09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130cadf384837a697643154c441597627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb0a249b40a86ab51b495a9d25a056628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9f7d0364ce4f6dc981ded5961ca0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e4a0c74e3b722c94941cb447122bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7d89c351583fcd90dfd636424c7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00aa6c7655cf7db023b0a44269b396632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329df28b4c1de9455840d3fbe1fa32a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26b88d00cecd4327a36ac14d6eda2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0f4fcb25ad9dc915e88e32b78b03a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9919b9f1fce21e09693e3bd02bfbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7fef2be7dfde9d76c284dee984a1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08e7f7899f9023abc9ebdba855124e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bc59efcdb0564a4b678da6878a6dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63993cc563dd96c83fe1038f765d3ef8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31214cc387898ab31c3e2bbd5f89a676641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef47fa96c8323ee07bd48bacef2c18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce832a051c87f28331a264988927b7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951088985e225d7671c8a2d6eeb73e6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee11652b0578f7096efedc7dfed2e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363bf5db723561942dca9cfa7d92fd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83645d980399bb6460c691784b694a57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4f631c53a976a2f473f981aa0331648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd4c31b9ee4fe8e507a1c0efcb5d5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12f6274bb096bcb9204edcad1b3e06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182758dc5f2b8cb8763564f8f3bf518651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4c546dab29d1f755c1e30128b442a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8c1baba5ac1ade79d378e1d4a1696653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7bd3f7478b3b6e4a4d8d9cb790cac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04882114fd241332187defb2635e3aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99509eed797520045a5518a4c23277f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed7c61fd9185c71ba924a76a502d94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c810bf3c8212765a465a741b0e8bd27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0929ad7544567f40aa1eac84ff7495659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef809295c9904168c2ca6111aedba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a043bfeec76a5d0513c355c93dbb88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af11a5f7aeff4a3157e7772f900187662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325623daab134b2d69ea956223f79705663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb6f67790291de1f17b27c2ea8989664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793fd1367c455e01f8c3e96ce840f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1018b164a83e8b26a8b94e270af8c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38741e81526ea69d0d6bd466047231b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de718d71a5964276df2e0e85699e75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9132d194a7b08c1c3b81c7cce101f93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ff56d538bc2139efd1993e221af9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b220e54c9cabed386206cc754bea4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0645aa341d3c5ea230d87d4a88ba1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa25f25676567e40dbb282642caa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc98c332df1004153904781f4975f08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06293078e9b0bc07293b1209488086e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b00748436e629079fc0b36d28051a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff91203a00085d3822eb8af910658677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9ef2c369bf971fbc18399caf9dba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a29b3b166ad941427d5ee7c435ad2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5a2912a8e835a89bf81cfc1f50980680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9eefbf2dc17a2b2976b8978966e0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df8905d35677185c9d4e023a1d2eee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b11f909e035735dbf3becd9465ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cca7486f7005b9ff556d062325237684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea506cb213c7451a869c77c8b3fda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecffdd3ab103260df8a197c10682164686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64fd666e37746be724abb151d813d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae5972a49af29adab9cf978dd4fa3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5988dbca4a91761df4eb00300af7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf199fb1b7bb3995cf7c8ec2eff35cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4244f4f54dd2d2feebb34f7853bb3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4cae7c1804653010de96b0af4eeb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf14a02ed423bb212145088059fdcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f2c6e6cc8b016a618b642e7e463ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45c0df2acdedb8ebcd5be9c687bd73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67cd5b745330e2f39729485cceb05f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad042e9e40675ab05f945e29d3d36b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20d593633b0dc21d8cffdcf7cd453698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8219fcc415f5138ac0c192368f342699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca9a1fa5796b4a999588acc06789c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c093a7f710949a0ec839b4c480b76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d9eec03f90bff097da1350fbc2bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c36375194337708ff9cce8eae36a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef56b87278be2816e885e5d061f9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43091ca69befc565d3a4ffc479ed8b62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a625adbf4c3adec644e95fbf4e8056706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e8afbc00119c0cf5a0731aba51ae0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06defd3b38bc0a66f16b2561ddc764cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf17fd99996b5be836a34401eb8fa9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2051acb55789e0bbfc844be852eeea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cad482021a93dd9e4981c20054cf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3dcb427c0feb515147bf679ceed80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03753fcccf03ee833d67cf73071d084713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb22f3402ce14b7f706814348cb934714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c568a409e2c9854471ed93c1669131715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d75fff0d35861d5bff7963b850a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb292459e7c9346bd6e86085243a51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc31ec7277095b0411f6a9b8cd4c249718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9699ab207d3dba114caec1c81760719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366c7777e0092cbecb6c0abda501b8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862eb15ab220cdc855497fd50aa180721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced4a866105f085c917a72119432d0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f3416a13fbf041b9b00de5dd1f26a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ba87331a58dfa9c2f3ad5dbb722bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b033521b5fe8e2f2c82fd992ca27b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f41b188120b0ba6a557ed84cf654726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225114cf2b60a392f24f211cab5b51df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92925d630a5662fc6da842cd8f7a76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12286002fa01f9a0861287ae3a7eec2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a736079415f947e4df8b0bf5edd9f51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52604a60957ce7b8589a18fb77fc07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cee012f08c026b4d1b6b72777aebad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e199e699234307285f01e02513b694733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6a6ad6226a86433b544cd0ddbcc87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba42cb1e0fcf071382e36dae3fae5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b9970bc32e75bca69b1e34011bdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b5faf30a85dcd8012f037d0029ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d00c415553e541549a37bf267c7105738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef726e8ef9e6b2a68e92378b6d65765739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474e84acb543fdad6ed979113a72ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09a90dd77b59bdfae5a4e442fd353741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c685dae9a17c9f7eb8256082d8d7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ad16f0243daae3efeb406a25c104743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff31e2478b3720482e37530a91f9a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13980043a3ba414bbb59420dbf1790e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf936bcc739b3dcef4bf0e5f166548746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ff681803ec149a511cc9bdc596f62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259645961847a711a814ebe75cef61df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b51fe3454dfa239667020e9a91fcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f63d1fd39394273976a8a8af19a424750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73340a73f0a973990d1aa7636f69ddbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ad773888bbb97ea4439d7dc5f979752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2999d81b925b5f9d7f3ab6cb4bb53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22929851c58e2a39d01b887e1f286e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59699e2e02859018fa69e9b1e61fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b88acde77fc264ad75b9f965a3414756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e5b6b2de654a57d625fe95953588757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59641a601d9e3a0ae55164f306f77b18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad096a20d2e8a31596aa1bda470341759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104554a428d2fe591cf0f6a205b6a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9650bb2d56a8b8c2eb864b797eb976761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e05042eb4ff63f0bdd13881bbf175762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec0d2a27d628f979c000c6c758fd2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b46c2c8fbb5c515983cd6d8d7c85a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31355ce1e622a850ee10c4377321260765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cbf36b26fabd8542f1067dba85841766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983c8968899f645214a8f086a5d1d37767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>