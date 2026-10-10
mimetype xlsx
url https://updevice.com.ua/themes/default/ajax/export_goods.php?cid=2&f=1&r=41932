--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c35e0d77c4f453edfb77df21643ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615058bdb29ec1749ecbc692f0873f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6849e0110fb9d8bc59412fe36ae03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70185664036d0cbca2115c83cae2a0964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1630726d2a2da3b94db1f321620c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8930f531611cbeaee40c8b01a84596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5457e60cfb4da12b8619aa3718f3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1316a399762dd939fafdaeed70d79c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acc1890882058df6fd7eb73e08d92d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51946216cf18efeee4b3af55a806e2ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21488777475a5ce88bdae3145457f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca407b31a1639ea8e29bd7fccced20fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e4735b12e07e308b2037c5f2e36b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8cc1244ec42ea9db5297b7eac45ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af91eff1e841b659622eaeccf970b2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38efd7a6d57f88f015a6e7eea650b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5240ebd1dbf96f256a6a7309e5416b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b86597daa48a596e6b6a815c915ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73785f24688428dd602d45c056bfbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7143239d7cda19a912bd2591a3864d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2080bf5bba0d72faf3b3fb5df5ba5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26799162674f12ed228f823d632f3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a918a2745fbd8059c004a067537e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d4e193689e02693df30213e6f868a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcee54e11e2be5ae3e046762b70e29c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1d48485d0cd761578167bd1a754d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fe17512f0287885d11bfe49d81ee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf9780d36263b6ddcef193ab59e68628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477d724cd89000da81bc0298c6154f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abb4d7e3e76a08cbf5392780dcf04330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab4adcb8e2d920d6708e6da5e6be131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b4486b614bdb6b39901eeb6382be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e27c15b4b32b5f42d3911280beab933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf131c02b6399bd7091d6127d239bde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e18cab14fa40c798993f8b355ff0f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4afdfc314525faedfd17c6c5a71736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35232e16b7d34bd66227cf07871da3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4348ee4c218abaa1bd526584a992d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe706352803e4e7c2a00b3a38580939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ed969d171d5c4ad88fdd3b3ff3b8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d4ba0a07522aff13d0362821df9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f40ddcd352610b7ecf43ab28cc95d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfc2cdeea6a1c1a775007e2984540643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124a90556713cc40993da12627a50b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f107ec4e4fd09167a71b2e843fec6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef930c458593a715fe4acfa09bca15546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b937cd231b9733e3091c366a5f43af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c4fb860c97dcbf052b13e0c2cc90d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352aa06591a08535b4c087432b557f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f3f26e4faf2a75bbf774e9e87179450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43095c7b5cb5d09ccdafc297c9b914b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4cf069695b71c1b426eab79f26e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7fb264eda4716dd9f8ff87cbea0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802b8b1b6374514b3b8b846e6030f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385652ac4bf7f493d5f3df46e36620d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac8a6466eec3b5b32eaac3cc1a976156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e615db48bc2001517af17d8df6fa8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ac066113a49ae1026592c7194e0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef07e89b033e0c553041961897d59f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47558e4a214e46db3f0d122f2847f0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a55fe7883a815d63bf2f3b073684f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fed0b775b0190014bb172409fa0d8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf52b183f753f9f5c8a07222e8d1ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ba57649a9395ee8287849bc0341064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e45f78c080c23cc6f281f896864bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbfebd9a4d3ce53d7ed1626bea6a9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d7aaa9060a5b3b6bbe5559b43d3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b0389cb3e1e344691165f3514f0c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da0622eea57429826c004f97ee96f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ebe21d92aa64e62cc461b2302975070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd8e473884af73b3c9894657c4bbc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30cc434972869df90a06ea17a76b5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d485c837ec1a4ac5fc5800de923673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d0af3d6cda5e5eb5278fc606719474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4550d15d226d8858963fefab4c0ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820760fbbb79b0f778abe09685088176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3ea2008761e99210ba0e8dcef2bcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a1c60d447e05f85f1ffefe58e129b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb2440d85d973d05128bc55de165a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e910cd80aa0cd14efa2eff40fb8301d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2d6119d60dda75ce3be9a41d8a44181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e63a844f55db63ad00630cfaf480382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c0731ef14362a058a8fbf10ea7aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea637641ab9721657943e87a02c9591d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35c9d4af29cefd04d82316ad390cf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1378605d074063bd74c8335b13f5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599ac7c2bb1943673ee96ca77035e3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6023857ddb5f75ed9edaa1d2f3da44388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281c4239e96905ebdc44adb288385689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9369554199ed831017c9f01199ef4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba21500a3c806012fa67d9ef944dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b669f9e8b5d7f9f4be6515065c1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8b9a78c61bacc90a0461e485f0c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96b15870b55c2cbbacae5fca49e5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8847a2a16fe04b7f6bd470645b05e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa853855baba8dec1e224f5ab3bda596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a29301cedeb1f7412d207e46b9f3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ddc07bd0a6bc47ed764b327d9d5a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd3793eb1fcc00e608aaf70b83fa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e3c61b9cfd87f82a2508e160f672100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be9ed17a7f7aa478b15292bdc85457101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41385a5dc3d960070deac221c7056b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9fd138553dd7c82cc5379833167e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8340dbd595a25ed50070a2cdf693798104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993ff56010e078e8d5e1fc5d093b72d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a518fe599b4e7381cd194d13e52ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017cc73344b2fb1eb3a64a9a26d0073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf961dbc297f7532d1d9dfb8e6195a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81d6e2fb46710670c235a7024fa17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8154a2c36637009940083f26e83f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19736821c6b1e7f9c42977c190bb0f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd251872f1645015ba9837d085641f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac0778552b07b6cccd8b6107f37e1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c60bf683547aa1423ad5f5f4c2fc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a846ffdb3247d62c557723caf3c481b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101b4e9503bfc08e7b747ad0d80cd3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cd685d66b19b7d3f7cb04bf2d875117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab1ed2edf5406b5a218fd18cc7e7b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed33be16d4e68bcba508ca0803d711119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea419a3f00f3fe4b34dd7376dcbe782120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6c5cb0b23c9ca8e6604b90c218bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9da6ded0abd49cbddba50d1ac28ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688cde2ca67d40c83f757827ed9668123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c27b6e6ea2d33932cfae3140a89c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5115847e586ec44f7b11cc3dbe21b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a026d425062a804e7a1daa36e58a2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ff9c4ea1f8ec18c4fcd972ef8189127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eadcbd309de95429410fcf4602b36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782087be9df84ded4179e545a39b2fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357dfacfd53c099ac00739d280f7659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7de5ad11cb690b078825f5571e1a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db99dc35e50a4a75fd072557ba45959132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424a4127ff3754eeaa14e9a8f0dd3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b9bf9b61e509d67ab24cb8de5ff08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f109d3531d26bbac72c02eeacd9c0b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75919d0356d411ad234894f2889df36f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914147a500c70a2b47774a02996b258137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7fb7796d2f673a286c4d44a0d1b9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f44e9b529b15e2b71da5e16a076e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0279504791d80abbad897233bda6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fea33e496a89e6bb3febe89d78cc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec01ace45e8af0d7a1a298465899eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932f4687f913491cffac279a8a275f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1404cbcb4b7adfc977cf35993b822b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f58174e5ab3c13d12f4f80161293e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea8e09109433f5b04559ebeafc3d1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f1a174c2774332caaa2054f09a95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c18cba6d62093eeeeab164b74506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffebe7fdcc3cffa5c7aba220082f3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9834d76f311c24329aaa1583621e5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb7d2143517d1406f3d0ede473452b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c400fd13f76278b4a5a20576cef2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2de94dfff9a562474b80755b9dafd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb8ea042935f98fa7910b9da522c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6acb3e17aabd0cdb8d6b6f6570ec5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb4687537cec59dd5336a37838a5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5fd018d7d0bc382df16cf048723de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4190cbda77b9c74f14b07661f1b8c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84924a93c3f337095f4926893b8c93b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671574d0bac31c4acfb9b50715c3bc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d3ae89bfa7d50ab7b3a277d5b339161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b797d434ed3c2f3bb4c11871861c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630861c800b71d127fecb75c621a129163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ac2910b3a38bdd8b3bf3dc49580e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6058a19d346d1ed88f7fab83f64b4c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaaf9ae1629c0fb09ef9a56797a8db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad19241f4191f1546724920425b27ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cb976ab4362cadbb6a94fd34a5903168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665433c5a2a9595185d7353ad83599169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e652141e6baf035cf5eff4a3fd2bca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e7dd7dd7f94a16ad7a8e79345b8e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887a78b369312c8df49d384d594be07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e197e48583dae22949ccfadd25972173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77041f8737a952c84651e6f2741db6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29283df1306eac53ec4fd21b67521f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f95fbbf6cfd4885c6308e483c5d74b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383b5537f7b8999eab15c1fa7fca64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391fa01231bcd059d5118b2e8be7fb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82035fd77c5bfe9385cf593547efbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ee18c79faab4c30ba6284e668c780180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2424e8f7884e5cb7d4472233a5c8b94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe5b33e6027f05999ce700fc6232a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dccdbd899a588d2c4106296d67cc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773eb8ae83d7bc6f579e2c79c109d9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e65b4bfe3fd7974fe7b435a13df68f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc33b6aa2b29e409e045c6656e8ec9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b36eb17f4a7bd285eb04b11b59d4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5049f37d266e140727cf4ac626fbb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b2910c12e1158690965f9b830b9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028e366156f8eccefb8cc58b9fb3080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24d63f4adb4e45d08fbed30e603b50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aeef162beb1af8e1a7723944635e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd74220253488592cfe62c851cfb48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f03b116498eff5bb589700634d094194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85ac9e391e79a8d784a5b4f26da9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b036b3da50ff9d1e7db1307ecc46000196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c7b4ceca5697f934084cf97cec95d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48c24fae5e237250eda1fa86e73624198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3b8af65d94499f9698a60c16808d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5ad42f2b414973b60586fcf701633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76145ce559ba0bf9e75cac9a1a8a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c6294ff5f75d84e3fb7a566af74ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13255185cfad38c4ae3c8e1a47862af6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5939a1940bed1e161358c2ef1dc79d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bf83b73107db273df0e3b0d18828b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343902dcce770eacca29368b0c0901d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f141de67f97332f1afb98ada24ff5d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98738b50515587f207de730fed65a0d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0ded36f2450344fdf7a64ceed0a0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f75cdb95b88aa7f863fae7eec394db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bddc2efd8e54658a7f096b4d6d0dd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4634f1f22fdb60ac5dfebb724462d01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbae7eb4f3e846450ee95ffc64c9955213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39c9fd11384a8c90c68bab6e0c32b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2611ffb2cd15350b87e8da042bd6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d49c26373a10950e05e607e236e77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812e61034e82d64ff1cd64b74bc53ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfc8556ceb79928fc03653d5e74d6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1089f6373aa86c01b6b31525f67448e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9885ecf97d24b993318a8fc5ebd3d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f8744bc789fa258bdb9a518d40b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0020059261932ce4a793ed020dd34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9720cd587a592c95a34bf1994a23722223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad19739e67e5a7b6d077918670387b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f105de91726016e08528fed61d7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b027c9e44ac12588f35b95477d5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961068c296837ee560bb72362b351f5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b4fb611bac90d508315c9ac8a0c3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8d591e6b3f0c86a85f22ee5d8722229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eab64beb4bee3b6a1d6935bf67b870230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553429fcb5ba42f7ce3d1564538da324231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05475fff38fc3498e8d657c1fd507232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2340f9d87042c57f7a03b2824afe45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf76e48b0ba79f25197eaa1634e67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44964ad4a429728185d70e50d0e3acd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23181b5ce3fdc43ceebdd7c8dc6ad523236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e17ba1baa0fb04b3e35f8d3452d9a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b0ca832cf6b2d83303f26abee262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc42498c68388fff4427c1733c9c2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c257ccd46d11e854157c4006db1a1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9aa42bfe1ed55c2f7f3586a75b1fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbe25abbd67282e2617ac48471276e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265688d210b60f17135fb5576672748243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4b2548ee992b1ba464718c57e3f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146563e5974b8661648bba1f0ca6959e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ebbb9226dfb5cdfc605628f79ef25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09b0fb39240dcce900bd65399ffbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bcd557d4aa08d3af6b17cf5ce17ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9a0830aa6d1cb2b11c36b88c178fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b936a5c7d11e232a50115084799f32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737827a22d0676e98f122bde527849a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65b5aa157de72118200ed864fb6f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace827c046f85f0fa91daae3a2c25a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b23672da92606f1002145ded164a72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867c8aed414ea08312b86728a8b4372255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b9f849f0696d722acf41f9b973ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62fa098b490e1784533cdfddb41e62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb82a57a0e8d4fe5959a7e7278ac9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d97242963ed19b55bbefff619b1fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969abacd048ea6c398a4e8449b9e103260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc611f8064264ebf79c632fa2bf1c89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef2496d3b24f350ffe6ac6e87505ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e6e29cf1c95c98c44bdce3c8224c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071701e5f6a0a9cb758118a5bc12d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daee07bfa9af07fc83dffb0c6adfe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478deea062bc9e23b893647fb310a48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10bfaa06e79f8bca0c8ed9f8782c68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e62ddb1fe92958f34b70117dde7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840eb166d9c47e9e7ef8678002ac9b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7754eabf10102345b207404f0ae4b0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f92e196875678f1af0c0b1b71c11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4e4d9fe622c83d0f4e43866bba877272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c88c69b299da6c59c915ae21e060a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9412b035ef7cfa5af992e39b28387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6409443fd452b9e78c6a5b8308d120275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e0f2e48bbff4607516db9213a561276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec45545eebf5821e24649b2065c886277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966756cb661e4b8a67b17073ca56748e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e54fbea8e4b33597d352c2cd3c84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b144df2c8b8eaeb778ff242dffe1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55161aa6dca84dc492dd6505845ad5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4bf8a806d0f3460015d3bf61008b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8631008946ef1e0af637775704561283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb25c014ba7974ecf9df79620cd08c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdaaca3d2c25ed50c0efdad71e004f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7018c61130bc26cd31d99fe5160c4f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ebe7d7d3650e56b7644f30d59b745287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c94fab5eaab8b57cea5f5c5110ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bb1108342be2fa401c30fc3e3ddac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbafbaf4057fcd353f88ee208823c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc137bbd16c9a286c94a86b65c9d2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8976d382ba41cbcd172d1d6efa630292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2041f66aef945d0efc957b00a54db95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50b9a42040424fc3a6ba63908f8362294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac14d683dfb21dba3542183931d84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bccd453485604978dff763406375e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71089b5d66eb781792b8735098fa3c84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301b5e2527ca1e43e0c3ed71477fa87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e32d61676c8e153f94a7133516d2e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb937d5cf336f68d1aabd55c7c93113300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a54683ecf2759a8352d9547f066a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd157c5d188fa020ad0db55e99c84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e4492fe83063b6ef2b7992e2bcbcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3548bee0cb449e28e35e08b9fc45f35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa3226cf1ff79afca7a36a9dd19701305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09323bc211c3a5856b8450ba440adf5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0199c05dd1b66068f40fcbb6776f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186dee2d09870e95125d498e48d77ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995531b3c454dca4d532e6f29b25e86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eba35e4179f06b6f110d9bb65cce0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e4f289e34c18ff81c20dd16bddaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0a7f312bd7b51e09d5c4f7a68357312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9fc6e230da598174f49b682fb83e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15577b74b3570a461ba8788571ad1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c17a5eedd95c4f9d313108575efdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14deaa16e0bfe4f27e093632aaa7c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827a9c6fe92c91660741155abf1029317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec89bfe674723fd429ec39df76016318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27296ad4fe2a97631ded6151f15b76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100ff6936151fd4daceee4ddae1df10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb6160b30e722b54c1ebd66723b1f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb19b6521c58874524e75335e3916e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8aa8f4b2f1248317eb5c04b682b97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65291957efc8755ec84b4fcb104cdadf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83173ec3b3614ef5373c1776203572c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba07d00bdd5503ba29db84a09e292a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c67720866209a38d61d1693aa5415327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c0e0593fca30d56f9ad584465460328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d45599b1ba903bee15c57739724f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a77348590a9eac576660cc429183a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39da4111a611a27ae971ba8f21d050d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d748d2b6b866cd51d58ca4b989ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682614b64f308a2c8c2341bdc36fb783333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334a8eec1fe7b8b8eb9453c645cb35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388caafcbfb76eb3b30cb8ce04573104335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26362776a24a4c487bc9dccbf3168fbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9848378d47b96b9193e5231f233bb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b4b2dbf95a72374012999f179687338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1afb54fd4eb90443c4c43d005089bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b37cc694adfe35d81a2888de9ddfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1219a0920172d6d4543d311e4fb469341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586af13d5b4fa89413402b383957f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645c559349485035ea2bd78027d82db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d918dec2223e0a0f1f420219c316c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3ad0154a5a30e21dc8fcfda617835345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f76ce99a306749b241b41b6be70e17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddccb2bee2d0496d68f68821cd93bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f3e36ad773ad28b734be37fb3cf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cac4dcaf354b576881b2995367f2c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63250999feb6eb6ad295c5d1a4cbbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94261ab92f7978418e172c771dc8272351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5523c9ec3025b16f2e9d289adfe79b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636fe96fea30e87eb4af19536ad6e92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf40febae2f0c97f31a20400e47a659354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9bb315c039fd736f2a956ffae7b44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ecdab8b8b79b9fe15d4749edc5b9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478d43f094dacc042a5c54c8146b97c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3a7b46c5b9b2339800dd7378e3305358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ad20e53a623a176969a4a1361bd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45454d0f6dacb7b1400f2b62147609360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd6b178af6ccbf9a35fa9bb614235361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d3e52ae5af32b102cbb0abbdbc3a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4410ddddbc37638836c9cb419e989e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8747866c6563dca3f3cc34c68af721364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4755a8f22437a6076e2200acea0fc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebe9c111e8a3fb068c3de2f4fe4c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cb242a2c8b4c21a073af5640292cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24945aafdb2d409f240d204a39b9e48c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25fa451635102f5439150e7ef43a88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb69599f896a006826eebfea1046c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0318e59751f14bedb3354c1940529371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e24f5e44978d287e6e6637d852b6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d65536a516e56efafb74bc38f25ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe3d8e4e7fd3455eb151e5e833c527374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda749d05cbeb52130ee56253143629375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f292643b3f4d0d3afea720c66874c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa08a1c04bcf514289416c41ff5d8d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a01159e97839c3f9870295c5e5cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503e354b82207ba17e9e6b1b2674d86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3d70e2f7626d17f41bcf1700ed82f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a99acd431588fb6e346ab62ef4601381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7bde8e94f18f2685cf7e50a95811f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaf0d30f22fce71e1a8350d7463c24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46420eaa2a61dc0b9ea9c29917727e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59a12b509771c83cd3a0b472bad7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad63661cbc2b6d633d15b5e07e6ce1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9787a9d8fb143b5a533f0c674a5e87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb88f4cd5063a9679bcff0f188822388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624927760ff8a9331e5bfede4cf8970389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b255768522edbe0717168b89ab389390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f953d4577059761dbcf534ca7f1b74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc33c95a4cdb5b4da126195d43f55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a16006e7d9aa492c726e669d4d68b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb65c2dd276c63a34a1b86a85a158394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20425ed904a71939606c342d23536f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf752759c10a476df3dd48bf58467134396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193724234c4764b16936358a5d538f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0c2bcae62ca4c48d347e6a3322e53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639795c95805739ca3437872be63de3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54f78eca5a6b5cd30f7c5cd4fb3a3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb55dc4759409af8737098b324ac76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8806ed5870e6289eb652690cdbeb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931965135df600353271231edc2445403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac2cb92b90fff553d443c86072bd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d1f138771087db25edf481c6e9b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33623c778fb0dd2b1fb9d5477f34856e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d0abc59768d212d91c7d86af31cce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b33dc38ae1c29adf339892d2d86ef4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9650febe688f4d4d8114f7c22ddf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b4ff4aec27cbbb9bb7d19435fc19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41bc0ea1e43b114395920f87bb128411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99594e805402ca6d6892b913ed7fb17e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9329db06217ff2a54f9ffa9d188c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98658f463c3eecef1ad4dcfa462f9c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c5a2688b60ad4db5c86cf9c8851c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5415cdf737c3d7c02e8840d0cd1019416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843806cb73d0fdd097505c9fa1e14183417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d58bd9e0eec059cbe17157f96feb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62dc2f6a11c13358c13b110757fafd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd66fa00e920da28dd32847f0ba8e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7110bba08f7fd10e87c07ddd3fc4f0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e64cf71f8e4a496aee859306a8653422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c255510d459b64711abb6db920da9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb505681bb2ba374c27d1a58251f6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f2272bcd816702cd8531a3755b543425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278ffb2aa16813332cd36f68685a2b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3d5c1f2af0597e71976b5a19f196427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4edb23f4fb4344706accdfe75c6af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa15f25ff0d44f139ed01c4b8f3f284429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b9e4fd330ba18c9b621095752de9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c07b7e9099288605fb93034fee4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67075a1701d97c1c25fbcd93b58587432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25ced026a3addfa40f0fb7ab88ca7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f928b370234168fc23200e39b0b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23d05276d6ec8b05f1297601351f0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105262336b73438b2b0915abf912d0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b70cbfd3ec7a7bc896280887067d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ffa68547708ea4e1251b585c2ec98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613db876a23e719aa42cac2dbb8a585439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740820181034ec37c6471126ac304273440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a85e8542ee52a55e1673c8d4ad5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972639571d74b573f404fb7fdde8fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d302a40ab3b1c008ebf70198033acb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3360b0353197fc41eeab6ab2aded85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ccd42130d64348d335f9df52c030445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a0583ac5122a50a41bdeec8a23a08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19495560f776132d6d55f0e6394885b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8a608205fd6c40e57de197cc5df8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56670d488d9f2539b8ab844946d9de20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75804a33c1d422fc7cabd807dbf6e82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358a4c7301c08e1ca4c7cb05c28e47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71ce1c2356fca41427da9bb8483d66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396cb3f573fd93582affe67a878959a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de211a5bc308312cf864eb6a0e50baf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1da5370f1495429399e1b49def743b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df2dbef02a6e6671c8699d31d82e71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc52731c769bf3a5499a7f5633cab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a98e4247db780cba768afaadad0d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792cd1baa7a9dc17bd64a0c7e38b751459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f83688d7024447449e0c9d7e936049460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a73ea2e6f524216e424edd78e7a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae7e3549f2912a0ae995551fc3f5ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c273016940ae229a68b9ed9a2b3aed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5de81a8bb342a6fb2c7fd3bc8295c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c917f3012c1fd9c627aa6cdbb2917b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fffb66b77c9b5e1ddf7227863828a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc445e3632c92414a003810ed52741467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e5beef8145707a51d86db8f880b70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7c9e8dcc9ec998413f8d80fd1314469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b56bf8b3632e82ffdf3f893d5f477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602fc13760efab02f2323131e7dc764471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3618847e274a8c9e855ad85ce2382472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43a3a52d59bce661d8ed6aa8901373473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d815926bf487e5d00bab46fb4362f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e8981a113020ac93c9591ac92b44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef782fe688b3cf9d25507788eb36627476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad4064cb9960a9db049ede2eff40a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca1915a527b182b1dc47644e4732b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e4c02c904cc12441eddd9f7e7f27f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faadb631c193b310427223459084b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d004246af2b8097bcfe864a756dbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb4f2051e8f7a8636c214fb44364d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b98432611b238d1dce0e833716101483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548909dd84cedc45b2dfc49b6792b7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968dfc94d8a1eadc0d1cbd9be26b444485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde842e7852e660a2ce85c116761c5e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d1ea872a185f4b913bb1f68c2b93a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2ddcaace92117f9c5ac413c74a0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a195e925bbd18b5c65faf875d17d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc494e0955c8a50aac9256dfb63d8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e044567fa4766da4cafbd844f516491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ce08c2b81c45d0d3f406f6ac1c11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d583936bc2b2ff583f8c72b0e383894493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f56b4ae098b0fc3b7ffdbc0dffb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf7510406d167848eb9d9c2419466495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7f4988a830db19424596692628d50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3141d60a5e428ce03f820aee48b05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215b45524d90d79127e68f68080e254498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76bcd51263e649adc966ecabba3a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a765f84ef70c3d41e7ca9c8179d2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac16faa9af14daad737ef779581ac32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c41c6c408e9c870682a3fd3a2444502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68332823944e395a61b25083fe7f938503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea16bf9731b5a1aca469e15b98ef3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12f3092a95e141b9ee3ea71e5d66d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7781c74bd48215c82a61bf8ae3ba4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f1c669f57831f5130bb3d2af1ebb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd59e57b00f812a0d3f067a94f0c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685da29de85b64926fd95a420cc7e3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5a4f82290761c383b4b22a8d823a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a543e93fcf2413bb76a1276b9364511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf530a21df58deafcfcca00dc8f9e879512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88e0bbe5fc260e6feb5ef75d2f519d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d62e558aa7ec45140694938281ff9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8955f84fb2ae0f4e2dc708c5a3f66aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628574fc1855940be7be25346e64d747516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c676883f3127dcd96c9b1f23b454517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea54d43cbf624f1d5ef79d677781f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627b3343826c8ca20df691761119efb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1800848d4a0e02b2b2ac72f5b09a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b544edd6afa6ccf7fb237e2da0be1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a43f0a65725ba3a700d90f6a9552522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce919b664e7fd6f7002ccd05ceca50dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dabd3230a9084e40a230ea98c8233524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3751ca5fa2809b09d80fde0a1d5cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5063f5d958d458a63fc8d880baea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c3176318f4d4ac189f0a1fce559b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f156c132a44e710c72092fb1d17ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e177d8f93d1f0b7748b2fc570df632529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be261b1635543d5e59e7dffe3eab68cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e10fb48fb927e4ffc463aee3051055531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38acfd6f9e103c96e69ebd323897db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b954d9ff9a100777bec3d62e5ff90a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5745e9d95f17297ab40868bfa19fcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a4365481cd09fcdb6296bc728493535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b580815e0badae0d33c7209451d26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c6636c9e732a90b6668688d54fac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d249a9b0feeee939cb516dc9e2f22a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc5cdaece393d5a3a3862ada8eac61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920f68af389c3e465d6d205161921e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bf44fbe6839d391ea0960969475fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dbab6b53754c8d67cb9258b2abca6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b8f0b095982b8334c1da690d6b468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f6c7b3a3a4aded07896178ca9a6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969fc288849667875b68b27679ba2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc812b6d8046569ba3d33fbc6a8cb92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f119c425726214a4291e9612d3fb04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da535fea796b74877a4bf52b164bdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e7db3070f2eb3f9be797fa194e5a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627017b3c37bd0f0541d80a015e4caf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5e9c2a27ff8b54c9b767269eed94a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1cfadd723164fb2355a8b6dfde7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf5458da5f6ef2c7734045c026da2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa27d5b0c289b1cc7c13394ec038d94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0acd9d89af118cdeac341c3d36b94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edde0850e20e0dd939b9190b33f126a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7c34b04508e4ac8f033fc89b54ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a07e0f98a58ace72062ebe40ae14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28804809298cc891f095487f237bcb9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f52f2f73edd984a72f4c56e572ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abef480b0940cb657e0706aea2e00cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f8e7b9bd3f86406f611dbed6ae519562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561222482d985843027ff50f5ebbe74f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dd3c1bd563d38d08d079a6490cead564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0034998dfc3b9c89727a28cbf9fe7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9284a9cae6b726090b83eb3d04d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a0591f17d195eeec0233a96eb7b29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce03a00692cdc19c90af634bf5b93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5bf886ceb59f557795c6dabbd575f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef8221c7196c5fe9b99349df10b4ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e5c36d2354122aa91b8a24679c700571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1848723b019b206c0e8689420947843572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339c289ec6693c1a1d6f01a271ffef5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888f57ad1fa97e485be97e1b5b054c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcdb48a2cc99ce2f1934c31253bf9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb4fb09013381229e793bc1a8a3738576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a6c19ff8e9cdf2be0e8deb0610f21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9e4746aace7fc1915e4004e70272578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1941d347faf923a46b52198701521b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa8761f1d191a1d47608b2460f610580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9338b4a61bca94caec91b080550c71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d4de8ee67e7255901995a8ac29d41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631f136da6d47e9cc27510b4022d5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888ace0c94b6ffe596092032d6b9cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a08be9a40e44f7cec8c685f4bfe32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78623c43c359b7dd8db7866c652370c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c542c4e7d88f8ce223b9dd46f6affab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b6294b2c2d2d9e58444f3d3171d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a13ba8052e04cd591b6f9bf78346589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3437c169f53dff76682ad235a7ca54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cc47d4c8882b693fbb659e240249f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f86aabb02ba0b6ae60661ea9f8a66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b0594d616e5a709d2d8cc69b858ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0cd2ac7edd599f83cf6e9bee5b80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5d9c15823659a8b814269a7d48348595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6c10cd7b84fe15ee50d25f149c3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ec99bfb0294faeefce7751c4bb36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c8f168202a29465abff10ee0862c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff526e804167e7bc72b4eeed1e513599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4588df84f24542c3020720e0d5b222600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d68d4afa31b4273cd6e68b28193036601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cb1627a34ecafc4001b2dcdaac5c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534b78492e4cc1ec79a7bad049a35f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698d29f0cb06ac466fe00a938065484604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5a291b90c1920fcbda52d90acb4d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04692b38b085cfa9652da1b7e551360f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654ea95a79dd5826d71e019ce5a7ced607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b6abedf6da166c2bedc15158c1e3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111558853c34d24fd2eaba7d78a710cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6995d5595391975efc0b9e4daf397610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe742e64918a3b74d0e0dca9ab53b5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0539ac4561673c742e49606367767d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b28d7c1708282018cabbde0a72d67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036a1928803839851b5b97c2d9cddfa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea992eefa9c832ab43d1c7dc7f14910615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5a2757bbf39f5b2398e1cda9042b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194247fbda84701d15da2d8dd823820617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188c0efbc830a9f1392000c8515c6a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dcbe105e2778176aca5b5ddb4373e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817af68a84d3d51bded92b409b398a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7feb7f4ae21f50f29bff3cc127bd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090a08771189de9514a8e470d302930622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577d47e86c05771d2f2cc3e5ab4c413623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4d98ccfb250bc20e7b26f7fc3c3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006dcfeb62f609f5d0176950c3fdbc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2217b2e0049e6bac7d128871941c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f8102da4de9590bcdc83a0036c364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b8b4666e3861d813581eea6e01b3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43237fcf477e4240a87c34cac8098aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501673eb5a36a6635710d158253e69f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459918d6c723e377a20ebaefb98215631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1c203cb2a6ff61419a7b110c00fda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f88010f413f8063e3dcc79ca0747633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fe2ace9e498c6d5e00103cbb32dd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4c38d5b314e58e15a69c4f6f9af3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799249d2fcf3deb0bb09f5867f1aa0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4802b0a89623f5e48a8800de01fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c67cf5b14d747b0df244e7b3728b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4713b5888359cb7e16490962ae997c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13861072459d79a12667ba23c1130fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c145c08930ea18cfa895934b4376d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b402a15c3a352ef844c7208422c37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdc47616e23550980c8ff160afbdf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc97a5a3e31a77fa9f52aef442431de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08935110fe8b84987809ec7a5e42c221645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8aeac2ffcfaa529519f61a054dabf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11bd06a887153468c815f8e8386118647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f7f537c57182a8d5f3a7a14dc0b00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9219af2d47c1f77436e8695e86b0d05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc4bf149e3c8920f42123942a91699650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af13f87e0c69921a579ca81d2dff5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f05e49f116b57b8e563421e93c4de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d74a7f28a024dbff55e5c3efe9c8a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899a89ca7d58c757583f6de2ef5b6ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ce955f62566172981ac3f9c7620b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fedf0de175779378c7754b949dca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8882e57e7bf03a55a87480d1108dedf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d5cda67b7f909cf77d688d73541b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9279a351f4d81e1c9557342e3d295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6016337558a6eb1e199cfd21e27d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c469e183104f14401347cd067fd7a28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778192a2b7dca2e8d2c63d62c81460e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fdb444d12269910a275d470d24f58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0107a9e1668bfb5e7105996bcbee313664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e960acfb48afd3e6144f8941e30a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f73cdab6d6c8e074fb4c5e80d6e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60b3ad05af54455d8c3bfdcb20a177667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c635f0bf94e536d97b8e36e2c60831668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafbd3b201e853b87a838ddc1b17887669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8857a4e20cb3b4f1fa02982ae7681a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12d962c9dbfc3a37a259e1b1b72b93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14c28ea4ac56e45f9812cc186849c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb35404c1468df40ecf2e504513e6d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ad3b2ab9049032c30eb5f822168f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14860c5b61aba27edc8018b1a316e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888d8b8ace73d04665115192f19f914676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683562b33359e92eadb200d5c2ab634677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe5b457f68f40ec3e86849b9b1bb00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933c80183f74cd04e72bbd21427cc83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa9fbe42fbdb631bc4240f0e92a86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a608de02a030b784bb7f4400218609681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942980e0efd9233cabd9c59ac60741aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b369b11853bad724b7a8fa6b6d322683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62b95925e702a57834a0cc9d5c0f4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0fe8047ee35cfacf518dbb2adf5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8b4f92338e9f9025ad0d4120776d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d770538474d0819253105b896e41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e462e01a72abf4870e88ab0a3092d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987aa616113459ee377e4426f319a45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046122396d223b19b9f8d64f9a634081690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b9788a0c290b1bce481793b646a38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da61de85c63ccd7baf99dc95933267692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c7986335b4c5866013084573a79de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b2a933b0e6ec535cce7db7d0a43c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5cf87654d611a5e66a19681acf5fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd9e1af560a66d0bddc8086583d095696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fbe316c484731dadc208526f27e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e47ecacfc94cac3a4d3ab77aff17a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8976556d28d5375eaccf95360cbbd33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226753feb80234b92ca36c0df401072700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e95017a5aa02b8be7da00454c9a060701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c246710ea066b74508a175b2afa3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fed69b0c4bf4a5b547e478f29a566703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886fa1473027b51abfa99557b0b4e31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b57c8dad362b456974fd5ef27b1ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41d83ec821f7d8dea74f86f9e375f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4696f2af06c7f0f75c30bd0b90feb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16309041b6a2781c0704d3bd4fe364708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe4ce7bd916c462b967d1055f7324709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd0bed71df4811ba296565847c244710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5578ecabc52452b4ea16184b2de33b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167dddb5c6a8e05354e0ad406bb6cf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ed89b621e7a9fa50b9301c8951e21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2adc036ffa8b9e02ebba1c628ff0f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c069297d4dc42bc4bbe639b221bca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb0c50a73256f6677ca11a418cf5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964536a91ff3093004647e092712a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8128bef5e95fc33ae746dc44e2532718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e99d0f2ed2eace86d9b4d8dceca77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d95c4dc00ef8f2e480aa1f6c034b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8cfbda54b74c2d6f8553c4ff1495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df1b775feb5f52ab402243daab9f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f8b4be8ee760ab8d196f1f2ac8be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b2d3567ffd957eb7984614d59be3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a7878d578cf4cadd8933da4a2487725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c55b1280029d0a078abf7098a6cc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ed9e495a4ef3fe1ba42a449bd9d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882b37815621309586092b1784509b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f14e014231d971f6c983725d1b5c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c01b939b691f092c66feb6be70009730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121987985df21669c992342f6cffee5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb746caf3fedd335bc667aa2e7636d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755080808a83c4925b76dcceb2df169733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790489dc6c7f7e032b4ddb0e83474cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bceb180727d30b5498e39169ac58ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b1a788001439bffd9cc71af824542736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a73aace1e069d103270978c9b8853737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdab3d4d2c7635caef9a7221626e90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85433c826f94eb13e02da85de5394c44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d7f97da88c6529eded95a033af1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd4e3bd45adfcb961479568deffbc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae6d8463c02d525404f0ec4d9a63f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2658c28bd6afac7d9860337a32ee4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90400fc9459522345d6cbc0110c17666744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c28f25b36fe172b7792c16534b32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418940e622b2c738906628976f66bb57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade06a66fc0c2b2b93f996f1a674f82f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4997000f97956c06d37fa14851cc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdaab5ce0f8f393b1fdd57cdfc36f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c0ad03fe89518a54fc870d6b0b435750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2e2d4d7f10c65c18e9b196d4ca546751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b81081c0f96f896665be8b9536f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077497921297f69e29039bd9890b701753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856f82c4317e0bf36e3797b75bc8c1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38beec68eb1ef7904fa886aefb0a38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41757d85ebaabc4b57202658a06bf118756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4c4204033688c0b9cc9eb32a4e79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71252fbedfc9a1468132db1422b0fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40241741aeb6d823811c1628ce4d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad1e241984a314479206740e5b4d5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725fc52e348270b6080cdce2547ea03761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b115d93d19898693a7d0e4da9efb3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9502df4555b023569fdff94b6329c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50aabe9a7b7112c6b633c7e897ffb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f42fa4ce9a0e62770e2f913e15ff3c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00740b911fbe34f594818076f57e8801766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34792ebf2b41b1ca41b172a5d0b3620b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efebb5eb49fd141228e61101d35b8d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f013a3ddf6f65f97cd90a851524990769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51feb489d020b18be21a1b06b8c98770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf69a65bf24a64e35ebf14a5b09a6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e786e59a3249a8e667a30b57337554772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821857d967b3c7db5e7b9899a53e570e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614ede8fbea487b9e37f8d4b273e656774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814505b49652ab71a47d4ad0fee81b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dce3ea17d2f5feb869a4bc10f631bd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f988a2b9558803d82401af3fcc05c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2db2315c20c1aa1981ca5010924e91778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a27f922202e27c3a6687926127704a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf908f3b7e6b830f42bf87e5308184780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513a9ea397348c22788c7247b892305781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daed8f881f3b00c9b0f86dbe6662ec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48516fe0b1449f762d72f1b2dee084783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfaa35779cb4ee769a0eed35c36928784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48149f13f3675fb313388b2f2fdcb7b8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80cf4c59ec7430adb8ef2dec0f8bf9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa211a51f292da0f49b4615a449683787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a7dcca7e621d31f4e9917b95d1059788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9f538643fa431a27a989c9af46a6a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5c1491034b2bbaa02439bfe3000f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c5b1eb09a55611012664365031601791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9306f36351654e79f9c915642eb9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0e025f3728cfbbd205c45c4f5d54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3c76e2eb84c1de8ff87f1ed12f43794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e6ba299dfbac5931ffa603f052f7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671531b817b893a77372ed1fbc351a9e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a9582ccde9d1d23f46a82b06beab797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8d233fac24d97d18904b4625d8f43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f1a48b299fd571a05f598444ff48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf3e0340d6b170cdfaad3f92df2d1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb67fc95e76ff3f193c62f6d24b3df4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abf7000f2cfea78b736400c13593a1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706617d0975fe528171869b5398f5d9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc2ebd9e568c96d798cecdf22ee772804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c420072cacbc8bdd5da151c2bcb2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634772dfae29c52572caf8bca326bc2b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50746e6efb577966c6344e9587f0f844807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72743e333af1fe82a347f494f18721f8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5e9d0e2e93c3f8310b641ebb30574809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1ee12aaddeabdfe26163c0fd2f39810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617eb32b9049d46173150bce9b429c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aaac72449ccb2458452136b773fad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d0281549f09095d4e0f0c41dcb39813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8901df5e27adbeebbae2558d0251727814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda8b63d96c3b89785619419cb4ac40815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c0f148da1065d361400b589331caf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c139a7db0e31d06d3d6552215e6605817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40237ff0e40887bc0d623fb9f0df6db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3abefa6577679f98e7c3d0194e704e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb158167ea30b0b5166425f244efb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ed0e54b91dc890ec8e4e72c22bff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d470e5c35512493f11279067f8e6315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aeafa9242919246103f106134b0026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b1439fe428f6fae63986c063de957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0912859746b0f74537fb40362ac958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687fd112670636c35e98e1e44ff2e509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc73e650608bd938370e94279e1f5d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7446c0ea9f9843fe0ab299193144411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa59c7b3f50c17d373c63e2e577b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b60894bd2f12fdc6b93cdfb1e49cc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f86b00507d1d2c1d14fee7f766a2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724c5484921c5e858b4b3c83f62be4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fcaf69b06e2c2d053108a01272ad516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38540b7416bf48fb1890be7152ebe9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a644da43785fa251b0c189266b60a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e6c9ff941b428185ba1731eb0a2c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a234b03b0f86248bcdb70ec78e6ca9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6be3da7a17d48202e151172632d0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e950a1af2a7c0ff7f66eccf3b60e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c5eef2a064db503084c113ea3cd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae8f69d77917f11d2cc37303ae417c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f4cf4be6a3137bdaa8e92342a2a2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1583d83edbc797c1a393e2e7f1c0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325197f1e303ba83c1f8a34c882987b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483902a90e5946827cf5d242f3347dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497b81354e744b3ff40571ea6ee67829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c88951f760367d2761dc75db943cf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21f006fda728596ab8f2d806f126db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7331db3486d9e1042572c2dc63f0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0c7921da158c1a4ae3e4f2a64a1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02ff4c337878b5472ee2c4c5912a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0603089a3203f334005cb81cd5edcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2230fd9a0c64cce448f0083a2d57ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dddd1e557d6375f5b9394765cca62937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ecb0768b75818a6a6480fb652e8c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b6c1e4e16f90688e2a27ca7e70bc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5465d2f75a99bd17ddd7266ab770740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b8bdeac4d04e007df511205a58e9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07e5cc88c2b64a2a96210e0c6678bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fabf64caf1472885c9539911bee82643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf61c37a082f0962a2d531516f5f0a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be2de88b7aa9c5456695494c8841d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a76ae33009b81bc2e6c1d75b355d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291ae3a32f311d7c4b1077558a9f2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7327517b7888f696ad85fd651240948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f85e80589d9502afbb818dc43c63049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa555a2fe4aa40e7d96cb42cf18e4bd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01a1691a2228ff91bc05570414a81651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9007e196cf0632edd4826f7adb2f1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c806693efe8d4a0200618e5e5f5d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87be47b05050c68c40913b24b91d7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c5dabcc43319a2f3f4c329eee465c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e2b1002d32f96d8a965babaf543356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9990e92181f0a622561127a68df88357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eeb9d04a6fbaaddc6fde7aec50c5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbfec402c314794bde50f08b312a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f52a742a9273254cdf6ccec5ee144960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3846dbc81e6cf72032fa42fa20f08d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2280a9715ec2c287521556a057a7c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9619ee460b48763af82be10c59f6b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2febd031765cd14ca7d9f2ce6dfb1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b8f80c1870a82a6574e441a98616e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d6ce242a74691f93613aba10a43466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1fa4c62ee53a1869bfbb0efa62aea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252d904cd78cc7b1815862283aef9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a928f85573d2e73133702069924ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610f62cdf116fb49bd1bd0a05edcd0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b47bca8919e0841df078dacd462171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0c131411af3cc5986458792ad4a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4649dea55cf60ae42fcc728edeea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5ae5fb51b07b9637efdf9b89af64e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbad6884a2458d55e2d87b6edb019f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044d95007b06566c3cdaf4c464fbb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d96dc27e87fe1b4ba6bd184ad299177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb092d951fdae888e4cb01e5e40449278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc6b0973117f8e6edc52c2bfcd2a0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8609cb34e978b540b957901e9d4f7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c39eebd85fc6e674f23a4f3ecc57381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6324e2db329e3eaa406c62c073f394782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d38799ed575591ae8b64ba4679ecef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08ff4c0fe890d4e6fb36ff6ea082984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805cbb41f8fc0ed3d6d4237d65a5ed985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8436cf833b456295e655a82da1e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a297f519b555de62d50f7f882d7397087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc26c7b18f5bc30a4f6475cc5eeac7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e703907a2b21779e4c5977b56428989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32de9d2306d0d5fb1fc60874a72223b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104ef08a2c210b770aaba3ee368418891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb10dea0e8a19f78d9ce0cc82d152f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee152a178313957b2fa4ff9b286e9e1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ebf98ea648cf71a67c11ca2397c0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efeacad4a050c9eafbe34602a3cf9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4824647980316dd75b80713f1fc8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98032dde163b39c57b6d0ae7b79dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ab8ecbc9dbc9c4988a5722e9c311998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff626656e2c55436c53b0ee8ed6720d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b68561ca8045faedb4bfc86258e43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc701f9d141119a9f25bb88449fabec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d4a3c56700c7756c9de830096efed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dfe919546fe07abe62639641e4c79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d282bf949b6d4c8430d2b8af101ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce95d375fb0b5f7d3292769aa53aad6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678930a421e7853353bb7ccffb07ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa28ef6645158a1f7ad8d6afc40409107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfee720211be92fb5dcb9ff2cfb4738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c41ebeb974cdd433a545b0b6b491f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fccf88e9cd2e6bb233cc2b32205ee0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc43ad66065cc9821e3a219546cc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7844e41525763d8f271bb5b89a25fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ddcad5d5f5e5141e16d8700039ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eac3734a0761d59aacd95ea7cbfcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4c046aac46db97f58b0e8f3d44b0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46404cde32a36ec7ef6617144c0fa3fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce89de657adb17260798170371a6ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821babf047c0449153e00527384eff3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d86b41970f8dc9f5e2f17ee621c71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8cfdba26c7a80cfd96130f3edd45d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0008de2b47021a81df94aee2172239121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55194b0fb4e5da6a47328f47e9d0b6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b089d5fc97899695a32abe1a21b9e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799885980ec1014e39dbf202b6dddb5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c029b71307910d3842e68ad08a3b7f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b02159c8a03879b68de69187a14e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483f99497c991ef8232718f9e24ef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8474f26ef6f90f7d0f7db2c9f0dc096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3490efd1d732f499828fffd9188906c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2f9b62a54c41ef2200ff317009040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e1320dd8ca178f6b07ec09ae4ae3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a46cd839fbba459e5cc3b4ca8914132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450c53fe9f97a0c3499f7d825547bda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e04a439f892af45397bf636efcadda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad56cb8921e67e934fb08de4dcfcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5be165ab2d3713776e5e0d37996c2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8ba2a48775b545a2d53996525d5e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab61f5edeaa7b0a67d137137342e9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad40b59dd385a64ca8cf09b383122a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac189d65bcfc986e0446ce0261b8eaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966994dc09509a44d356e62beabe82d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4740738375004260b000a12c0ea94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462902ce3d84a5787cb8de03a6c00846143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5022e429ef5ec3062afc0e4ef66853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32cc9571073b8633dfad501a4e6e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26772e50c9f562dc07bc886abd3dd1ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c1151c00622ea3609762c892feb07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75101e3ae7b1347b14812430937ed58b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336df0166840f4d86c71dc48bea8d513149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ccd195cc2820e68fa8e714fc0548c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bab7688228216c9e8a50d6e35f959151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f2d0d5b95bf2f2647807a41556589152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710434da023270d387f5de5eab9cd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f8d6e890531d68d484c96ed7cf5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1edbba35df79a7aba4ea08a829191155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c1d1fb53d74b3afa427421bd2885156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c86f2f72caa57ee95f5c7368cd612157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a218129fac83447a66e08cd6e2f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87154a43c8a754b90b8fc7e46a8fa8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eeb86ef5b39f43645ce4f9e8fb34f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead6e9c0814e892903849befc070d55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93535e49bee395e427d674fc4a50d94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12bbcea6f5a9a2824849430161d1ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b27595df0f9b61069dcd45c2ce1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557960c0d15c2f636857e19562d218f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa07829d600aaf63050603772a004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083febc9a24252ac2c672c183b14e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f1defe45db05597b10e725c49a07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbec91298697ace5bb61d41ea6da16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7979abcca18169978d1d6cc1c17df6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d7a298b74efccea0293d261ecc8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc8d3e1ad9c28d76ff95bbdc1b8438172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4d6675fdcb0663e722cc7316ade1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e857170195d12ebb82d969d5eb664b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c90c2dc00042317356417b26959d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28764e68659e4b9cb5035fa79058982176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325388680da68b2c428be89423f5dbf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d655d17e80459a5d9459b934a9e5db4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb20b110c03dcd8295da1328534101179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858cbe2610f81df0dff7825bb505f91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c6b0fda49cbc067fc383e6b74f94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76ae65e315bf10a31bfe749424d0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14485428b9179c9feb86bd91450ab946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f189cf72c6de7766f0764227d3f0bd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a3de83035cdd27418209b4a1d0d4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764111d852498a7a38bc5aeb7fbf9f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a33afbb07eeb8d66f0db2623287914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669a7a61542cd7d1831ac8dbba8a2ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359481b5689493162cc4a99cf0a1d1ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799c7563b1d158ba9a835d8922ddfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e0a5be7ab91c220983d87d9c89219191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cce5f430c6280e0b446c1ce79909b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e54b45b58f20492eeed622d5d07b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1fa827840be76ef2b049515371149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3186208c875a55ebdbb29f22ce6c22d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363a60578e3ab817b64760e44e0608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1741a72a867043d5208942a4a7dc04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a65c51c747d0d3ba0f418fbbf1e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302f3fa32264bd22439bf4abedfb2ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfb78d4c950aebc06287d70b66f7d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6327f63d1b3e47fe534c74a1c7caa5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e37fa220c4492abee814d1c169dfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63b10765a2abb6539c7d558d87c8e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f5b4f134f1b2a647565cbb0e9a259204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d51b682442a4d2c216f9c2f366027205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c7c4d9b93ba20eea713c5d225d24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e9c300fed9e909437c45cbd10e91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa2ab18c8b339125e777dea5902dfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b6c8e004d30f07866d3c873a79a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef66bf29104547bcb5096874c736ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3784dbb81259c3e2528f123df0f4129211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c99348c590a32142900abd8a27b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a054efa92c1c807d943835a1f7146213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fddcfd8f50a132fd3ff02e0db76d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57905b7fb62b749fc5e691c4df3bb146215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de1ff2a825d216d8f4d02e30b9ef3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e74b5d96050a0b05b8c28d50f2df5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9caf90fd015acea19251d08b102056218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052223995918e914c94b7a12120fca1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c87650a520fba3db4f06e0439b47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfb697cf7a5b7c38ab6c68bbd1f447221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58ee77f0650c57d57e5b0263f4a75c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb621e361f02f448335f636d59232b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee670d74a010f85a7b2659eba6f6f033224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654a650baeaa54d3e72ec28e28321aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe50374486ccf2df0d61c7e340d278226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11030a5c8675a63a71095646b7d53b2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c94ae009e59709d036d5ec38c30e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2dc981c36e44d04bb2128f65b1e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4716140233a314690bdcb593de6ed4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855ff910f4ae9ac47b3f29c7f439f3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080c0c51efb30a72315fb9071746a91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be000f0864d2f8632ebeed0fed210c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9a943e5736b1620ed7cf3d6dd99c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07995784843ddf88eb0013d159130ebe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b46f195fc2eb9d5d7c1503960ac58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17432c12bea3ea8e5e5f38c7735661237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af1e43915c4cbf499305e8ab678cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ff64a3e4f699ee803497aba59513239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4467a11a2d4fa19d8a2db6fdf6fd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f13c284995d8e951a07902cf5b7ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a08a6ba3244963fc27c642ea6539242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0686e448bcd073eef9f6dfd4cf317243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c915f5f672d400925ad248de5a920244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ac19a752fa6b5d2d27be838b69ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713d9c2430fe0756f405417596e81a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f772079f7b8648412f9212323760247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16df36cb94afc528f1cd1112438f89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7cdcc8edb59cc05c5876792774de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c45a059c54740c89b8c171c2d4ce86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab420c09c6ecf9600b6bf2bbb3e1bb48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807991a3259ecda45aa670118f533841252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9467801e98f6ab9a5d4f2a1892cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3293084aaf6485c1b0252dd64d7017254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d49d33770725dbfa030d198169b5ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23453554bd0d864f161f81a379494f03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0251b64b5fb9c1fd1accc9bf02abc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20d96c2caab84b735a3d03a6f5ae2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8b2ece82cbf0c5f7b2c71ea9b140259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f3c4aca00b0b8c646815b986f8f4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb7bf627bbb13d5abea7b624a26092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3692e6c0608d64f9851822a155310262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e82b751eb213f4685599343a40d84a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a9a96b40eef3012b6a41425bf46c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6103f5bcaad9753546fdceff81584e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05579d083e7d6af2a3fe24e029c6eba3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216437aa784e266b765d62003d14f9cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d26e7d5f8bb9218cee9c571cbede9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae5aba7fe352b04e571ded68c71b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581e6ec150ea87e7322a4d5e141edaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689a6f0514fb1ff4c0b541aff034505271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80eedf95bffaaf19c641b80111da80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a752878d109e4826bc3c977cc6290c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72b35fea59013c00bec7925fbde90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87e98da394ca58ae9191412e2888b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d76dfef531383e9a3d44c1b1df042f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022abc204ea5affa6d0d7c4a22e3ddd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69590e1ec274b2de278ceb3c49865f0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef36c1983fb647152e328cc32d6b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050fa196c333442373c0e532d4c7ec2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f47bfb1e27c09654cd3c338fd59971281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4284ca16f7596bc8caf2831908d8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8961827716183cb75469663d646b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf72debf925416d454acb15c182a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b958e2daf4be99f24d1215964f973c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436d9ee7d967be6cd6bc541724453e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8055ab2f7d51ef0e4133893e85a11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fe664a83369dbf15191054e74b1f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b788530c6639d34328bb8e60ef517d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9bef2e0ab32c34dcca615aa0a3405290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e21acf505ff84a297f6dfcd020873291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bac50366b0d52590546718e951e9af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e1913810c5bc9e37be38aa5fd4965293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730643fae3fda06cbb2d083223530dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb7173ba519c875adf948d82ca01a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5468ffbae91f80855ab639755aea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c273c6d605870f3cd3d1a53c26300297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e245298e4059f47e9fe1a2b44903298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd172617dc53990f603aa74249420c46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45e882733b02df365d4024978a6d24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d7ca1f374640d3b37afb44791a8de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8da43f02eff28bde3b6b777287403302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8409b9c03e67604d5d40998c22f19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a33fb6c040bf0519ff2566768d890304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524bf7f1b50f8dbcb813d36eb98f55e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ff79fb5b67829fdf97d9726ca44e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1529467e51ce9f76af0c110f95f3c85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1297a77e45ce16cd64bc4af504d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21326072e2c726e0ac1e179b58c3a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb6d75fb5804218ceda04a462a39b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8cd98a08f319f1008f6ca101ef30b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e08175bd3aa840c84052576f1160312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac498f0f15c55432d0fcb744b453ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55923da13c032518edbd53eb0ad795ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a3bf17c0562aa8e61d2e1cd045a09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2663d23fea3878ad33f95615728b34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0013188b2139876184f51a458fb2f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c4639f75958c78b3d1c396921811318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1c0fc31349935fc52747e657482d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69add28e631d277bec0acf67a4cd0a2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334fd066f5e434f18187e1e5f373fe4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23674364215fa0b3326b83e16bbbd2f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef134c09b0968ea848db1852a1c331d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b2000e0405e31896e4f2e9f80d95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857fb9a389ba43f6cfcd7a1099a2f05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933861c9e6bd32098509774cd9eb8314326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782b5035d28b09f7ca29026a87e2659327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59147209b859b653e9388296ca61dfc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083e1d4a3de549ef0d73267af2fc5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4585170789624c2b5f1520dc3977e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71545211067efb0e0c50bdd03a0ead331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce65fc6bacb2bc16b868504b064d4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec900fed68123a9c9f2c3e8815b45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235836de9dcc88da8fea069355fe37b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284796638a56eddcbf138535a05a7403335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c17fe8c1430f141c97a93f6c54b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615206a296adb7af3a28cca25951b2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd2b125af8a88da70cceef93a2d9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953122e2b0535a1618c27f46e6d95c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a467987f8a716d247af0cf12f1a1404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67b46eb28b420d5462f66d9e46a345341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de701a55605000ec6e6fcfd3db5498342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d793e6afa6db2705a83e3934e8b9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b155ed2e8add1470f347f243b9b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d33f838a62cc9d3936dc01a7f1a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56909c207cb251e7b7db2fc76fb4a50e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab372332b2dea58d366925fb7be41d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab934c064ec2a1f9212791a122cb195348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f440a9852f470e2e0dde7f66439e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc27d9408882ae1791a8e643e9c814350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898b24623c34189724537bc87a64ad5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd1fe0ab553470a5c473d4571b5c40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748287e995330b7e060e4e8bdb9ce11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced6be29316cd11fdc16fa16a790ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239abef8976d7fac6cec1fc80b32bb59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af05cfbd5352f08bf829308e0a0fc7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b43036a01fbc509ac4bfffeaeeb1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8b16af8b19bd83ad71784e00b037358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dcb30bbd727dfcf70468357a50644359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727e5578782abf8d59074b6bc28bf6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57697eff4184e8fd19e5159f3ca9f37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a088f75d32e45a6069bb7b54d1be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784860149506fd04206a9050628c9b2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1148dbefa5c588596f53209b0de8580364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd66b6b779bf2526066b43da4d728365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91cd5910b272172b5813356cb8119366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2407d75751888bb3f94b258d0994162367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e99c6e2ad90ad564f3a177b5c568368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3340eee1b6646c1c4c093a32affa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3eb960bd208e85df6acebb70b3b40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b73d10e4925598155f5859d72f674371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b15c5e5b06350995e481d2dbe4ba2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e81db88ac8d62a8dce5383fcebfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bbe4b95807265e19b85624f69ae34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ecda5652bd43679485553850525a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35b71c627b7d6dcfe3f28921a85d60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1d2fa3f1104049ee814d5bcbb07a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec5b84c665ea7cc0d7283030b1eab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae474904d5a04a43e4b710e6b2b57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93142597fdb7361a086f8e0a2b2454a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a248ed0fdb26cc014cdc51cf3f7bb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98a43bf41e3760e4c7af261d378cc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979daf042e9fc0dd99b4bc085436dc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c723188138ae233ec7244a2f3a16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0e6b19ed66568b656a16fe75c8fc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace05ccf304e68ed4ce0a176baa8f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6414bf1294c5fecbc16bfad74d50a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d5ca6fa1a1dcda03f4ae1b498866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58864f0af0b52a3aa951002144f6ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2c78996a435626d2365b27e235ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f60676924198c0e54816471c81a04f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c58b9f95d54f822552efa7fe8e2db1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e0f89e194de3e0f223c19ef5e392393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e37c975c8afad9a4f9d44e6b7b15f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2f1048fab994ae8c50ca7bc2a267c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb66a42d1d543050c76f455788da2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea33ffe3b50936ec7bae8a25a02902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbcd1de0ed4766b3554175b302b992398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cfe57e9bbb97d39534c0b0c80e4f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b456f7e66c2a6b392d096da64d2501400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5e3f260f935a0ae616170a392a510401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226105cb0b9ca5279cf387bf1fa56637402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd6cd740bc48ee6975f67f80add99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785b35fbda2a28a8a3ead019fa62259404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694961b74a7bbc4526e6bf8e5ade0d30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa4da17f23dbe2dfff424fbfa0b29c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702986de26a5a6f3f52c82c3ee3ad3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f2088e3530aae28ede9e5d437d004408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8938b19ca9663c5e5331aca9c99faf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a1ef0211d70a2df08850561871ae2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1322a797f63b4ad9884b722dd9b26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1b21a88a20cc93562c4950912eb49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781aef7ee8715cf431b7b64ac92d68c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85792c5cfcc242f8fc99a7798a2887414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f0e3db3b4eadfd19b170d57ef967415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f27cd610e3008382b08462a025cd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458cc44b525c0cf351d8b781face1d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde6e7abd21cd1f596803790736eb3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6968bfeec555cbf411ba826f4317419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6519938f31994d865b1484506f0af0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1879ff0cb716611d5a04123460c90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa91c11104d0552de73600e0be22a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd0012549fe10b27bcb8f723678f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed6eb3186df11c9091bad74a6e05b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ae6fa1ff60265587053d2a36719e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246526a4b35b06a4830c0291cf75d525426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc355b862dc1d9d3a6388d269e535427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ec893bec497ff7d5894e6c139076428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1107f8dd9a091c041cefcf158df1217429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea1edc2c5d8f7f537b825a6d5f135430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95379272205b7afdd163a1e493fa2a1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50536cf86bbcf1293a43be55611b4338432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b67943e22885a8e3f48d39ad317ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21380adee3efc17aebf8a6ed703a4e64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1bf0875fa4e2a013ac9c24a500e68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf9176aa0a08f18dd232968cf95fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4d2d59641851bae01f5871a0d241437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581eefbdb6abb7d2f42345ffa784d31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535a9f8c7bdc96301a4bf4416a0ac3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b23af7b83a4a00db1d31a5ddfa7016440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f0cbf3de24d61ffd911361bf6f7bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff934befc774c2aeb5a9a9a1aa7c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3aff22082300b26da93867007d32f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657a0243d2b9c8f4dc0d5c31642ae9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622de1f0da346f466b5a7f606dbb75d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062217826c3345cf869c568c52235e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878176c0ef29b5c0684bcef38c0afbce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86125c0b193512e6cdb23c707df7d47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfad5aef7ff9c65d8a95dd6d230a488449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e438369510b867348715ce5eb94e76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa8671d79dbe2f27aa98860f2cd4fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbc3c58b65cd3a9a13b973005c694e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b397dd2d28d6fa338880b0f5ea70beb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c56c69c5d2c6273b7fe8ddcc21039454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25283fead0b1e29e2553b337e0e35e00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc39aee4f38a78f1ac3aaa99228935456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fa2d791dd47d1c05d3f78b7b0af8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d41527c3c91189e5db064fc27de32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f008723b21311a2586fa0be96bead459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971616f12b0da032117424930b89f46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f358abbd63e6f609cfc7f7818ffd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb693d62b8315f7b42ee93dfbaa1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624249fe4ea0e982341c926d4bc190c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549cf435e397024d6a95da60318a57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac07c8455e209d11e2ac745bdba60fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380d660addd8fd8f4fc55edc79fad6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1024b289f31857cc938e468a1bb8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f2c983092ca43172b25936d140585468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154169ba27891e7ccc7d27db43e7c47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a3e2e5cff97dcb4d1e83a93c98f3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa4c648a98a688daecff60dd491f32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a281e7438296fa68a439b4a495a63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bec93049ea1355bf333920da0ff54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614e8208d9f65aca692c08f72fafea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486101e2c6841e65b42fb182adffdc10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d94a5464a154b7ce8fd995b02d5c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb1ab3316d687e9549e6feb1dca6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180687e9ec514b14777c88ccd012e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53752025cf712c3fb46873382dcce2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd9c6a2574def7e6c6bf3c062e4dcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a918c3031739617c8726388a3dc4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192777e3cc76334a72bc6468385b5cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6153e3675f6fded06808c09b9ec98f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1380ef02b3891c20558d81bce36ed2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37bd4b6bc1ba26f2be3fbee9187a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898d675b474936160ddb94a358be61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ef618adc6be63d3d73f14dc6bf1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d8a4e3de3ebb7a377b804a76e65c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7734629d57b2853109236c7c7ea9f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a64031ab0be084ab560915fc8a8da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa517c669c227c033a64d3fa331140491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a190ad09b431019387e8bb306a587c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f19a5dd4eb6fd44afee7224905059493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a27c618dbf6f7e86095e8ff94301494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25000b30d933803f2b53806352854488495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04593b8422f79c1ecfaeba566c956aa6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633ba156e10c3a7fce81ad8bc85108497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b726ed4e3c9027b5e507adcbb9db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f39dc2b59d119202fa5ee83f74f9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad950104baf39b987d4be7b43e4f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69091b50e221dfb9e21e6f88a7f23a8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d8c437b16bf7f31794fe2cd86976e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e797278536e5fc822e64400d2310503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f889902744fd0f54f24e03957ea67a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50966f8886f7ae1ca8b830a8adfc52a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832716bd5282406ed5316a30f1037f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff2afca47a03fc05e0f280fb81b4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d71405f86aa88e3d96f82ceb3309a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21ec6107e0ea47821afbb481fd3f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a37212fb0499f46977323a1628671510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216555b2f4fbe7be6ae22c683e5e301e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447aa16a6406530995bc18ed95b4cfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd124eb23957f45a37c6f370c7384c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7b351a19a3db1afb3bb6576bdf88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac675ea6635cd7b4f388d8da974652b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b16fd09b32d730ff30f6a3cbae9dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ea9f149b394dba9a8cc5506961740517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a92f1ffdecea6647da9047adc5d01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f206928003225ce1e394a55186ccd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191f06914e7483530f93f1ea4f573e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aeb77368bcc8073865a14bcb12eaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844da3f04ad493dcd8aab495ac8f51b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b214210d34a92f82457840da8978523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e538b62aec6b52c510e6b8424ddd9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0b4fce0178453c90654082b208bbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866bfee43698b6c2c92d5a6077ed5ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7242dc7f0aa2ddd4f96dd7c688f2a2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6e53249bd86ae9247766d0321b00e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533915df2d3b7d72dd7965700f24db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c505b73783f47a137424a7fb8e546530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69dfb764ccb1f09b625841a86a8b89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098864bd606ee9f7d8f35d1100ada1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7541c43679d5ff3670f1d3af5fadbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3b1b95faf0a8182cc99e5c0d0a34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde87b7575b142823f26789ad24d275e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7216fa64153ec8fc2ec6c365162e5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588093831e9a8941a0a35213c90cfbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214870580585e0bd76a6a2669ebe85a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e972611bf4bfaafd02f255cb738a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf32fa04c9349f371f33d5cc5f28f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf46c95b091feba8dc7e7b3514eb5fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b10d42ef554719b21581093592bca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374bf1aadb4a09c353735565ad6dcc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1da8f4fcb3b1626bed0c29ee23484544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510dd56dfa987cd458ff81928b3676c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25db80789560cc56fbbc9f7a397dc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c1d954fe44886195e0e22c6de221547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106048affafca4a2e9d91094d34bcf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d6a5bb26107059fbd7294c419e09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc60e99242d85b7c34b26f9bded269550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa60d769e74cb98be5cbf961e08fb5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a850d3f2daec80bb377dbde25563552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b290d9e41c9d82bc736f2c435926d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797786aaea2b440c1431247fb2464a66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280493ee9798fec903c88614d63ee193555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db17557dd11178d9f21279d6a0848b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74d2863b5e3a06f4373ac7bee4ff3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a46bb8be99ab04502a792ab1c7aa3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b45d160abf23e1ea09dd2e76e03f84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc4145e32ec11fd158e166bba67351560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32c6464b4d7c056a2c4138c84336d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789906e5a142b8932caec445380bea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912f5d639b390b45cf05559ab261ca2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adcbcaf75176e00eff94cb61b32f11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655978ae25babc0cf7dd65cb6882a031565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd467d1f16e791f3bffdf18da032e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c78d90047f5f12829da39f6f23961d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea5f77999799e77ae84617ade5e760568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49b4fe83d8bd5cf8a0b800fc353b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f172fc7d7056cc842eeaad9a5e914b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479ba86251098c275700bf9850ff066571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef13d8ac80527fd178f71e1094a62d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e03a1b84603bd12e4fbd09c33a0e61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa54982e34752b2a4248d3b5aa22217574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ede6666baa614244b528d2e7bfa5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4052c97154f4c8fbc2b9fe25b8ca2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ded297e79e76b0b9568f01df39e3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0155e6d2ff384b6a14472996fd185578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc1a91eef4290874baaf80c98f36c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40477dcbef5a2c083f5eb7c3cfa57d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da71ce762e219886394c57a73281f63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d9fbd8d108a514fd5fd74c518ada1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017a6c889f3a7c5718b1f1d466206ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4092e0346499846757ed5ae6d10ddf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a0a2843c0d466c84bd52ffbaa3c36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f56baab2c5bd36ce08831ec19eec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584088031530f27cc022df007d660fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f078ad36331cb8d6f4d7e11471f2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae86a550ea069f2fbc3c6d45302976589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc852a70f4294e5d41ed1b6637365a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce141bde42df81099d53e75cc54293591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e367c43fa2d00f4eedddb2f48dff4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53bf86c2675f22105793eebbe01fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab927611b6ee6e9085e6f803693d3d08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197787bdce1f9861154ff884aa72112595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea52d18fb311aa4353182b99e64d9b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac4f859faac5180deed980f7a7832d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa780f99afd1d0f2fc4482b858f84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a0eb948dbfdeff90cf4a1b06a0447599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f543b163ca07a3795ba8c20623692eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274965d3f7992543e962a748a86a3b57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdfa0a1c58103f750dc102ace6c9a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb09b2e62189ad8a58f9863178457d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e7311077a3e1d00ec8f17a4ef7693604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b099ff42068859fda3d44f3a43a428605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d10d5eedc5eb2d5bae2cd32be446e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446148649b5a72a282316c214da9e5c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294f594f7b40056ac0f7b202d64022d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9169589acc3e56cc1e4f4a57bc950a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844276effefca2826e8515ea168dda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7303fa16c737a052d1862980708ff7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac1045d798e1acadbcc37eace9955612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f13249fc26dc0b900460f8bcb432613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a1b3b8a9c99b6fcc71be8651a317f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d795ca0a69d25fa4e0ac5bb83ac460615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c8805416e3a2237a5b07f18bc984616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc154a8556ed351955bba8e10fd6456617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b058187728f2534858b53b3a277fa20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c60141d3d89ac145874b1a12e9fbd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a095f30917e48a1f69f566c7cb735620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f8bcf860add3c3981786fc0ad5ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827fbdde49285f77817e04364161e84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca24808a7b87558cd8791f77b6dbf8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabcc5f2662ae48f244fb31bc396e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b587967a18fd052e82ed13c79cb6e1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb815e2384def5a94a9f659244e651626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420d3825cef2186fd243060bbeedb7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee3fa358407708094f5a35694a85e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc444542460eef07462b9e8f4947b79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c58663960015681e5db95e5e377a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e2de580b7bf058ba7d7c4d8ad66d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bcb7ad05093a8e51736d0991d89fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324cf09b0387c4716bb1fcd6503e331633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e3b294bbc0df41d7eff4a8d0f5377634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454e97f7303d1d0e56437374846e4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bfbf1751067a012eff6276118dc66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d68207ab1a84931cbb0f5f2668184637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc205b6166479eea03eb3c70df8285638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089f7fa5c50d9b2a6b61fc2be2c558b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75efe362d055b3122ce107d68717aea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225002755f50b2aa7c9ec3724b5041b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3409249e164d385fc04fa6b482a422642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72efb88fb811dfcae48f58a56f07429643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c792db8a1508aa64473b71c4fa976644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3aa601515bd77bbfada87f98027fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff9c6efccadab4e232666beadb7d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2b63bc65a2155f2384e382214706647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917971d5b524761fac4c9d0063374b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad11a6799f239d31f2236c9f14b07a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c0ea5f0eb6398e39ccff40db561f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c039769f1745da5e6c6a083a370b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdcfac0b5ac04f86c52c9626c7f6cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b3f037242d400857377ba3d7cbf7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f720aae9decff8589dc8113ee58d01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad99ebf922cba51f7e77314d1f6d64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563f815c4674b3520e4126c6c4bc6d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a49466ae8124f844e7952f743de12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae2dbbd3eed71dfc3494bc5546f824658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c852e5e695ed372078ea25ee1af8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d8b24e58cacbba112d7cd58ccd415660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551704d7b37196fc7d8b2e3e782cda9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b5487f761532cc9ae7f7fecd0e28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba4e20c89a8e3626a8d56bec9ea5c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c869821b409fa90ff102d784be7c573664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fbbbbece5f7317791edc54209586f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e7186896be2611301ec63b959ae44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bcc7d401517c522b32cba6d44d965667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc5aff8123a2dbfe0adbe05acc39e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e78b339be91721d30af624893b91c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5a51763c5e27eb7f239509a49549c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0bc4ed4948ae8d8f3a72b83e9c357671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd45e9ec18bb6208489db2f7646bb4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2cf06fd81f51eed542ec784be328673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d95210f7e4fbf81ae0d542a802d01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ff9e7d937180ccaa071be70cb2cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8bdaab65d5e8d6c4131450a4d7bad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba70060908da9da13e37140955b739677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073121641761dacf795651dcd18caeed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e047e8f28be9aa0fca21132871bebf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff27c92741bb7b360920b943882960b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c5611c72af6c2e2dec62e3191b735681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d3d65a676f194db45ce52fc5193f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e45f80bf367e45d3dc364a361631683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a716c74d539a71f26a59a9391f09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2439e16bbd8ea7809d5636ae4d40b09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100982b555d559f06fae2572042e664e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d95d96ceabe2db2639788782750f69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e724c6fa173ac8ed279aa1be27741688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2b5c7cc0bd4caa4240b9a2cf7595d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb56a2db765cfc8353ff19b1abfde29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294073ff3fee1f67f08eaf950cd4b5e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d5baee204dd4e23d91a2f7ebd902692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c8ceb4946403fb580d594db67a3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ad1a924a008901e09ab796cfc279a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e774cecce8137842141a277835eaae9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a56dd99bf0e8f76b6e526d19b02da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140629cd518ed1744a6f54f53547e763697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fbcf4af1d7128ae93eae99ef512a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135be66e62556e3bc5cd441f342c37f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd3fa87e5335c286f25772f194ad4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442196f7c79951c644bfb5bc3ac007701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c147806f06011aec9cdfccebf8a5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a39d1c6c364694b8ca9c3523ab8b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d6c57d31218efe8b3f064336b56a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9676df649310d6dd46f06491be56a14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b7efe3741032cba435553133c726706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76161282a35f82b6b785dfbdd783f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac4a36a696721e9c5d3d62c993ef18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcde42523806a173e1a0cacb7edc82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f401ef87cbe69dae5a7a23d9f82db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71300715721a28be1219d8e9cad6dc66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7602245411ab9b667693e3e9700b0a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6753727b9082f552012838e4860ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ecdafd5fcc10d9ca7a8c424f6430714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ec4a53ed131e4f9145e84ba7fb9cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d233de129c2f0ea5d614b52d435996716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4b3a68ba358b2e22dd92a5de3af31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5551a55276d7b9b8cf6a1f67b51504c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bed3899ff92207ebc97f62843143bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29e269331b5718c16b4234b320a2ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3484460fbb30a9959e53a7a3044ec08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6872901dd0af1ec6dbfbf8a0524901722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11d37c565c8928d2b31e2d3630ec3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef8ef2c10c08cd38264135b83052e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942638e268a8e270701e049a9893d9da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f26525d1204b64a19c8da14afe63eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c13f3f83a68337080dbf53a4036c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616c1e15e6b72727828a926fffdaa1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d031e3f587de6d3d6fd968d93291692729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab8b43f550ca47f30ea1f3f9035beb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1591417e7ac93d37ef2eefacfd52f83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd21058d9083f3c8ba1c13f0edc77aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaceed8eb55fb2fdc39bfff7c41b2df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eba70a13b0c80a9c6c6365da43b3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f9d0f3a53c4b94578a629537a680b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99174f4716f7e868a53876c294c108d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb9414519ef9fc7f321d9840ea2d27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d44cf24a4d724a6047b97e5db6b37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979b5c75497c8621137151bf12ff31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d742dc3aea821eb25c1181e0edf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef0e38cb1019c1f584cd41ee9f7c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c26f2db60de12554250675b1fcc18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f32406cfed490a8383583576e0d171743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194359d2f8ca76b93b1ad38149c22a4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b9b5c453980cd5ad5ef3d36515e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160571d56dd1e261fc4fe29ce0b3a5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539aa340274793ef4fe830079ff513a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1481ef8afff86cd98368b9b3aec07f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4479b6b6d430d8800bf4d36ea8b22ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cdfdfacb45983ae92466d027ccfef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e521cf78f86d923aa55e71537762af5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2e52af580af897161a64c6c12b0e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64710f590c5245611eaef2e11f6ef27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ef1bcb5618dbc389b43350d28a11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4908d1aef37ce415750b692df6a23e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5149d9e2f2cd76880c4cc040abb78a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5754d2fac534b9322570abfcb23b466757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da3e0ec65649ef72d2f125b45f173d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4676e4d7fdfef58f583e574e775883759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4392dd15cabaf92ab3986acc2e3f324760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c01e6720c48690be4b12536a95805761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e047147bf768e88a35c08875a90f32762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f65612c4701f2c1c6a0f0c30464cd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5020a87e62d7daa0ad965d38d0fced7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a41b377fdf74e4b9baee3c62b8523765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc13ce7250eeb3f5b59f9b750ac6d6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357b57661666283483841ebaba0ef6c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>