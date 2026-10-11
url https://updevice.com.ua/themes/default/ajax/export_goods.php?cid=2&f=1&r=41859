--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91504e0c7befc18a9d8d6c8e2272216b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e03728c2994cfff6d0232e46aa323e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97437873b71c5aa3a8437a6cf1560033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc832ef78d8ad95147ad18eeb73784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42777de98d00dfdfb196f00be843061f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e82a96199c980b2ff2a7cdbd04b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e926de4a350adf590a629185fa6887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1298b4fa187fc5d47ab6ead59d5a7d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f73e1751d4699d433aa4ef254cd8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c87ee5bf823932d7a0deb0a2971eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a06e1f3b689d06cca2d81e5d46cd1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f321ea6197b1412c2f398d1ee1183912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcef70fedaa006321438923a9d420113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91fb74da4526545e1ddc18398a170c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e666a1334c9a3ca568e0c8e3d6b9de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9182132654662a82c5f35c31854ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840895d1a72d0519b65f78c2aa70ba817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99a0b8c6aad3106dab02df19c5c62b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d7914cf82dcfcf65cf056575883fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9e97124b4b0fd29dbe862734933e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499012069ee061086528d0ab47ca4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa8194255b8c011343975812a3311222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be79149ae98cc718ef37c080b7f85b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad5d8a22d8219d307bdb9261d0f7c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbfed90be6e35a6e097f43b4c5638625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb49844411f8762e7fd42b582ce24926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bde1c8e4fb058d0713e4553ec3c6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7015bb7faee2f02a76b232469f30e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036d9daa7ac4951bb51d5d8dfbb93a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0af3ec5db5f0e94b3a293befbf7dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5adef11c097df89de62236400d914b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b47f9c5f5817f023ded5771f31ac632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec7468147711b49aa21085336a7cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74281a3b3d66f4359009e8759af03134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b7438b504172bcba621cfb19b919f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898993139104f1af2de807d1b88e9dd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178599e7afab0f4d6c6b187ce6482cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e72df8eb2036b8319e505642cdd7da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972213a97ad9f720f81c7203d6883ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb532421f4f9df9ba5ed8a7fc45dc3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc8f97b852959a607f4abf699b9fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fa669ace5a3fcaa4fbadc616aea542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0d5bea4d85e5f219f6154d3b8ee543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbd7df0c42bec63ccd98b99457658344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e6df485163841d6a0224f0f5980945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d42d9faf9789dee382332ddd6d068246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e5d4622013884f9ea29f422519bdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dea239e56fb2d2cc125847939d6f5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90772e4156de8e110683f5db3ef5c5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded153817c2bb88d710d57cc3c96c0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e250887af77bd3e2c4e75b195da303d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e5d5b51e9bc3eee97a6338fe234c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1da684fa642be458a8a7bcb79c08253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f92e94b6ce505687c48e7809d795154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de71640866b17850caa548b278b263555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e6d85a3c162959f596fabc4828c5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b715705839e55dc175a284f86fc097f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa6487d8097aafff747f7ee70529a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2fb0a62f0bc9de782feea2f7d989a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9178c7bdc4cb00ea4ce97ab40359960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192553b42e2d52ec718f54a1097ad8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b517a5781dc3621f1c8c15a992ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65840672bcd65e8e9f7fa1c830a00c4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2b5b99c0003c820e9a28a4d57095464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35717830865d61cec533115c392a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec577bf126130c33ad65b8869b0d90766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77271c691ad501acdf63a94229d53fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8de5f2848d7ff2233ec57a510d3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b73ea88ad7fcd7e164a713e84e41e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0dff2f6a6fdb676f334b3b755a0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ebd4cba0873f46075b17120b388271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcaf5c409dde77e2f1870af0e0d11d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305160dee2bd879ec3d5081a3358078173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a0aa734466bca95697c596fa62f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7db10b3eb10d69e3e8fdc0701462775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e36516b46d227ecc9a4f722505ef5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f211946afecdb67534cd216d09c83c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dde50fd77f4ae16b2099bfe5b41fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e5cf598549d93b64578e8c06109ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2dcd5b99b97e34e062c3adaa8b85180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67818d9d4f0d85c397d75af6e36d1d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533efc3da52d49a66f729eb783b550282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587381df4080a6a9af40668a5f1479e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9506399284ace4bfbac497d95a82e5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdaf09a77debb7038ed857c46f2cdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e68b40e40cd0bfd6a6acea0c6ec37b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4a80640c04ac36c0461a3df8c37d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269473270e6b606c4c536d038f22c7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b34cf2e37a82c89f477bee0a8ce4e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b753927b76efd54dae515651bb0fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def29725315c4b330f150e5743b4eb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69990c52b02c286849d29b079b1f670492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d3e3a1b691524461ccbb4b7d9f6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b343974e3a2a4853e952faefc577794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83295abff909876a6813bb8486c7c9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0faf3d334e62874caaf8068070c8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32238f69d6a4c82ba13247bc0241cf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f25e232631df7d70832cc3ef1e8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4914638081924f3cdbc1edcfad7a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb80956fdace75327139567e1803d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ccbcf6949fae5dccebbfb0ea3a13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59295c8ebfc4f552336fd53b758b57ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146920a71dcf494699a3780a990f1f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e5ed9c776e33062c5a03f0016127104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386f8213b9db7f43373c35ec007b185105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c7bc8108f237deb278947d6398db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02711e39c7d6b81ecde199f0ea86b7ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a9e072831aac23c33febe66543b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358e90de76eca31321762b7ec5ec062109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c6f1605cbfb36b171d7096160185d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c07f377bb1e7037b30627d9dd00fee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c27ed7dfb570d2fafaffd7775ed1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a94dcdb914a66bed01e89dcc032be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc6df0c37dbafda9d797a7feff982114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764007eea89ac211978a8029a6a5a65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29369a8e2c08477c0521eb92bba18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a38b811545cf53e74c331fb9fedf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720341d03b4ad320e82120b44cb6ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df3cfea47e8e2bd7f330505160e452119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445560b14a83e38bfd94157fe9dc918c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bad28422356e8fbd46d70daba635f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07c3541cff9fb8bd32f78de7953b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d4ef3ae6a0f00a6eb13d6237c7f1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8e2dfa9658b537871f5a42077d53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724439c69b5362cba34264f7d0e58068125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d916a4679c8e0edd254da1357b53b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ffd6dab3bf546462bdeeed6c965d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447a5d807cead01180a92a836cac361128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f52942f2eb18e029f6ee924745db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e075f0aa30a89ba760838c4768146130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf338d2f3ea17d348f9e67c25549788131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76d8b494480ed2fd32ec6bdd8108c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b706a9c8fef6459c50a47896a5cf0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88939f035447fed3a35f58ace53900f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd926bb075b32463ccab67a0231f043135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af080f44140869068579fe61ef98cbaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb9803bbaf542ce3409f8d5e3fc82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a18144876c995b7035b424b44b55c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ec2dbcfff02259f2e5abcceeedc9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787203ef2e1a6cebf81ea3af6532fe3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11482d0d3b5648dfc144f6b55c9ecc7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194adfb9bea4f6a9e8b68e0523fc3b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777d6ce3567354ef14b68b8081959e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e076ffbf50a088e5164904f455841144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f963946ab5ee3c319c8785cc82a8c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b80e97650e9e05ab0bfa30f042ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15037a2ebe73675bbaaba66f10cc4ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d698390e7d67e0cc2096cdc0e01499148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68eb505b5ccd3323bb493a6769ac61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19daf58e7ab97084e0638f421e4090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248438258c12385d427dcae2ba26e637151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f80f506fe824790941bbc9bf42a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2307d32c16f143290cc83cdabf44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2995706f80e3233721cefe9810e204c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc69defebfffb40745674eed8f6403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56673d8c6058fba7776fd763d270ca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8520a8000e18a07c2073bffa3e391157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d85afb349c05572b82fce5263dd65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496804513b96b4dec94a9fa7b55b22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1247122a53fd02edfff11a0c2924eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcea8c80ae0509f9eab35092128afd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed23466c36ac636b76249eda7abd72e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe257371588ac9953e103899a94a04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d665f9391a67bb0a0b9a30ae99c80d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37d98f245d6e5c67d8febc689eeedc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663a107715aa20ea32f3e222b4088be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b9e552f1aa5f740cd644eb59cfdad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a7bffaa30a2be9366a955a513571168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b196d237d75adf1edcee8913823e05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade396a6d248aa2d15f5c6096970847170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c44ed6997a8b153f496741eedc4472171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f3f392a6b461db2981f9310ab2362172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a4bc13101da0c419c2b8dd3acfc7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f95f9dfd16d26a5b383aa7626c35e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dbf6e8fad01e86eecbe4fc63211ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4048220130500a647e21825b408e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98e9c10384522b3b409eb10d7e6b75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4ba09ae81bb56156d6867892f5ef3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192b72a96bbcb065f2988f4ee32f6c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbecb0074dd506e252b21671c35bd45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c591cbf354134873feac202bba46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b77dc5c1dd09702a6aab8593f66aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041dbd9e4c2940991c86b7379795384183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca7261835079dfcd296bddf6b2b6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a99ee35975c13dac051a28dcd29082185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4696f804a555a9e01e4daa125aeaf8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acfcd9dee3a4f8d230220096acfe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d761a5f3345000ffc6e29fbf7c8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a4779e0097156a7b5fc3cc9c7a06a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b14e8df8c62444376c061cc3f3f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce732155e572859f25e069e77b524191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83155a352568eabff8505e381536cc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c1c14d17ec4ca3c8becb68a5cf35f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2840c625cb7b2a965d31a78490073a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c4529d28c51015361de2cb5f30d2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c293a0abdbc3a20b6e553bb0b2e03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69805fc6d357ab0678fc0b491b2e9980197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119c6a4f51bc0ad05ce138a2273d5c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ba40283d50a426ecea6cb26ce6f80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae689b074284f071a0ad6c71718617f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38fdcd41197e23219525733015abdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a4e38511e720d8221c0748ed9026c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae5084bd8fff043cd860a6a97c4d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491303278fc85244773c59f26d19558204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041953faaba16c2011f70f7dad0b6d90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7283eb59f75fefbce501564f43285d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab153ced46eabbe24713ea3e180755d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac924f9518e3955518dbeef5d551d8a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93a8d567931d257be9eb3c0ac8b05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2acf745d2b0f6f76247d57a60cb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a27a9a89aadaeec7d8a6d634ab35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008843eaea506660474efa3c197670212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaeefdd7e5746323ef63c4f7b6bd11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7e3877e2c0ef7bb5a497bc3c96244214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aa102512089b12c35e0b04a905674215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285768868a10c99032fb971a1cc2b7a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed838bd54ac49c31aa97bf9be4c358c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d4722196892d8ba0db60320458679218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e8dcd9ece27fc33df5f86c8d1d730219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf3211104b609a77798c1ec0f4c152220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9898119efdce16d9a90128c58610ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb569f6f6f737fc3da1cd2fd5edab3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d901c6913f7f60bd49f061de77f9bb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78971fca9bd0ed5290f0945692d1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deefa535c508acc62eb17f09f1de22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e6048c096db58e58dc990f59b471b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7cd7b834dbbf9abd47e29f4a1c175227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7093e2f0b6850a48e86bbef971c71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606128ff1265f4f78e5c2549e898e410229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd88da8c360bfa818c2efecff2e837230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1f8b6113172f4648a22d5abfe5fa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6383d820d26ee22d386f03e76739c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608fa6190a65e6a82187920dc01c2d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffac7dd0d7c4f06b8a9f31862a132234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7db9e4aa6eed9a4615283fc1b3ed26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272d5af64e98032c63b2992822ce341236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43106aead608f96dbb145c7c8a7b85d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd62daa8743e7b520827a883594b42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931cbfd64fcbc3f124103621728b50a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccfbae92330a62f9bd72c49e158b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c19b5f0c3bb78492008a692180105241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f2612a5c7803940f2c3badc8cd835242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e2c4af3bc294c04f2bace71b2ee7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa0ae1b0dc1d5308f3469bd63c13b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdced3bca4ae03eae70476205d646f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5beb66be6438cbfa68d9b6a3b60e9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfcbab24c45453131afaa1e29e2d1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281d5c7a01d40a8a958eebc22f94ef7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31435c4eafe0780f94b057147eb1723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16ac97ee1d805027be7eaf31c98fc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e4c7155cd5c3a19d8ba022f0632f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab9bebc91cf5f05997ac01cd000a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c17c4048c6c24fae442eb3b291476a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659dc03a25e3ea46079b45491f76f26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29159a9afe19e62dab03184ce58a816c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d04cd5a426799048b2c7e2af9356256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ecd88d1ac4b23f74dbec239c8672257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d610d8ae3facc328986b9844bc35e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff48164834155dcbcf6aa6720730d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fcc1f0a6e916f669334a538605c0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2462f0c75a8549fcaf5046fef7c723261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a274bf4797180084dd826c6b92b6f30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810287618492f0669e1f968bff08c62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b358803596f3e4103d4cfe56012613264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a3869a0041dcc1468cb5ec204b0a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d5acb7cebc4a2fb975f6548980773266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b4076d9a1f05fd3ef7fdfef310a8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c00ad81f9986b3601ebcd1d92e662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0134b58e0d8de6b28afe475ad3c56b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34a95f4a269dd4ab773fc03197b4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c77f01b8c9a7b3a7983f8c46e038271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72c9f0205c8bac327b836488a91d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a486c68eef992e3927086ba0f6b53f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9974e898143d1156cd932334aa31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf347c5a361a0fc9e0143713b8fcd07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed590e675a5c7126fe5f71d0d1e47483276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf772d7ed081347e684f98c77078a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e141f4d723f88d59f1cf03bd5425278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa16b5f4a1c9ed9f65ea6598faa8f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73340b880fc64f756ebc0da945c0c10d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce90bdd604c4f103ebde501bb3166281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4095c14ab1abd20d2c8173577e182282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b58e2f1d25618bcb57604bd797683283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03858f69b98be4b9ac7bd0554638a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7fb2e3e4c1fecd0eebb15472247f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3047b1078e01d873a2e0f8c167ff62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7ac10cf950c92d6b5aa806e965f99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304061598a329bc36a3beef720d3af8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e5fd8fdcf9c3707c2c266c39eb07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c073a3998fafea5473d8aebdad23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c56525ec8da289e0621357395bde46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389933e938fb073426c9334bcfa82b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c780dd6e97e3207796231cbfe8761f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc62e8f54dd0726253e031cee794b51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb1268a2ece79725f0527c1c7640b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c3e194e7d368b77898e01dc363090296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656ffc2312eff666c46cb14152483d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64380733f6d979aecbaee71078a33831298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bfc13fd03b024a3318f5a4c2da46a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0a9515e3a0135f42205d6f9c52ffd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7960d7ec5d0d58c7de049b07aa981301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37a5ae91fbf4aa91804e7a7260ce7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7fd7c14f461eab7b4f323f13dfd5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec87b074a0f26965c53aba5476dc123304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ae565e0a929f2d134c8d9a53106a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8b8f408012b80010ec7b7a5c906f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29055f8077425c77f9d999c33bbe048307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecb476828ae89a5649dfea2d9bdc27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5000abcddf590c4813689b2877bacd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907ab4872375578e60aac8571261eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a285dde92ddf682d5d7f746295043311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b615cf362cf6a22d259bc1f628e70e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e3afbdfc94eea2a55c72bb5aa3116313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383312f54e0b8f273d14e63ee3a6922f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1475fe6b1e34c7abce47b356154cc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2306f62051add6c598356dc61f081d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a16be96395d8681165bd7599def97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1196def5625a40ffe5a9b7b04a12d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91081499d260f508101343c362a5ed28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0383e38d3ff1b51846cb8bf3f4b25b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd522f1e1f7eb1cbd557aa99c2fe1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbacf81fc92256097c8988ed6d4a35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93178387c00c8af403ba3ca547f7922a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8288d5d5dcef44f9762f2211178fd66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b58adfba97b464f5442136045462f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55829794dcc23564f14c75179b4318326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c73de9a667d3705678af2478afbb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ba70a99faff3b3d3018dabf42e01d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffddfaa4fa8243b00c33b0ee8083ee2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca9f481e9433b618ad83311f3c9f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec69237645cb4930728fe1d3a7c9764331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dc5c1c10e1617eba444a2c9e0afdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50895afb01ae7c3f2305b55853d20a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061dfc0399afe6cdf8151590f4b1b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a901d6a2d994d40342925ca4380339335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589217692ab0192964e0b01c3dcb740b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae54349db181edb90dcc6ff51a22c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9222b905532cf4a7af0271c286609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b87381e341f0e8793c030993edc09d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8d6ebc668ba954394d9b5f0a7058340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251133d1644eb7c85648d632f48366c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be900ac160d5934673dd820a6784b5e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35cd1e43398474e742b6c0ab8473a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c5a32fb21e9676c1b1eb4336ed4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e749b65316bd0776c199495adbd2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210d13d4178fc7ebdb3208b6bb406f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ebd7d97e730558f08f632b3b76ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351a96795fd97e4ef6ee0d56d5f1d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d285c07ec2b3d8b92055a9ff90014349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4594a257edcd36b774ff9bb19f37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382612dee3e019f2fcb293abb476f866351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e10f6ec7548f9eba66510ac0bf9e1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf18028c81791a20b1f97bc32c0bf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b6e357cb277fbe66bcc1b8fcc794354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a328f755b02e4ee534713578cec7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2247d0c88eaee564e75a423bcc0aa8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893989a24715a088f912ffc2467828e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146aba286f09d709e3cb6ada7b67e97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf716b3bbe9cae210969dab3b198e2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d44aa8f7321ac1a519fc299303444f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77280d124655eb6cb9c0989d39e7e8b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af69b335c8a3f3cf7e13a79c624704f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9067e2ec8f7eec016c76536b6fda7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241152f31e11b1bfa4e5baf02d5ee5f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3ca43dbdbe9ac6f23bf758b3f2750365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39652521d5b8936dc555ef95d9d712366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329443214476e7973600785278f47d3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee4ece8dce5ba8cf0f0a2bf1a9e8b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc73b739287b44cb2bda247fcf9cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eeafd94740cd8e2f068d47fe56744370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33168cd3c40d01e18dc2889e216472e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ca5a2e70eae145b4eeb0c3632a56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527712c4191e0010316eb935b2873a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a97207194a22c5ab5f548a64973a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66db0f57c3d26472adc894ee589673375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197ae12c04a40326dbdd08f9e23aeee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5abeb2e31de127b1729574f5e5c92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431a31892716f63a72bd099972077f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6204c1211a76f3808f332f25369de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a1773b1e78d5dddd9de2f4926e059380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7adfca0c09da0c46326d076b00273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6e6e5ebaf265a2a665f8145abddeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba857c0af01b48e596e2251dd305e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104b53eac6a15c89252dec925a2f74f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e5dadfdddfb894883c636e162b26c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1335cd79b496869a7dc7d8d1da907a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d57c794ac010541c3e6d0f8b2017387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ec07a41e5e240a5a1ecc20e51b69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15052add3b8c8ce726245ffbd9f7bd43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff00488f5e71c99e25175d502692f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e8144cecd20a9490cfb93123b08c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67681e0e1a7bf2c70a89ac3332f059392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5333d53680630def79b596a20a07e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6130ebab140af2e64621e98398099b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d86d27d1d620cdd70cd49d61312d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f797157a7f27426362285740343f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e06c4970c38f58e114106d19205b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed09cac7b1d1268b6c9fdc0e14f74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba73b47e9b6b0d85cacb2bf07b0abf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801b1cbddba7cc9d0620438e3eadb34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6bc4f6c8291e55805bf6587a95fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00f641c256b37c7de402b472aab3e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e6c72d54a163fc1909b0190c4e4c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b1b294e292fbd6e7c3cbee2d00b1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971e1353c519e4e85abfe3b5ccfee22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f09f3218a9d7ef34f600f54cee548d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a700d4a30718c9e17b39822ca4de9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7875022304b69e635b46f866e36f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c934aff68d090ee8242359ec28a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92794b6830badc6b6ae34c8a6c5353e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066ffb89832f0c15236d603008c4a64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d99f434ca74ed571e09a6137d7cf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50361e6169c756645550d63538623062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa72fcaa877c1ab525856c9e22788414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e47c267e21857eaf83e311e9ce8b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47eae1ffa41d42237a8d1cbfacd15e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eea99be3e9fbc395f9d4c0879f99e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3203427fa99346b14e2e08c62e62d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6530be807cb314330d1e40ae0a637419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e77d175c3c78f5886001082b22b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442927ccb7c0a92d2d2dbd5fe5286840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89b8ef01fb6af157afea2c21e17219422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9171462e87565666aa91e8e3487db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e081de17e9b14f6ef87429214d7f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078588a185d2f2f91ffff67b01509c72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307613e7cfd3747fab886d381014d2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e66e2a371b71dd1641c8eeb87569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa77acd0a14ebc0cd1aa12c4cdf6b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93984980521ff976f29f43c2919e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f164f954be5bdf798c924eec42eadd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e6ee5ccbfd7d3c8bee02ab6ced74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d021527fdde344af6e47afc39fd7f8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d94d02fd01f33dcbfa9921247d8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b7cc1f012376d663b6466ab73831434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a66ef6a9936f2b9bf8f42f4900176435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ff9a226b90cd36aeadb4aedd387df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d36afda2402b4384c67f5ff3cf35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe12bc23f039ce2bad89c22a0b2c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ccb531690d00ac159b2a268bb39a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea8b6a5352beb6a17f0e81f008173440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97537bb71d974bee214734fbd02c1d76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c669c4c82e88efec6077cdd64af82ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dc590deeaf7aa0028f0f4519ecbef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674370747466d5deaa25634556d09d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ca12e598e1c29c35eb35697ca55b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e914664b5800df170ce40561b965972446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974acc03fd981fc7c88a6362e4615d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7476683120578872de59e4a489809c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde8141492c070c1a328a4b9fa6ffd9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d0a26c0b611e0629f6e5018bf86f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e49ea15031797e31ef654baca64c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9a122d56b583d1d65b326ac9d3ee2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed928363a182da836cc071bc1ce22f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b0186c0a49207c8005ac14a69a782454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a375e3b2b2d58f343ae9d32fc461322455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cae39690b925d61f090ec3e5ab725456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600c47c82346bb5385df762121cdb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f613a86eec2b8f5e83b9f12acfac7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d523a652f9dc177a1b3409bde6365459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836f054157222d1dd0706cce4e2d0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ed471adde500f1c5d019b98c5d1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec875ea45d702b1dcbda3ed1d37e6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39460a3c8fb321633fc9892abd8035db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d969a7169e87456dc12c4b5b3116c38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069bc0a858cb4309db92a4587dc5d04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e63c3bc1815e9df1b915974b685c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82318982e02b4513778191af63a0f283467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1f639fd68be5f6069a99df9f2fd80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575e74254b971f21f7b6c80e207176469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b728501043265b5355a8f8af3df1e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de13bbb8c6e0dfc3248d0c5b47dd8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c327eb50d28fac1008bd724843b4260472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da395951cb298449716fca0220fde71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc54d76b3362c468b1ea12740f8886474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ac7faf4fc1aa1658139a15863071c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd96ef50dabd8c1c11c14507371ecb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa45fe8731d873521e2353b6e3c5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7d989b3a76f81f0ed2951d1b954ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa23b3cf9c5670fa473ab2d2af258479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fc20f458e009bf84b0fa10b5ea2c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f886431b11537e48c91890b93f7fb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee67a0568d17207d0959f3bdd7dcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27897b272523c114ce6e4ab05c905642483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff846be498756e675877415754ff1c99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cab4481d02c6997aac5e4417da00f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2b43f1d20baa8eb2892ca284155c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc214d2760ec9fc86285b3dbe3faf3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c7f54922940e1808b70907e962916488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38165bd80422d085a6d7f426edfa10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573b91b0b167d7c1ad4e09a7ce9fed7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528248924d7d00c5dbd664b810e4a7ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c510a3a513b981d1b2d817414c06f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39db5a6647024c3293f4d218e2f4616493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9618baafc80c3aa82358f546efdbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3fbc5e3e95a9ca21ea6b15bc1cc2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606ecbe8aa5d24e2eedcedb7dba81a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca81a5044a9149958d4734fadae99de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cae1bed3f4f21e4798584f6fce2cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42857c513196c763dbc2ef62622227cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfcb63d7e6c7ca784aff45caf860c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3a5a5745b548741bfa42338019d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b04eb10b226fa0a28563643f4d301e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31852211c45c40639f20ed03d7e839c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8670a0d37cf5d745db43b4ca9d2c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee93001f44dba08c2773f467b7aa39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab85d6f4e6f64c0ed295a53b867f8c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc3b6b6966ace55dae6868d55836c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde0cd0d4c9b18f82a469c9784d92f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789f9300daa72bd4598317b531faa84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d31693cb6116d6f0f438adc25d2808510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71251e4108929061c4ea7b4b9c5768511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03baf135875449cd03c74169c985ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf325f0d1ca711453a2a3e8ea9c51386513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ecbba01dad874a7f59747e48e3e3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2679d2d6ec4909fa092fff828e017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b63a153125824ff58295f85e3b31b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd8be6d04e4ac809e2a4ca8772351f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61ee73e290f7a557cfff1b1d5c7878518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc74556372382746cde735f1b0eb34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b425ddb01f351035a89e454d431b463520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9586062f6caf659e9f6a4600c957b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368fd4c170cdf36af7c27bb652988d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3361598ad4a97115b432389b5e31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb055291f07a1f9bd0a3859b86e64dc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7f1e827579058a55b6913eeaf0c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2118606c9be6d4c6310fa08c1f9f074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b02fbfbc3d8bd9017a823ae1436e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93de143fb17de4a67e4952eea72090528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71c926d761ea72b75107005e3e562d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f272aa4a032688f2d632b6efdd8e88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca805a20ef31916d25d0db38dc11cbaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f923d9ef1072541f3004b0b6f8baa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac790cc555e484e2ca711dfcccd4def533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0266ae0a98a8e6ccd40c9bb420bbd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b550277867d1fba0d172a508456e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0fada337bdf423761e87d9aecf83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ca1493a923f3b995afffab01044bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a09bf3e37c9cdb160fde28d2c785c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3265a72c502d47b201c685f1d8d58b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e3970db5a698b627a3c58a9f4f07c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72032472341b50b3904b0c2f2b9514541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29abff73ed79b3b47689138d44cf49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314943934c8dcda6533e4cae633d37b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13a8782f8c70db5578ead911907db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1e6f8bea4b7b6bc41e099688b260a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8da25c33bb45364a1e885e19f067546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d20e58156041cd098b78d249f5a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d5e1ef6cde5d3bb1b01eece17d60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b3145bb4b55d1fc7195d356c834ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7414a6814525687041a150f5d5a4d1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c77640dc68ba9b1620517e4f9a8ca2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f735451f0c303bef182e2f32e58db4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda2a7ec0b87a06bcf41b12e6da14ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e639c72219bf1e5a7408aca4e2950554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9572ed29b61153bc13d89a95e90870555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695af528102dd331fde0f359706d90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135d9d265fbf0ae1fbdfb53cf36744e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a989d58d786512bcfcc657871523558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c319cb5f1bd62fe8f160d210782c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c2eb20ffaac40a65b125a299c977560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d228a44a753b3e9a9c789f2612da4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009147c44062f77156103f8bbc0a0c6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cdbbe09365f1041edec44da556d75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa4a42ef8d00f14528496b87ad5155564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41501aefb67965b993cf7c5aadcc76d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33def055e81a7b5d6d25d6f94d65adb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ebca381fc47ec57ffdf4f54ca75bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ad348aafbe06e2507995ae9c4f84f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832952af19c6dd3d6da20a47dcc7b67d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880d53c05f0d97e8a56372ab6482826570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4eaa356525e73a35cf6aaf63afb42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e784b23f4b3c32ad7a49e7b4158b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b19616c35d712f22bda77791db919573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6351379aa8b2ee1d369dd87f407dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ad76a5229b61edc765a9a6be63ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f6c78855aebe472d47821487c8227576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483fd51e71f6bd6f683202bcd573bd7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcd794cee74863f6596347085bffdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1726f9a6968b4fec597e9e9ab62287579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df0093babe5e10012c662b90505a11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047c20ee2e3693ece2b15320ae32d78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea749f089c6c1a91e4a1295b06b42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf7037479f939779a9229e1054c1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b886a59e62b67540198c40ecc01a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823c0dceae32fea774f4bc044ebe10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7077cc886ac3df508b8909245647f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071874af5eca4bbb228fcfc70deea5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb184513ef4ea386814eebc088d629588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dc15e5bf85092dd4177bfecfba0c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b6faedf0d92755943e9c40d2b3d88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977908d117d67d063b5ffa8fcf0b2b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95eb950f9441feb3b039ece11f7a3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def7ecc2417eaeca374471b6163bdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a3885d004f723fabd14fa4d51af8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbdbb60d48028c7ccb213c3412b65e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295d7883f16526f1fe7ad6480335d16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817788d94584060fd39a0154398530d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca8233c56689588ca000098751f22d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4193698d0ff28a32c6efa17a0ea8704599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7908da3a63aa5062f4bd1b47d2d94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac958d7058670f1db3b7eee1b236b9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370442a1a4d463843805c0dcc2204be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc802f533b050a90039f3242a5f1dbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d44ccbc660e8562c7577c56a09341604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143e3851f73d715be5f2dd7f6bcfcb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59b402f64846cdb18d4c9fe69ce5a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc6693f3872fa9ce529b5b26d7ee18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca34e58e26f109e6a5d68262f9bdd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec266133371cbc72e8ef984b2dfac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da07a8ef07e1f936d8a77bfbeed6879610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d44900a86e2f8060fa2aa2e59440e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31b507fe366380ca4b4d21d2a019a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0556f75ef07e34418f08c969d2508613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2cc6ee5271108dd840dd330507733614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b8d619dd6edc3156356ebc88002fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056861fda4bdf96ab57be0fde056a0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa24da924c731ce528b70df5ec69657617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a37f537fa57ea1e33aa2713009321618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dbc12e34dc74f30e66dc4ac57bbe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d76b2711bfb7029a8f6f53473cd23a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d0c10eee65385fb770787d4df41b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe3ebccab7c00da7f102c3b6e3d535622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c80d279e2c510415360b2b7f7fe3be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edf520315f558bf6bd8038b71e0cb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b13a2cdaea2d07505dd11b4906fca7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d1b35ce6dcf29a622b2fe9f394b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3b43f0ba600912cf29494d12c2442627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9562e500ce0031e3783ce7105ea24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5563f0402c2aa4731ebad78e7c09629629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377cb7e35c336c46eae70c48f1d98ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af6675977a932f2377247f77465795631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a13a01eba447fbd589a3e8d8e17726632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de174b23fdb19c136a6856b79a7e21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ace056ce737a2ef79a438db4c5c4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120eb5d01ce738f990fa0236137fb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0bef1795e18c7141342f4b63bc08a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707cc1dd94f0c9e3322f8d8a75453a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be0062bbc7c780d6df806a67b8f71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25357362ecabc42bdff0fe9e00ea2ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65695830245b85a3da851df97ab898af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd8e066ae44333d5d506e9627a2b8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249fbf79e17bae13a4acffa2fbca2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb207fe5d3828c6337e93153cc7aab54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec348a0cbe41b229e37d91f79143bf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e68c62a75f52ec65686a7a4baa11b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d7942c384af07063580a73460cef2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48ebcd60ba4216b180752815edd53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040aa7ad3a1b9f357f0115a91d43eb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d8504d870f3f058ae5fa161275e1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870d89f50635230b53a914ce1d3bf0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e915259257c4b1f054f89d651dc92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffbd0803828878ad19d29165048266652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec681e8f9458a01ddd721bb466078653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717399ee44ac2bc4095f261f0fbb69b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcac1a9c1a81d62184cf4252fc9c0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761163ce1cf7df5df2eae730399182c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ad66db77251823e619f324a6c5f0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f19033d96fc58dd67673c73f86d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ccfc7a7517aae0c4e5545ba5cf591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc922ea4cf8ab9b7ad441a51ca0afa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863747393f917d618b374cd8bb2de2c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a063e42823fe4574ffbe8f352aad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166dc2f1c35550bf595189bb6e9d58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ececd1667e4ab5c1d094facc22433664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc564ce8a1103602f42767645ce40d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb3fc8762a2abf82bd4474e5bb41e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25fc48478b4c4b332e8cdeb6684aab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a22a3cdc928494b9339b7e6c562ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138d1513a746743d2424f4c385cf0b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1804d7f27846e57dbd09d9c5145f5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeca1961090b4872773873cd48bf29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313311c112b2f2ec3c1d314354b47742672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03360e66f09258d82e2b9f0c2adf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59d669b73b47c090e02051a9a1778674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f0947212362afe6386234fc978ef8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979ed0cf8bf209a34a8bab0c802606a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514a7e26d9a3ede2411e3f1415291ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48170fd0f6d91f297076ed11cc4953a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc28f4fd7ed4bb9c5ab342b4403aeb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29bec47de1764816941e60b8e7ee78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5cd4455e9a86205fd12836cb5a35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b8a32ae9d0a9f237e9e70ef1cf1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d53da52c2850d3a1dcbd3386dd6305683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ccc1300e83022b47a464964d32de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a39532fa5e5e397e2e5fd4bf7c298c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1e51b3a939ef6df18b41be3160b26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0433efe8c675fecc288d38a93c05a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb26cf56b407d4c83a1f69ed43ab8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75684a73eedd1a1a2b80e67b6fc559689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c207c039b75ec538f9847036893cdc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618905ed1400c1139ad36c9b5c31ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54ece49ba55d37a7953a58b9d26bc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b018eac119c46d6f2fc5e7f8721c56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676e8203e29bd957ff963e2f1cb305e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315f0786061fb79cd1a2989a5ac4aa1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c754429445231e20e6b8cc3db92f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6ae1a84395e4762246212bd7a7914697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdeac1627a947481345588424c5a42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a7292ea25e9ff2214164c6cb2a71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd18fd34eae006a172d7ca1702029a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1560d12ca423730638c373fce1d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e5bd13b6c38f4ab6febd772b2fcc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dee518cd75aa3f8dcad01135585de1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f404672c108690d697cf882a7c8053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11563b3e709ba4323d2584ffd9729958705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3b59295fd93d89ad21ae9c1e6f494706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700b5e67711054efaac7eed8f0a04e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14761a8992d6f830251476be0f44c33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05acd9fd0a45d36cb0c8cee28818176709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33852784ba789f323449b804597552e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec02eb97e51f8947466ed1b812c747711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9cfc82db325d3be1835d70dd1cfa4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fa3dfb8112f90df2d070dd23e383713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad524198fcc842729bc9edeeea0a06714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269f9c4cd2e750db6a13fa63a24f2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c1182a373878db64836263c2f7070716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9789b0c0d20703ccf5fab4e6c970cd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921cc6ff09960fcde8a8856d91c6704718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7690658d39967aeb60664f75052620c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3d2b7b9f4978d4f6361428b55ed4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b32f2070dfed3af89b652b1bc1e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc295768e065b1c1490ba605d6945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ff65d4442bb5b282190e6ba42ec36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6699d88c1bb2a023b3c65d38b9a26b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848e6d68e151d9ca1698057b630ddb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f2fb28d3d327e4b7a140f84473ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d1c3f21b4845ffe170caaa09a5aec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60e95cc11d9bdd96887452ca33d6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39259819bcfc15e41bf60eb570103337729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24af1dfa08caeda739726dd8b4f40e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914103719ca6a1acb83328e86d49ffe3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df58f26d30dbf24f580c050d9dbb42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93388c145208dbc8affd915d1ba2e8b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9faa5efa2121d9d512f161098c3c2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6b84492f117f4de56e8253dbb171735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b12ec11adae8647d415b2d8ca7bb64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebab6fd678c9ef07a48421353f36a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccde6a8f9a86c9571fce887f0adbdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8fe5e66235157eecca848c07986a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe0152d9000c8fde69a6a024dbb53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292fc54e7c64c2aecd7cfc8734172ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce2a6561ee505ff44b6ce71749956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15494f52729ac7639692a1d5c5e8d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799249b7b88ca19bf3dfe177ae74438744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f41a69d2be5df481a40d9a947f144745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ca0d95f059bc266bf0f6c185afbeb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e10b2bf3f704cb8235bd0cbe2c6d89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca227c2b9177c147b14ea5cb8b3ddf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680a97b3f24c3cb739a6f5d1596492a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f6cf2237bb99e47ef92d51b122ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e6299bcd105f12b6370e222ddcbd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b3dceaccbeb91d09760a22faaac4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927d329fcd3a8e22bc6c7baf32edf4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059286df6e65630bfd403c99de7fd780754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1074b52149eca3b5d3990dfbfd820755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504bd360a3e94d4f3e4e11f7e0ac782756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1e536c3d59764646921c6c585594757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80c09a80c2fa56e2c96e1fd7c83fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6883ae3baa8fdfd209b7f58ed882cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2ac582021246f8a32dc47dde174a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0cac079bb9da76a804546a8c93fa5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe451fdf113f64386f39adbe1b4540762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db69ed7e09bb214b8a2348886842bfb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10034cb567971af2a30c50256c796bf3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb929b78d068e38f0aeb7da609ed4d47765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf42d1837fca839b3259b8b7f6cb3e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b37df6800cac05889e4325b7fb4f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c51374890bbaf0f8d1b9e5a2a1751768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e7743c61174db2600b4bce7a9c06769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a761f8dc1a84a239228e21ba6ca85770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72691d70515232fc9e0207178043cbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab276d7959df41697d1374459bbd57e0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc355065baf7a917efa5fbe7e260ac70773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0017e6908075c3333bd072d42477ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0ce518ecd72e9d3787bc47f3e943775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdd6eb68c7a3e30e78ba9f380c4528776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab2a4b299e320927e0ea3458ce7e3b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5cdec0e16e63e98a6a8e4354bc46d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5dc4d8cd907e7c874d0405e52a242779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d367de3e3bacaf884be4d09f8509e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347682f23f16d0f4937709a0859ba531781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8176a888d739aaae7286a54739c5be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaedf7d9144be4dc926436432f4d268783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7be042e1d366e6430c397bde3c7f7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278dcc90bbd0f70ff72da0e4e760d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be56caf57bd26568caf42e541a3a5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440264cb7b0b8b29fd8e7de9d6d0e363787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6bfb89a12d946e3cf3c121fb4df83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf888995d72401dfaba4c2d4c4f0e34789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31e04129c26afb2f114f3eab2b5857790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fcf2ec6978b629ca9238f68585ebf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a070f58278b91e8d9db16bd6b0b3e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe6b78258cd47e474717a6ccddf1b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12199548f3702e723293e57761a6b397794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aeeba84b9b62d21a6436949ad423a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec6fe23d9acd0aaaa7bedafee322fe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8742db8d5fd7544ddde0a7fbb20d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275973d872e7e4b04e77845d72144d9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0990f5ae3970ba32c0e786fcb45a9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4da4ddadae95f5a0978c6df7904ce6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca13386648fcf3c6dd6d203f60d3de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac3d2d2f247b7f8e792c43f2be2d0f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cea398fe6d77d85bd66a1a068979a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d70a731c1e640cc9a26079535cb9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073c34f21b0fc47b75d5fa2f461df6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fe67a514847ce4f1da4062efc62ae806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9560e5a0a7197850665339c713fe41807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2ce2ff7670c46c862efe693473492808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ce3d3cffc2061f1e2569941de343809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4cea3dccd246f9cc5fb58bace525a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf629d369cd3a585eeef0c465f01c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7392f5e4444a2defb634420cdd5874812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206fbf6ef6d35d8f0d0ae942da3395a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ee227c7c02491ab45bd9c784e2613814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21193c20e53c8ea62dbabe51e35b63815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df103b923aae771eacbfb0f2a292f6de816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d7ffcdcf9fac534aec9edd26ef7b7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5cd172b1a4e84005c2fc49424b705818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1987ca33ae5c38d6b23f1cde0c0d99819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fcfd759dfd1ecc39108fc5536291820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae548bcbdc6d6f0c4715523b6d8c25ff821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba76770157a79c47095b651bb0e8d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd630fb2ab1364565d245edf8a78692e823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987fc598ce5b1865c441b3114de5e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773633547056679113172f1da77ec5822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dac3d599d66d8791ac0609525b4a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd22a829af5e44a7ea940f976afb7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14c173a37d16eed5ad3ec339be7c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a2ad219c147a08f941d665c1ca226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592576f310493b38696309c08f377ed27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1ac9b7034580f83430623b6ab88b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551321747cba8f79351463ec8be715729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b006004823d0250638145bec7238da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d4b6d891a61659af76cf17e3f188011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54985ba4bdd99a58033881e125669bbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c83fd63ba914cc724d26504506d6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee8317eff0a0e7eb4fc8097785197514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51628d639587bf6ab1df61e72e730f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390dee39610b0f06c7061f1771e324416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16570de10fcc562d804f338fb007d13b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e027b375ad9bf10561eef4d79a9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e06b7bbde715575fd1ae052e774fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c3215cfc727d573f4431bbd1e5c2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1bb306b29ecf44dd0a9165f40eb2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a8753850ccd628619880b49e65a2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f8a1d25b840d54e9e4d3e1458975223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41223b28a3d42d8995ab7f12d42d4c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a519cc1827fd9c79b6167b1400c0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de0c0ca492887398f0287f61f530926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e38cf6b15faa4b8e5d895cd34b0e5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f130a0336a5a5ab834be3b00e6a8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c02a3893c022d1952d1c022549ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26272b492cd5a0655a00e6235ae1c4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea95c945a5afafc19cc938d8fb57e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ccbc4be38c6d11abf222fd9a484ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990037b394ea025458a8cbe35adb761833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4e7c9e9704212c12b467138ad40eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb965dc5f43481d4bc63fafe7141b4d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab7fe74acc57581d366d579bc15eaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3ceece6304df9285294403d303e5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57898268114dad6bc58442cebaa50b8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c3399cdca667b03ce35782daa694c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c86199269f6ee2e65232709401a3f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd918d044ae13f6a759d1118e5fef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f8b3e5fe3ca7f11807edb970920d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff963897bd755a4eabcc233219e7edea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801bdcd6d89a037b762181f9c700c7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c6a2426e94f771c1088cd92c3d66445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd16922de4d34139b3436ba4546b2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa818116a6092ad651a2cc4557d730a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b507b072e18251f4f7f4618f1074d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357227faaffcb2a9a5cd356cd30d055649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c32d2fdf1d3684c9878919f9d021950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04c72294ce0a0b97c4bbb78dd9034e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fd9b8f894b05389f95c33f290cf3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367164b8c73a50055e3d810b75d1dff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a864f08d0ffc0ddf2001f0f0a94e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6baa92699f720767f644c646c1c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019ee3c0499bbe78dee01ab879b6e3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e401cb9270f41928c5ec57ee2d5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5a9a08bde19c21032a22a1cc738c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a046e955d6645fee0d84dc6ae8adbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa467b80b0e383b7634e4c15f5f9d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88649d1051ef1499890dcaa205da9a3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac308a4d15cc66b708f6c5881db7fce562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466caabb717f3228a7f71e447e7ece63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f295245406425631d63b13d2227b0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c44a61d4c2df884960b31ec11fe74665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b2b1bd61dfd8895d3eef21828e1e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657cd0e4f0488d341cdc0a90b71f5ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f9fb079b8f020eb2aaf05767ca75368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7d89be0666f5676a644486dba5f7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a772a57e9d77874cc00a236e0d994070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2cb6a21d9d62d72794752a958ac4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae846cab7ffde257cda21e91f9c6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101543395c13a47b04074af6fda82373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46602e7b7245d59cf398766fb757874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a171dbb5dc6cf45af8b1f36da2d2a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dca7e045a9f6e1dd14ed92b7bbaae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a988d683a38cd3564594557bb0e9a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c85ffac32b1bdf6f05eda217fd924178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e127c96969e23055e399879205b41e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483431d25c39f5842431425a24c2d5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b1b876e4248fcf1751df15880dcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddeb18914a0d67894edba588bda53b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b54fa9e6eed5e6862cd65af5e2c0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7326b0af99ee475bfbfbc1c10c7d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00d68a7787570dcc60cb0f3c3755ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e04072f2e8e745aeadd7207c7e271386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3915fcbe84e9b776d51c36beaf68a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df6b0bf4d083106110006cf95face88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066a8783503d25b442ff6b4dfabd1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259f664ae44f9fbcdbaf692322ecd4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024ecd5608bba981aaec43da5da9cf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76d7c1c3307dd8e8c161ed2aca964392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60ce5a11fc7365468b305a3c86a8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa32d07f9000713f755c10272e541ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c454d0d43f9cd3a2ebd0676f9d48b7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868256d741f2f11659bc4b096ec3c8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a931ad99bde1135b144890bb368cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243958a2b899ebcd676a8d0b631ec1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82b2eebd2e19aff60d1ee80e7e12ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a7353d467d3071af54a9ac8e76044100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae49b1eeea33d75f209c50395e6ed90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeefd913b2afb2d6a8c4b778605e733102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4e003df1d077828b728ed441439c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f750e06dab11dcec81ec9646500b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361404c1f27e9d82cf44804d907a7f98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333309420fa34a190727a73976bc832106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe0cc0b261df1fc64bac90b69b107107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a580bef9b878c43bce3d70a2787ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15fc68c6f8d01acb1c86c80207ffa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b202b25b72aac4fbda90934aef045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d130001c7cb64a313aa82168c491a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427143f9dd9ef90d73bf6a535c59691112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317fe5fecc98fbe3af2b75a175f3120113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f6ef8718c247f9551929e0f29065114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e025dab4edbdfd7cafdc61ac758ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca088d57438c4abba20f6daeb327867116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d77fc3e97fd5a60e3d8f632533ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7166142f14250d7b532b27132e40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85278a340b0aba9da42e7639416c7364119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d0d97a27a42899ba90c0833de3758120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf1bfa981a9e122d730bb7141cb737121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5cb3ca7084b4924bbe61e56a9e994122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7226985a6168a30c8b92c6ed5e00f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d927ab0771bc060ef8f11c79689b03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a18a95c0825a6afb9538af6600a9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5db6fb7579b581325eefe551cab5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51be50c536851c956170ece2d5165127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864adf8b448ade82480308640872f7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ffbc54b72ee7a5e8430d17220829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be2ffeb0d060b706ff71a54af028be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9ac6987c92cf415720c2630d8c39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583761923ca41f89ab993c1a1e39e4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648e96ca774072f74d510c4621e9469133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f10a5802438ac324040a31e7a5793134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769cd287342e0fc32c19a1a1aa89b97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27712da54c308117ccff65294b8bc241136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43112554ad6aed7359d95acdb19cfa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900b7b83c02b0eca6f37a223ae14ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49cfd7cba991a51659e18eff86a0bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd5352c390af17c32454342d6579e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dd64100185698672bec0b879ad8b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775088f3e5b0c0055976c9277b11660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436556d6ae52cf3ca5e70541a74de5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b740471015bfe1b1609f12d8ec40d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268f264c0acb8be863edb3ec4e3cd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410380aa49cd1099d6692ecb29744cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5232d1d6901a3f2c20b26fa45946168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a3fee5966fc5a2ea189c0ffe4fa81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784412e7b0ce37188ec6ea4d10bc8cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8512cbdb5f577a16107bc3028d2b8c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffeb1dc26863b1365d7e3e4b5db18f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af76caca08c1f3c5818d7a11a8b12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec86b292e3e561fc056e30b629bac5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230dfc8c8d77e66f025edff90d33632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf62c018016bf025ce2adfe6e5f8994155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51cad0d2548c79637d47e2a214d82a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf517cd42648a3b153c3004533c24d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f644c2868aa4f7c2c7f9b8882cc10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a74a26e80612b5230522ab6e6a3e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad1310d1f38516231c092ef4920f0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2585845249120418d28fb8d73fb4cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df535373b5167806bdf2c362162f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626db163a23e8bb1e58730d50713c3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8cf35aad9d859d214ac9309317d5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bba1ba2805a6be47fe20db0773f5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175b14e26ab51038457d425f49c9f5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377be4f9a6708c0559fb51d92c4b999b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5af4a2f25c64382b8d1514a4d2d58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e17f1b347054a6736f5cfbd7519e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14098beb5d32c66ee96660553bfdb6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2137970d5f309bb2e4e935d24f53d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226eeb140a5c8b00aa69881b38a63a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdeb0f49d5e6c4f341ac06d3762713173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5f89786b0d5c399349c8bfd8712c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309387c3d800dd90ca77faad9754d681175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1e243b3b76f3f8d953cca5c6463e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a6a51b96b2cce64bdcfec304e1d84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e9b89c599b92af89e4bbe59c08a91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419a39d935c1e048a7f3ae0c324ef49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5d83df92ab9bfbf5c0e34b4c7c98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ad69d5e3493a4c3059f956679db8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca885a8ca89a4addce3f769b4ae9bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0e696b269b9661d4c59ba596edc30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367c50429dbd9e7d4e8b1a542084a4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169cb261d509ce10c409462dfe5002185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e71bc72149cd05766211c70dfb5c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9c02d128242a0119e70eedaf7b30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc69b2e456f1bc30b75a2f34c8f4d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a28f8c570b0cb3ef7dd123a34f7c96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a8674cb61e01fc08a20bae46d7fab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8dce5af1b66365d95f473082bd5a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f2d48dddc02c050c919060e45a83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b770e41704e467b142f4a0567d5f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0000e48c873cec125d58187844e4028194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4193884eca4ac9f34b135b0276bdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33cdbaebebe56b3e43f3c9091cfcb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc171038c06b7e6f407d4484d0e1fba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaa87327deb1d8d4211f0c34c1766d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fe3ed56556e904430d8c5f914198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee38abc7e18dd96dbf9dd00dda4fbc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139bbcbd6031931d4e59ca73aeeb3b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723597d6d2bf9b60e0d56618790ffed4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c75f798206c825ab26930d8fb100f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48955a89856c7ed2655d854b2e8e5b50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd22a7921add04c1e631d9042d8b30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e2713743205dfd7b25b8eeb4e2281206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce972ef1193eabe0b901a012a733c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76e3902ba58ec81be0008d5e9f1c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ce31ec7b1d25616939abe7d75a43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e9b48204e0872574bec7c89e27443210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b118203a0a7e32ac936cdcd7f2443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f455adede7c0b80e441ef763a547212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eba9601bb6ac118d03e26198beee04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2b9104c6e48187632e49d0a0f660d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a085088fa59750a4620e609d80fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ad99ea68dd7b511345690ed87d989216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b423e3d4667f02bad1345a483ff370217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a439219b852c85221bb7cd45c6ff701218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce564f5950bd791848f430f09e24237219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b53e0546b9190ef03735c5e68cfbdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f61c1fe7a195165520428e736516b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069085b307bd1ec4df7a5aac8e48081d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce22605c40e2fc18a59be7c9271bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e7e37a800e750242197ea44fdf04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b6c28901f10327729ecc12939291b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eefcebac66e4109409935da981022226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd41d474efc2e0c472e56445b7808a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58c60885ed7376e2d4420efb95ba6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ac3c481cc70b792049d9319c987c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cca8cf72bf35cbaa565d67e205ad75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb7028b9b6b41f245f93e757bcfda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f51bf5d86cd34cd7a8744e2d7c972d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249826064e3eacfafa6787e7acf2f3b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f09bffd752f6fb97b7a7ec95f747234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd75f31cefed8aa05088cf6b0dbf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65113f865cddc6dda5b9ddbe207a630c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff142c678b7f0f2eb595807a0102d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe61ca33510bb9b3eea63ed57c538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1789c72b8fa83ff11e5ddfb0e83b77b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14ff9b0b84756cb44264464f125a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda0195b84d3fe511a69c48ed63356241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62717c9c059e809b1bb8a47f2ba4a189242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc48d764399d418d526315c66e9d46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629cdd52f12197e90d80eb0406e03f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2319de2bef28795284cd0bbdfa0ee6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08cc6236c236c463549e45c974df3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f06c079ec2341fb91bc52d841194247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee0be92ee186bf4d9d3a81d5e52238248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dee3d36ceb8609300c449a4ea3ff3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0f96e5c6b77cf2ebc760ece34564250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1cd25ba574e483996baeb7917bdf3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1f571710f8eac2225c0a4df68019252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b831736e15b5242150f2e6b1a439253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df130e31c87938507a5f796fc6fde59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ff1e1fda642f6a01d8e35d20c2ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af037ceaab04d5a713a7bc01deb13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4960bd4361160056bb8d88c63232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01aaca18a468035ccd92df2cca99fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fffacbc50db99913b5414d17f3c1a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a08d0f879747b687dd93f892738e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17482f766222c2273ca4566e17afc17e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac225d9d18379d4758c68368a8aae43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a57f048b2620375235c9721594ec2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3709fce7f7973e1b37e1eede28f64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3697da7a253cbc33f3608ce1ec20fed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e632f3c91a728da2a809775450980266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0840aee7c0efe47b895783f1b00e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56016afe8587c18de7cd8b8c52e89fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc49a48b758649378a07951b86d623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c37cbde3734121989c57f115be27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cfc2cc1057eb80158293eb1c65917271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe8b959d25fb19b4942bde8da4c461272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c8fe19a1b28689caf6ab65eff5d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8972133cbeec65f2e909d03dd6958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a110228a960b51f7eb49b850701d24c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98314c87f9c41219d93d549ab75e53c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452ea728d813a61114267cdfa08443a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c924ad5230a58c1b82576fa90c7fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534b6c6acbde4382c0745620346290c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ed95557f458f7bbce1600dc1e521280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c6c94eb7711edf1dc3c394311e00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910676357c6db6c55b18f341bad0ef74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf454d99f5d2c51aa975a21e3deeb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2293bd3ecc3ab78dbcdbff9598d89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b6b50a3c4953de88f838b4839b82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c103c4649a425989d47d6a4b81d81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73248de50de0e222e9ebf549a25c477287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6473048ee2ea38be3f302b7203fb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591811bd5e53ee33d5de8289386216289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dbd4fb367a12fab3c3134ccc44b38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c1e8b498b203f6acf73d1c41767db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff5ff709b2f70d6c4599f581df7ba2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978dfbb4a3357127f85e7472e9f7d20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca31519dd291e7da227828a6fca97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f87bb3f78d0e457e667da389b42df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d0b8759b00c12358e1f6fdcff42f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c227a3662d9352b57a29fee312ac7bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f25505e3779515806f29577fd38a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4cb35c47ba886303e2f4c95a84e1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7debd1c585d4ca933d1bb978319e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f918024b45bd3ede3cec40fea269b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505fa7e69c37eb992983dd416c7721302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c1188f515540269545f63c236838b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c007ad940ee25cc734b132e232ee662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e972a4a9eb37ab1d80a31b3851b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bebba4b76f65d9e064939c1abd2a18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d28507e43faebb9ce1def735ae021307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24f13ed35196a474bbbe69ab02c42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedfb494dc57185ae222df7185fb1c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8225d08acbaee667bc3069880a1dd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f2ec023ad6d2fd399262c923121e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35546bfffc9256177a4dc000db319538312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a29248e0a28837738743a7a1b3ac6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a5b789cdf803e86d7952414766c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b79ece00e94ee4a9403c33b50caa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e033850bb81357ddb96f2f2034a20b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302bee7042caaf4e04efb16f16fba01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef1ad712bc139b75a8873c6ca2f229318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd32edca8ea44bae1ac72fcc877ca3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbb0aa9025c4feb918fd64b5dbdd19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc2357b6d69638376c47dcf24b8d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6b261d1b7e1f73c1323987ce9e869322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b050a9767baa6670f0acb9ad0d6dd1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c22d37e460f63cd42f161498ab120324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832989813fded8317d07bff0ece249b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ceadc79f229d5c6ae7e5dba013819326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60481a02ae3e04e37f472c24be53b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f0ee06baf2aeec16d55e351d101f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237fba3c2ab68068196e39ffbdaac9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c852261aaf23acaa7c6cec86c60ec8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da00807fc442ff0e79c8d37becf1cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e2728e5f7b56572566e2d073045b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b39739c6d7f885ae328f1e9255bee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1461b76063538d0497a1bc480554fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b65bd6f2e0cd981620a077f1b4a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a5a8a2e812b9114ee6c8f34bf7ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff0856360557b6af7c6adcfb9d151337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee78ccceb519893c8d8967da4051a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60baf88dc7968a1e3ef79dfecf47a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2abe98b1a7dcbc1d0e91a62164dd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f9ad27564bf3b2293f8d739ce82bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3353dc49958e45577a120424551bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f7a89958caf3965ef2161004ba76f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7241ed1bf9a9d466500444b588ca722344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21c8da718102627544f7af306a652f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a7d7337056d2221ddb27b75ff0256346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7158b94c3223dc4375628b26e9c257347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292906ed1fcbd1b19d9780974e66cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6b61c9145e22c7e09454b43d5c086349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937dca528dd9c025aef8fdf614cface350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b434dd9604a26abcd905b312c26d41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43423a0ab8aea26c0375e76ce255de7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c89071e5654d6187f00b84630a79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d6effb108694b8c50e7fd4effce7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e73728a094421b2f76e56bca1b600355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b5f210d139546b4e0ac990bce940d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faf238f1457ce0103896cd2801f6f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab220841dc6ea3c2a8a93e4a1e743828358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f4d33b9e379a69da203a6e302f95b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5695c0c58f93cc491cc725b55cf56c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607f093f6386f15ebe8b7739154caad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762d34106597f8f48f22ad92dc40ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845045f28a353bb2e68c97375fdd07d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcbb263c2a49691382f28b2d980834364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead9042eaf74fa5e695e0788855587365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3ff121c3651eea3b07ebe3c48c45a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7773afc9918bd67662e2b5576a87fe2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1e42252e3b1ab3e7ddcbbf093396e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72f0c49da19e945a1ef8d537904ffe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c798c4011a238dae98bc87d5d82ec39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d736eb1cd930b1fc5e2bd3518e900d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5b49b8d819d6014c54ed72dd8fd53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f89961cfd2ec68362cac8bf44d4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451a2df5bc71b7000b61c28871ed01c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ddf8fb327dae4b7eda820354f982375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c5836fc5303543e99392ddb226b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a773a8e0e7053103963dc543d59e6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6dcd5ce23707ea56afa4e07db83e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef1ba9780b7f483ce3365fe567f7ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1b56681d13a00ee862800d6b41bd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e71af05acdb29ac0d96f8de7cdd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761b225d275dcdb038e1e097aca833382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46584411fa57f007efbe6c2bb75665f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448db95ef1e013d51d6552522e814eff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6bd89bc95c3a275579cb29c01abc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3512df9d367257ad5e9cb3f9b7448c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927acf655b6f4c3c57225b82cd1746b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77430ae21d41ff98794d72cf082be5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e812a4511b8a3e4d7c9bf17a63f58b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690226099ea87e78943ee51a9ddd8ee2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e577478e53b1abf3ea56ee023043391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a965d605365e1225b3040ed1a1c9569392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb377c0679ceba5215d04aefb5cc788d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e5fb8ac98fafdbb7d2423b4cd89ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd2c8a9381937a93b094edfabe213395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb893576799ee09c09d4baf605c5d78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831dbfd52ce1893303554f087d8cc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8039ec23d1e89d39ace962c28f205398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc17014f6c01edb44f123c36c0e7dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841e0d3452adc8842cadb6034f49352400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5f1293cd863e03885e80291ee50ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf91d89a9e79887acbae46d0411375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1666c16d75c68c72aea59ebdead763403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d414d8add9243da2f092d081e92467f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c29da258bf7190b3bff0f99bc209c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288aa32001f0f327e60e9321022067e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18b9d44f9484e30fc04e880a990cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c709540342c1faf9a9d72d63dbbfd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e6c403ad9ef28739aa392309f23e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784abc29fa04fc8cbfd04a4a7a68b665410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a7ba1b4ee0449ed00e37d9e8b9e56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f49c72aa218a18fed6727b197c413412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0111fa5bd1209af414a5a6cc53041413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb05e161b8d6dc43a964c40fa7a5fd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f92bd2c1e40d4044455829c945cc91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2148dae6d886d2383b1c8b6dc64809a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c0bc7ff886e88c6dff95ca176247417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45b8f950c01a8c72e3d353e31e2294418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f01a6f1df8fd4f468f18271ca380419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5895cd475c6d161a403ac32bacc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce922ca46754a47cb035a2cc932fceb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abdffed37b5a019488c9b24c0e99c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3967807d2b6f133a95a1bec6089be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d00fe2fae03df9622fc050949a27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c2c54782240b6a5e17e28ab0154e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b63d54ac473ed2e11485ce2ae85e61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67893e6fbbc5eb14ce1c86b0accace8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77513b40de5f05d7acd382faf4c90a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ebe77f4a8eff80904489dcf5f80e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3626a50f3fbefe4f8a80ef9bbc0bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e139d3a4744ec3665fe323c715ccd22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac79d247ef49be41410ffa57e13e9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f3569ea2a97c1bf68a105192e0b73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cde3f4bec8dc4955e00d93b3162ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7ccd76e153c3d4e3548eb8ddb1e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbe13bc12cd53e03393985b588ba32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6502f809118279285b3f5254e9b002e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f00e67d764ec679ce0ec57a84ae768438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecafc09e85a4821bb795391cb3ab01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc503798beb59b06754c9f599dc210c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dcc030b446ba13b01f61aeb7a95c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a480910efef2e1288b70a95b0c236442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ee5e5d278f52e8e1ab62deecb3add443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c13558430698628b4830f4ba76df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeaf6fb9d55dddf35fbac3f820b019445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f132d8498a1787c993b1179e7079446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086258dd7346d7ef719c39b80719098c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb53d52ad05c038b5a5a69af418f81a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6911536bfd49b76d974765dd30187449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b106380e34d97807546bd3a6a1d032450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9ba247e54962e4866c3ae5469f78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547161b94c44bb25e4e8b6fee1d0e41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b30d418b7813b21cb84e891ad95a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d472b60a02f7946329fc4dc123c68c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaeb33caf157088b87279c8a082a46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98767dfca011ed1abad68b8268ded38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c4c0d208fb29f16638e3affbe0a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa667a2dd7296f5454c0259047bd833458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db3e1fd45118c7e26184dfc8506db2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053f1c0001b36ebc0b13c8b2cdb7492460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6c935b97ffc6ef9ac034847d8f006461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb69062d8edbad562352c900aee05c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada761e9580971a2a8f341cb5fba73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09825736e343a5c3106d4c9dbada6ce1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28d0af1e18982e253d9bff642e4798465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1dbac4195cf8b51326bf80dcda846466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99c4b8047ea29c8837b58d48ae736467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b887e3260d312ef439c2a3177e4a46a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3a7f8140b649cda67c8391f120913469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e02c80355e9dc9448b994d2ef7e78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528851dfa3eb3b98834554311c7b831471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec07d7070444a693e82b5e3a92d9bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cea2ffe2284c99a29119955a9389e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0428b574cb8771116f5bab1be934fa9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35641495b9e0bf275cd2634c955e69c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a793fd12e4d9650e020b049cc769476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7769d9c9560ddf5dfaa9207293c882477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea32dc6f567b965a500b9e041251fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4129ea0cf7931b4476a1d54ba496479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692e26c04459b34f9e0a59fa34af0cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0cd7d123b0f476ad48813901d7e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540c4721040b603f106b795538a1fbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120df89664ff4db08d348192a15b206483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f90ebd93b3cd368b4311ef10fc598484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbb6dac8e06fac4ed85be70384da35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bd4769347b97f02d48d19b6cf2435486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0adf74a4d410b99092566d4d338436487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60219cd369eca954bed1dd5cdb5b5c6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57670df9341a9560f7c62207e0a3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fedfae4f6176539679d4b42307a68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cef2eb779ca235d56b106ff19a334491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b1f0a6f04468eda732c4eb9b7e4c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02577ca222cbcb1c5d53f904001ded493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd524609d83a4230ddd2ae23cdb546494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990655e2765675d147e6714d10f3e99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85515bd4e96d88f404801022611537e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3abd4f745057ed7bb3bb6aa0c070c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec3c8fe4a9c8654981daf5d9727ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7a3cd83c2d08cf05f43231f620085499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca73106559a6ca45a8aefb59afa3e1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072590a242e63da161276df1576c0ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e9be035d9bc16cd893f1587a09010502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc81eef66c83432295e227c803fb0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c369d539ee312a6ed1912b95d9d7ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df762f4f56d2e4ccfa227bdac5872e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e60d487f7f12034d096f3729339ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f427990d97b6a63a9f88889a3893a45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa8761b0a91dff01cabc01f681278508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1e5b86b5ef5feab61e856476baeb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34925c98c022efb8ea64ca899266acfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b04c43b40e9230abd40656a87098ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6353295dadb0c7d95d40d80f1b55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4ed619b56540e9891ca36db6c7b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babbb04977b41dbde7a80f6b1718f4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f87a6654766eae210a2d9585b6367515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04a03070baf487ac2c1ed48c7e0f5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d7349cfa03cf0fcce73cfb2413d5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9af5dcf3b59d45acac70f63169f7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982ea90f617509deae5da7364a8c75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387448e06662ce1df091fd1a6a38e9b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32266b06e9583001e7dc41263c6a829d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b09073ec1b3ede312121d5acf3626522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd96e0d92f86a00ea9e90a4503378523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb49ba5967e1711649668fd1b9eaf06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39367487e7920812ca512b7413a19f98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035dc542969b407216e7e7622e6f47c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a856341697e7da04f845a3e4742f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e3e72fc974b73072495789039c1f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576cb69910d567214a6fd60d9c221a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2497417e2ae8238a93a178d1d80ae52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae5ee4c4f08aeb60b1d6635cefb43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99bc9a7eefd2e70d8db80a4ba0de51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f284809b433f242cad44e9ca8c1a579533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b8d70ac2956f7c481c06732e433a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f70597e0cd453d64fc4b54e711452535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ccecdff0d6ce1131de0864919674536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79cb47009d80a84beec3a53563f98f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5717bd61270db02fd38c23361cbb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eabb2f92ba24ad0f265c84f9ca7ce0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5c922f14867be7bcc31af5f712bc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af69005fa64614d7e4db6aaeddf1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555feb84f97fdd898273e658c02155542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7b08398ae23abf54f355e389a4088543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682421e7f9907a8d15b98a3b06305993544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3363bf9c778c4b39c5c1af79de1fab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3335ce2a22e44bd06eb084d8a293e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c28bb540e08696f1ac9a6616b8beb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5a19ad202dec660eb10c52b82b44f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db99883b5ff87465f431f234c142e87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703b25de4ae7cc4b115c742a17295de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700276556081b5acf7057147952a1e38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b68f5714496602f8518a697fc086c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21085285b4bde5357121bceb47ae314553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d782bd0e5ff841c2f4f7174ba80d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67557e9c4cef83aca35ed1ef66e5b4e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f060005a4307fc7fc5fcdf5dd245f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370a761ab2d043c102561e2cb1ac7af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c2da48d13ee7f8ee1f4391793c316558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3372c6b7d035f8830752c4c594f16ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52fbe0ba82307f2f80c3ab715fd320560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b177ea9c8d14cd018076420181f8c09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64e429cf10c7ec3fbffa0190df600e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499a1a4067e2561cc524f6a94d3cfa6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f7418f0ea8b5630307af7985f7c29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74a777581afd0cb267bb7114de1d1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11376a61aae27d285bdaeeae0cd42bb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879e4c2a33f04b662b394a00ffd7c5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddc397f8ba495e113be61efb0c1e17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854357b664b922a8178c214b4de69dd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a36827da424337b523c5f77ab54e67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca374fcddf22a6fab8ef351b2fbfc09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa61eb09f931cfb350aee96adac72f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcc53eb2aa230dabc508fa77eb4e02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1221e60b66c6fcfdca6214af2f7c14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216e91b52f45dd6984c7ae29bd2e7c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b66c31922b41f4108d87c3e849a7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79914a40ea3aef3eecabdcdc87c03b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f7614b829cfafab4c7f033bf09596578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c160fd0b4987877bceb0baba7d3fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed0e06ab103e99a1e53f91eecc70cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031af5571c873a0f7ed6b6a35e15fda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa14a72bae71f870779923d8660f57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ed4185390bbb01d57308476a76b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7cabac485362d215053fb140477c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8e57a2407c2f4f231f23b10d789c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda5d0cb7cd3e2ceeac3cd0c1d3ccb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76e44fc0499df477533c288c397de9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f882258cd4560c49268caabfe696ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09514aa52c663603c7cec10c636d1d40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809763b735b49528353480020ade9ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c52777ce22fe445f73971706f57bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2915f15bb4e1c32a6d6a6d5d7033592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d8d1ca2e6cff25034ac3b41d8664593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb06b568bcf132aa872a70cbd3a7d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a52670de29c46824a2c5103bca7cdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b92e67253804871f077f97dd32ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf30f1cfb909103aa488e4f44ac8fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d7ee869cfe0e5719e56177705d29c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f677606b45eb17eff83a7168b98ad7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f46091c0a08c4305de5ddbbb314f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418de4e29814521828d23887003470e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cc955da5432ee903ccb7aeecda82b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4106fbf945f87878b287ab83fd8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd706d6612c10bedf0b16d9f924e82ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd7b492872902aa508a4da2aa677f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030f0c461ee17ebfb9a7a3dea06f2dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883101f6c80b3d3d81eadb3e32ccc374607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c1cf09d99c9889cec2035234c5661608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ca2ac023f44a50d392aa579d85ecf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d8978067f603502289e0cefcbf9ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29012af32c1491e6b967bc30502077611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a740fa95369c4ffede1378aae75e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f3cdb3ef4d798065190f2f27c5f85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a3bc63eb813638aaf5bf7e3aa98e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf9d7e92692f22cb3823f174a66385615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a11e338f969a2d6582b9e01b416a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad480e34fc67edd9607ebcc0ca235d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c4346bada45b443c3f505bf5784b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0166002dcbeeb052742299ddde1ba6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e8adf47d522162dd172ff4e8b875620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a4d051998a95b55bd0f50ad031a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d424d6111219104c62d5fa879f80f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234c0ded1f6821713327202197cc4c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8fb2260eb41e85d1f3dff7a56895624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c41c150a963980163518ce24465a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662c8079f95bf74491d99bf205212cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b300043962f811c6f1fdda326dd9b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3892c0d3efc4d478d9cb1616a2648628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd87a33e2d9d42adb7ee7b97a8a90d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545b8e0f68a89151e04de9eed45b0c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f66c7a426f099d92641b9fa743529631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3d95b695618a3a841d0bdba6fbb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f308cf8c60bc938072203d6e8fdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb0e6287979c1448daf160c3d65cc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9eae65e1a9bdf416a3b76765e023d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d0eaf465c67a7b45e19b881990a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dab273d82263b3aef5fdbc1ab977b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3734310c0edeff2d95a662d82a5cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c555e7e9bdccf32c5795fc16a850f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ca749fd9ab7e34421e70476fed4ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff5f1cdae4d8274030b388f99fbb0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252173d6b913fe0308cd3026b12817e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab4e74e269df0ccacc4a12476eef20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ce3afc0e85eb05e43d5b946d98848644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965424594376a328adad5b5609cdc483645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69391432d5134c8fad6ec91a78c859646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdbed5fe2b3077b968179c2bc88900647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe94538b46dd89954f338bd6eb7cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b29a9caf56ce38a5f164aa9332d874649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4774e7781bb7bf190e55fe1278d3cfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825de29c973e0c8b7d2cf3238b1e588651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31431067e93a4277dee3e99c0b8c3e68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6a8d051c9fd378e77f04d3628bac3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c518b4533b2fb0fd5ca62eeaac8af6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1523109595b8ff62a8fc620ae3868655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68288a50acad4dc2444ae047a4d8e946656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9f9e11a6f5cb7fd5f1256229258d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81195220a7eeaecf7110a31ce010c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83725963fa89a78f9edfcf0472fb14d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eecc42ac7cc58d9dde42bd75f2e7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c26919f015b33f7fecdd288e0e2b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b8e27be6cd06f881c48e40cc5dd21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dfae1945a61da0cf473a0cdea38d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f4444edcf2faa03db1d41e25a0e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e734aee3dd9af4203f2db41c34a02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910198ceb2b25235aee1501ad9e57902666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86743f645e3fd4541fbb92b07fe58727667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa964b32f635882d697f52c10dcc84ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0685a202138d4b7eab67eb4e09f4fb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d04f6e06435dc95500fae3e45b6c48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf6199f74276fb3e43dd2a570f7948671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd43dc7d463dd81ce270c7ca82b9c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade59e63716b33208e100b838ad3a7e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb625c7cce3836c71c1a5f6173573e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a52697a06ae859c897be5f0eb1481675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe7dd9eeab67e23e531c54269773b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294959b7165fd4a1bbf0ae58c3ea66f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68037b3b0a5f21c723b2a8b97c775e9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43f933296d4c6e3122f5358f4ee5c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e774ed1959bd7b4af512ac143b01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfe82db6177c28e4d42678da2b95ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38978865b8e6ad2110d518c9d04086e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f7c08f061dfe95c25128ae3a6290683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788565a027c42b9e6792f5252ceec50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4d65373c0ac847d56ebb62ec8bae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15eea5b97b177dd05bd69a0a85cf1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14eb68e9db35b81aaf0a2f58174091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fe9f19368d214ec5d7d4a54895384688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4ddd8b8dbfc85b8c7369649e7b0e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17644e417e1f5ed3b205d5536eb85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e997d287a1fa915c33225df125bf503691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17fd8854ffdc4b93b133116597f20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc2218abe2bbb4d48fbc90d31a43f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cb060b7ea9cef09e5b19f2deb4d3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f59bb9817e4733d034f3d469ffaf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39627b0bf8e19bed587fa5c09726296f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a368d6d36a7cb61bc27104a2e02a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936f361cd032e85a25786e7115dfe7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b08dae8a3931b0262e775e47eb476699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1601225791c2dabab0b8ab652dd29e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bd1f24a0129821ba66b4013cbc6c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46d087d691090db52259f465f8fa13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c018d15323e9319d27dd4e8017006d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d018c16be72ae470071d53ba0779a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f45fa08924c0dce26753421a573b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a67474488daa1095338f123321653d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f779054633a1589b2dc9a837f1c238707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da75e14d4656ef488ce01c33be53c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88bd34705aab889eaf99f07cac0cb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ad92911c2b6de4f8df8fdc74726f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b296dead88f545e0e8c34b473597a4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3955ab6c9ce670cecb2aa3cf5a90c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f85ad53bda3a59f28b6d2eea2144ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d220c5310278375e4fbadba55d200d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b14dd928f5cea055f60ca198a0af83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675bad3ed0831654ab66cf7478d6ef1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e613f493b36f0d6f7f0b4461e23205717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96046bd3450bad1074289bb7fcb9900e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea6dcaeac1732f3fc43852ab06f9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba302eb91543f954a60e5df5c9d5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cc03054588a07ab33b7db4d8c731f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debc286bd083bed1a6a32ffae8e93b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d868e23dd527dd02a14122c8fe674723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ea6f0d554a6af949176b985d39dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935da7777d12b78103084db910deb90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5af848704a81a0974169a0aba663b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd495945dd30595b2322fc4692ced727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59606f2bc14bae1885bbe53561de5c85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4c89c72bb1f4f1ec331b5ec1de6a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53705b297249cc23461bf0cc5927c89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4ce370a6512c0ee0769014355bab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd246ee542c516a7df6aa61e2b4bc7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb4658896d0469b200b0f053362896733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83338667e08356ca5622774ccd4f0fbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d45375abc52e3bc756bd7dc45299b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218741f485743b64df0e994ba6a1b757736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565fed1df36f051564d43f4606e4180737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994800334a3c5af8b35ce299bea3deb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f6d1eca35871fc1b14ede73f22cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0157144ba5ba2994ef3ae9da4d27ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174eb5bef5dee50fc114d10449cd6a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260f5480c02b45276fdd33b85fde769742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204bf3871cc749b3da5265f7639e6b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a495b0966eb1b1948eba57974354744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17c0ccf29059fb744fb55a714d0e5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7c504f27faef0e96ca2f9fc24c0a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42177fd07f29e1d4dc403cbeed3f547a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f48fe907589076b7d20c4d4977678748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c01690993a68078f0d89ca93b2655749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0fca5fc3d3cb9d1b10955bdb5900750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35673427eed4a331fae314a337baf6d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210daa84cbe19280d765342664700a08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df115bab75f0b06ea2991283a4e53e3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2fad719391704d7616f92af9ab0c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef5a42c016c138f069a70397714a90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e7d0044e27da11adcac691b99bc0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7522c441596600a500a2d6355b71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01befbf964a301c84e848fd74d8a1132758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0408222043dba403c3cf39c0d68d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15139496e7cdb782d4a71297077eef98760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba595f511074c27af89ef10f9625b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20d003e389e38b7128cb3651256ce2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b7ce6879b6b7625978f3e9fc126c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f479a186ce8cf5d2b9c674b8adbd80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdae968a845856d1dfb5fbad1943fc8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219ea8bd913d47bfe41d0ea9ce451f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693e2fbb661161017855a10ce8d240767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>