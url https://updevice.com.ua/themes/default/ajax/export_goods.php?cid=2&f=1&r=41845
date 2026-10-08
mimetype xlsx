--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ffcb2cdf0da5c1883348f805ef47b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b2f1c0dd7fee3b3fed92f39e14aff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb29e4994e72d229cbaa6e0bc71e253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1da3757bbd80740835efc0a13a11954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3802bc39f6da34fd80d8aa249c59515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765b9612b27dfb865e8725d430fa0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3d9757f73c8ab89cb31dee0087bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42329ab06dbd70e1c331f395842c52168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578e5135a26745d1548147d47ad74029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21f96852e1f7ccc34f16049e3c1dd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b9b18ea9d951232e01dfd395949611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abd3baacf86081c352246075e0bf4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f657736f8cb5f2d2b3d5d88b575eed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a7e08b46bce644144fe9d1ac78d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc19a7027b372ce0b178607b3d0d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37361e8744168af01e1ec1330e09e6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd8618798d88803b35776c50ba30ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968332ca93e7dbbe92353b1bd2e37018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa1641f77913cbe31fc0347fca7e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b8708e1f8514c1d8c7e0ef51832a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948bc6903ff46fe2603f6b75a7f507321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415041076049584708f2fe0a593aaea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4173cd242a8850743596e5bdcfed923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee17fea2f8ccd2e6bd2c93e64bef0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949bb1a514fa69d1641ca541a9f3c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021596dde6597934d83a2dc1adaa4e6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde85e0db681d232b7166297e5d913727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5a5c7b712708385ddb578051ae5ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e60abe7b0c614d82972834fb0d2e2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2376c580b1f75eecfe06307b92bb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c12e2633ccb574851f59c17bce319d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b5c03c5f3c1e62526c554b17fc1fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c053275190ca7ebf36de7d944e123933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724e04de5e63b05b9dec54f48c4c3e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecde3780ac195033f6440b3012ad5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54e67a9580c0aaaf637f5b9b2d612936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791b3728f52e3b03d1ad91a5479c9b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e6d01a847e03653e11611b4f5bfc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719acd21af3dd7bd48ab3d085e7aeb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f06d190105dbb8df45cb6d578df440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed478f7e2bc22f9fa848b715ccbc40041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57263b28e20f5e9d2ec0415327aa363e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306b476ec3171f61a115eac423bfa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406db56a859a193618dd3e5e7bdf07c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbacd3b09604531965bc03798ff90945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfab9460ff75cf716d5ccfc77849c1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8074ae9d2f42b8bfa1d0c86f972e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e3dbd798fe71c3282021dfe83a10548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d0b22d04ef48412b59fe16323f89549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5cb1cf3cdf2792684a3657eae36e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150193e30f97a5cea80781190b4f13a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e654de109575c3715b7f884010e6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e75c95bfe67ea79756b71136446b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce19174f5a163d8f2833fe6ca0ad4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ad76736932fae64f2a93171493eaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae6e013632831cb3e931bcba89f4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a28c1cba0a00103dafd03f81eae35d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2810d6da3192df263c023b9e6974f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61339b9106b3d59a805f1b52da4e6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270711ad3ded47523dfc27b1cbed589260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ab27f70110361434e0ae025f96f8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8801f3f92e1aeb8aaf71333107116f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cecca094277341bb783e34b49895363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f086e7bfc491c09c864af73357b5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e38d5cb392e2cd646a175fdcff172a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fd78f7aa36baa9846cdd5cf6eff9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4f86818a6020868178bf2ac1982167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f208cf006383dc459fb1d28284898668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b9c0101c79a5d6e6ce0033703781d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0e1ecf5f29e20d311e3d1df28548770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c6d2332d9be1e060e426be8b13d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cd0588ad1a03ab29fbeed34886ddb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c508cd1f45abef82a513cae8d65bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6dd07da9236a1ade54d606cc0c92d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994091279ff4910b5233bb1351044675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c712ac24f1c36f48e79a765c0b95ac476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b339b2554ae5849126f55c08cbb0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40473e1f4d080be436babee4443777678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94263e5cf3b7de1c165a7b96ae5de6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b56e0aad06ff0497a6f52f324337980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094306f8c0e9a904ea7c177585db933981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18452aadeb9d47123c18a8318a0735ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f41a01087a5cea3526ef697ff2b2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9444569aea7e33de6f13763f53d8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00409c4cab62ee45d5ed11e3b5f5087385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cf712f1f310d66923bcdf5fbcf5da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c302c2aabebe65a24c45998b824ee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f58ed56517e5e6d52f7fd8479e0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290917c808ec094de454ee6dcf9b604789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cba90cc523d3e883ce5fa29c4af4e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d6c92b2d3e4c4e7e27ae0f5f07ec991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aec276b5e43cd9c2a36af9c53e08092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de7093661cdd2dac3ad5a8df84a75c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fef1463871dc7998d9960e5905d4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71066a979bf06833d0b79db86d3776195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6d7d62b5aa8999c35c93fb2d6e4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcb51dc1bb74687ea96a30cc43b3e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a7014f5f1fad78c000ab5c50d272098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf292960ea65ca54bdb31017321f70999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a2731d68a6716ff1c105d7e74bf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7b9c705369872bfcbe697c9ecb3c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccfee863031d1248cb63ca850f2dd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d6f23e905b4fd0a20a43e13493367103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c6cc22a17b68d70396dac3716cef4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795ac2b732f458ed4b69621931de618105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95469363cb7c6a354ccf83eec36d395106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ac106a7f32efffa13d561ce2ca38a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0facb64cc0746b4f904248402869c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857618c2565e930c66934266e108f1f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efddb1ef2b0e8853b3a90e632fd80dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a661b1b610046c679af3eec67c2535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86965e72f27573c210268664b3f0d8c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60181033f0e9b77973f0d3d9ababb70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a69c91bc31de133cc2fd2ee396b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b354c440f51b9349544f6965741945115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bffa516f89f04c84f52c7c287fab3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f248c8ef233a82c491c950edbf3419117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae726ab93f334e5cb806fb9535aed28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84797bded8aa6a486b60fbb7fb9fc070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eae11731bbb549a8b7c509d0337edc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc5cb0c00d33f3f5ce303ebd95045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d204491dc5d02ea1a3a825b027be4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c72cd9668b2a48d579b967a4943cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d8b1f1c1b71259096d98816bfd10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65003e1a43fae8d3f58e8151910cd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8a3fb3d7ddcdbb28b1e16ad5acd24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431f9108091a9c8ea0946484908e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e996fa0600f0b54d347cb562e1e4c9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80f3ea50b6e9b50ba737cac879366b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d282c68664ec91ffab148b4b5092f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733fd4c328e6feef2792a2c54fc7116131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c5257228d987f6c4b147755c54e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00c01b447a6bbeadf37108f8fb456133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9c3250bd3642911cbe57f1b0398bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9bb13aca4f2fd20e49b5eddc3245e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc4bcd7bfdb23fe76c6487171e1fc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b02b7425dc204843fc4b660e9786b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c4f9a25e3525fd86a72a8a99ee2af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de92f9120e3ad0953a93611e5e165c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6991ad0dcb244ebd4eda2fec85339140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddc98d1f3c1a423a4d403030fb54ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6135ad20addbc58846bd4e7291a9c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffef415b870b5926eb5eca8aa476ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5cd107f82868fa7b51f13ab1d9467144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32728bad5aafed49cdd4afb5e48749145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc4ad3f7563c2c09b60c72bf7a617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a7411c609763b212615e2bf81240147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548289b6af29e650fd3bc8b9dc906d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195199fa1b84ef05af320aeca8f9d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c9e09a7d97a04d10c28eaa8246e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a27d95bc11cbc5382b1ea543e297e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b94e8a2cb060f3e8a177e8ef8a667152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31599a11dcf424903cd5c7180fe5cd79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796818168a59870dfdd4e06143cb278154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860204f5d793b8d001b6a717f94c7d32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b0422bd805da96f940d72eb3dcc06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09757b978e102ae44e2095e4b8b3a700157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed500e585650d13b534cca5c2778f960158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138b19514b87e2b02993b5ae98551f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298669ac5743f760cfccba6812ffce3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158966b25840e9c1d3ba2b07be482a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eac2d2e67ba0799fe436a02711303162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b4de8721b6a2151b69ceea61d95d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e091a1c8a41d5b779e91275e4ee2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b5f21fa3725039a8e723cf2e3336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea3998e065eeeef20af46d2c3585a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb27afb69151948b46e96cc5a29f3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224527f40cfa07ee4dfdf89452b49e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43bcc99281989d25f87ea331c912c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724116d1d35fe9ad29092c80fdce392170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3997dee352c281ba3b6fc85c1daf2a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be9fde8db6eeb46866101c9cb9655172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dfa844efb34cdbca0ce2b5e9d086a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25bded8f3f773e4399e30b6a318bc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53561135f84e125d5455927c343b5813175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e699c8c5bf82fd8824d637bce56051d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c935a78674395a60de93237618bee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf33e3978cfceb4cf7f2e59195474d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40add663b46df396f6efe417e96340179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6515700466c9c304104d97c96f7fae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286d9901acbc036190a5e5974e3237f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73dcacf1a3ab076621e20b289b2353182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beceaadc831c1e66fda8361bd051df2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53df0e7ef8747fa052ef5706820b20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c4a594913b92dea8eb680802d8245185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36539426e5de91fe7fca2473da901f30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc401dd2e496d5418628e8b40b7d8bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001236dc6d6b8f44fb6d1e0e7fcda8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2dd4d18c17f6cdc12a82098ea1769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08a866c34da0c9bce51dde02703924190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c92dab3e28aa4bc48c9cd18ec9522c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd16a6db56c517e6676a0826cc230f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131abc81042c61df0cc850ed62eb5734193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36dcd0c2144872960a57132d46729d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49cb0c792af3fa8c09fe7a7eca3c3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf96ff6ffa802962bc131320350d214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b7b21fb49b4d02e6edf25b1b9b45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e6ecae7284d61ddc23f64b80dfe4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6904139d2e31c93b925758f315d22ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c093a1675ab6ca48e4f52cdfff4389200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa381b27f69aa58625739b27c805bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080976fa351abbd5f7949c425c59a3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018d8a660a8fd8230879ecf72489b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143894f8e203526deb78ee90e13d8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c90acb4d89846b6426a10893a89da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10c0ca85bf84ef221ec94c32055367206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72475826bfbd354b34f246b4951af6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12935f340f46e9c222d5267ee8802cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9ec52aee876b079e156655447d25b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf925bdf00f800fc4dfe44b04684c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597cf24ed6851c7ce4d95a0e8085e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92220e72d995e05fac3bb64953441367212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599551ca0b2f10c6817b549048cd7217213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f12258174fdf5321d7c6778179028b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb691a6de89390d24b41bdce0cbd7903215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db764cbd369f28e6acb0bc021f150216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de95bca63c471e2bfddfbca23ac3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acbcef986dfefdb718b56ad7b19d83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945911e021b0abb1f1b8a4182f5873ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabfc5ae6ed6528f8500f8b80de4c20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722bad01f9663174a38015101d51395221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7bac88c25b41dafbc917a3ea32810222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b919b03f794b9782dedddf393e001223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57eaf20687d333c2914263a7796a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f58d4dd09fcff19e95fc0ad57417225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca35eaa0d67623f3132a3aa2b949df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef8ccd770457249f7f5915cedb98e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d139958461452f5a56bbaefc4d41ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abd1218ab6b8f7e9afdb2a3e37619f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b2403b796600b4b08f305edae64fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469628134a387561ccf048554c200c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafe5b6a964ecc3569caff45bbed047232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bfba0dc32f3f66fb01498eaec9829233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0194ae615235770416963dad3ac3c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f908df1be34337c151b3df297da0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d40ad331525dcdfaf151176606868236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ecaa08ab2991eec7e1a07fae0abaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7deb3cc6d6f247a18bc0dfd932ad5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a141a5ef14749bc5a0f6978e13382239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a639d14f7c2a90b3fb5bd06952bbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0b688d22f130acd5d3eb18ef3141241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0504bae405bec0ce38626ba25a77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e692b454006edb864151350bc3e799243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909f75d9402fac8f95b1a6cc3ace571244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936a39ee054d11a48a5490212c07988245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5ab3ac590c992cba9631d7dca923246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354eee9313e67fa0ae677ef549ad8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef91e7f1d0fd1411bea66ef4fcfee28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be32194e5f53605ff9d9f9dcac047c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3fd2a31aae3deeec571350b2a27d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd23a1b5db11529840372f38756cdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3cfa97a7f4f0ea9ac7310a99c8ebf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e5f1a678793bc8dc76e1067d3f1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f1a267daa3d84a89891993801ed8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50092cda3e61d594cb901ef4e3a86a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1f98b172df19f9b2805de5eca099256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e466b4b755de7bfaeea39bebe057a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c00c66eafa0ec9b7f3cd28629c398258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97f52f951927f2b6a8f499f5a0563a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa358959eb4f20268fabb9a1eb3e2183260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63cd255f7d58018bf23be177e5b66d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914c6cf30c179a4f0c47867c699ae1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781de6e7f6a4bf2ec412db98e951183263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376b297b28c1d034e0771971a6e1bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c83a64a872d6b40f0647bca8c18a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9b4cbe468747cbac4004143e9b301266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60d6a576c555a13b112fbba3a6b7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd4d1f5e8659a1438e1be38794473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff2deed6404ec491a5be165a298369269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c40661572ed89eb4c0ad3b540ce4a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75104b7ea78ea17d4a4b672aa832ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859489d0e23bcded4f908b65bdc5515272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e22d93c1948434be2e47df4c4692f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba46d09dd4f643753f3a167b5caa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bb2e4b86a138fb970661d7e4732be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736dd05369740b393a5ebcaeeef1b0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7d51dc1af2262a288756a33bb1221277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c184d79d1ba5622fda3641a0959f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0268fee299997a05fade896de6d140279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fe032de6a95a52dcf61a4a80be77a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d13cf8a63ad60d0908afa34ce2fe0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c801ca0a552f5a0e9875c5269401c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528054d059aa651e12a0af0a37581b29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69439ca84680f37b038601712845574c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb542e8c0b1f5bae33af84c26f6c364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e8f166fd6493b8fa8773b1642000c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc2d204cc0a777454955c94940d1ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6343d657076de17242dca1ab07975f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f1acc0a7288bceba17f36bd8949e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f67fc3678960d92db2567a0e05463290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235ccd814086ca7a23c2829c720d7f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065779dc54fdd30cec556d4d542d1dd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0af335970b71885dde2bfe8ba81a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10f5151d096fc240d0857a32e32b08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a24b62496020205f196b4088fe1f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c29bbc72b501cb94d861fc3f39d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff490455f7c51740245754dd0a7d84ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b7c293f042d5eda126a9223f0cadc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033563bdf4a4788d1d67aaf958d587299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dafdcb5f43624a80fd9c9aaa562b96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6302faf30cec8c66755dfa3c26c81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812b8b597d602fa459cc3ceaaeac55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a9aec56651154ce77414c9126462303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed776fa2ae6c5027f93b3fb741f9d87c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1796b2bfc18b88affd36f0d8328a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6e044a5221d3ae0b6ded4c7a88ee3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f56a91b2aa27de953df3b5c667d24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b83329c5a099c13273634559b47f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65626225687307469f47101b18947ae1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e2798870bc8b79c9836cf83910dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a5f2b507135933f84904f94620d4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb583991243d8db497bdc9518bfb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf57ae2ba8c800125840b9ffc1e706313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605444bf74c49c8cf8be0a6f5b60bf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50be5d77cfa263a897eae127512fa80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c5ffd58dc20a8e43ede53b960fbc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff44cb449903ec98c53db1719997ed0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a83995164ed3e823ca3c60a070405c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51591d8f6e393f6c41018c21323befdb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01079f1f12fe3e977ffdbbe8a05aa24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee399f220a814e4b2bb93c3f1f88ff5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4f35f0a31a108a6d2574d82368e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f66f3ecc476d4ffeab3cdce4392a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816ae32ca798c379b7c764f6656880c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96df235d27b53c8949e1048ede0684325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e338c20a94e220b32a7afd9bf5bc776326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e46644f783bb90f7e97523ca97af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075c37471cff748d67dd28d80b37fa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1a97da0837c19ed2eac2b261e1830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8773a654c09dd31978d2d3f308c11e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a90d36083f54e405528c073845134331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa728e6eee26889b68fe94bb047edd7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6839ac05ffb81460bba8d792280c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453e06f9e6a515aaffa36e86a03961334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466366ec6d08176e9b0f05e97211df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e926ee7e5cf9f0c78359dfb5e6886336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0affc952340fd485e99e1d851acd74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a601dc564b77308c0ea04d2a9bd55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4979781a9fcd169358a613eb6b150a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d5b9e1235cca5db2a4e4a1543cc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc0b6cc175babb7a229fffee419415341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095edd990417fb9eb209c167c104c6dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e76009062fe902e47351a0d441a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781524909f51bb30510ca35b0d6002f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fc9f688251cbf9df6eb9990e43f8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4886a3ef89ea68cb326e6fb3f96d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d41c6abd37481898149160e141e846347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1fedf3e7f8edf59459ec9826c00f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa02779f03da8384ed2fa52ebfe16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58198eacfa1818804d4163d0611ffe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289666aad67d73ce9146b3e52941e11d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ef5edda7748c6ba2933040223b81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73ebc8a13941b1766dd31f83768f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d766bae15b3062ed0562f1554c105e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7575eb354af46dd807f507b6e49572355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8474f2dde91cd9fccef3c66fbd2c2d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a7dff10419dba442614ebb7e613a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5489a9eae8a03459f153d07dd633358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa3bf9988396c4a96f7c99893960c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5628269473e0e4fe6c60decd95f5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be21dbe8b7937f975b99db20b28453361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4b92da99a2fd5b66aa9b2673e84c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fda2600a79700bd30bfb90c58cdfe2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55838afeab85746c1065e2273da4a338364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a269a3973657dc66eb8058fb4c5fff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a14b6af4014ae20385515b85374c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835873cc05c3e8473ea57a4f75cfbb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bdb7ef7bc14ba82e5bcec2c1f5e0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3c8a58e317904894e673ffafabe5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030a02fb64b218455277efbb1205596370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5828452c11e5115c137800b0012be7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b771411b7b775913ac8d232101b46f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135c5f93aa3e889b4d903606f3d20c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafc06c1a277633d6ee21f6efd1b93a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf11b4678c75c2bfabf9adb7b0cb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632355b7160dadb713e3988bc2c124c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ca71519840aedabc6dc702ce90bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d3cf6f95e14e8cbaccb3ab6bef46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0541d734b607c0d3348faf1b02d156379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935daeb34eb1bcdd6d31888a76c4996380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43544569f4ecaad36c558d537786b4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12ecb6aa6df7bf33036197f2e56cc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c90493af6a5835be881e8bfc29f7fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8b5471234137dcfe8e1f77b8f7ee4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3d6487d2bfaece0be684c2aa6060d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b6120f18e96d0ece9e4cf133b9a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e68604f7e837a3c0f3732ecd3940387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107bb9624cdaafc238c4491d3e47280388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef762c90b5163c266a4a720d742b066389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a13b2d320a0e4f17840674967e090390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128508cb4962192b2abacb9e6d6f5f74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb34cab507c67b3126762fe57e3e2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d5eeeac6195aba3665861275a97fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4362afa3e8bd4bd190e7dbe4a4389394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af62d7f23500bb06b4d513213057aae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf139ba4d9b39327d8b3df508a84aff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c9d491ecb82329296517fe5ad1f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4809efac4a60d0c9c2aadc193182035398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e805dccd53ab68bfdb3e39c10ff38c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c195f56412a5f510744ad5baa57f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d021cd3c99d2d7014d3ceb1ab86c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3fd4583b0232864d928ff91af32ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac4fccefd49587fdab85abfccb030403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed053abef435e6d1ebb9a2b83269e83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c5c5949fd1cbabb490cf8a72cab04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee38c0eb076f4f93381cd7407a0cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952e0a360448ec767b8ef7b286d238407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07945a41970bdb8860a58924748fc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca76405b1966b468e3bf70ac5647a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5321f24e8ebcb48a4907d0a46efdec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec111c1d7c8da4239cabbc90ebd92d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c3c264568e5af78ad5e85921cc61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b41297220435f2f0f015f9cddcecff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829e289e9f7922c6a8d196732f15614414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e2007d1bd2f59b44ed3ed26788a89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8fd23fa1332e6a2689594eed1feff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f6c5a9547b18500b59b34d9ad4732417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3557cce259843cffb9887b54ef538418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83342bada8b67bc630b82f1e7ce42df2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c96cfeda54293a94942272c5d4b39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09ef3ec132d6ac8ee15d0326f14fc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a6aa06f02026300a21f4d17c302a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56cfec8d8553b6a23a60aa69843846423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a137fc30a0f874267a16e73f0afd9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846391aa283c78d570631761073e492425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624798c0b1b6d8f513dfc70cce8c5ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e67da8a73fa4f57aef9b66d1bfbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c36e197b4a7f0b04afad0e97e46fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a76aa39bbf1e1a9b84dd51b8f6213429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d31cd9d517f7ceee77a39ec6f487f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58b0d6f41bd28bd3f4e33368d82f22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0310be937b3584c2faaa89fe57dfcf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c289bde6fd8fc1a037298922b01884433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959df90fcec76cc0d7dd4b16a75dcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b6a3b6510f7f919a0416f9547c85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789687ba54c4c755402e5ce2da393a61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919d7321780da8fb3d9399d6e0f087c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0674a913c2712e5ac18f8d1a234caa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e77f66ee9adef05fe5688daa89da0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527739ca8cf42dca4ab4d181d6ca2be4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96351c756343abf836f2a7dde0301221441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791f885aa77f656164426266b6986bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb443d323f5ef8f9e516f6ddde109e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdedafc12827d08c1b767aaedd360f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230790e847fd47aa352b9d22793090b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b7ce2c6b7a9f6debf82dc34d8811446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dffb4be282e115094b99704dd8e78c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d156990132850bf8588b7fef8efffc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a65681fdfdcaefb0c69a54d158c920449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a709b85d3b2256399d27ce3f669a81e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a5998a728e7bc4f061a8b4f4e05cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997c883f41a91c7ab214ef12064116452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a2822c96de51ce7e0a5d0595b5f10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c673c8686c644c0a915c468c99f2e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c084e3d313126cb8a09d31538255515455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff9ef73fd449398920afc17bf96d55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf00db1debe8f5a4b9bbee55e8382f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ecc4a922bfb025a307d8aba75a9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914354ad93432d968f2ca2f624a8d559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b76d2b35efbdec6597643e427e2698460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c184854d50c9596074272e64ceb21f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7443e9938b4f2dc0bfa441d744e15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea278bbc56389ef07f8edfdb486488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e67a7285706c7d2c5f727375a64d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a36ca0c889801c8739507d5a6571465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa60c3a17a1a9bbf778dc7907c5914e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be446815531264167d6d07f62f71bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437c69fc1fee73a7a8ac6e058f76540468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4611516c2a8ca6945cc7983d63634469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9023acad544004e2462d6d23aee61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f9878c3f3cca9c2417eb83552e82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63222295c38bcea7b31cb70529bb9945472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc3195c81a456e0f026df65606b6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67037c52e05edb9288f6ed59a41f9c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384caf9f8a1020391d92513f58113d76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894001a51b554fa9ada6f8062e35470476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7465da4516e4ef31a650beb0bf62e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b12fa27602e1d908aedeeda1fd2429478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f612e1b156ab867501aedec57bb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92591e91f206ab6d57856c8aeaae4f5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b10c0da39ca0190e79953d88f63e19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13783fe40d614e2d4103b643df9bf248482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9edbd42916c274007bdd9248b2a88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9c90b172b528187208e784f482f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4566716d970ac5eba48aef5076e7c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b972767368e57e3352be7e8af383e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b5ffb4dad45873339bfc13401642e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64c8f11edf957ac8972c9ed73b899488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abefb9b2832b26c47ad75e875bfd660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa369c62a6ac02c207d12b8121374ff0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f8f569bd1f11061c28f63519c608491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47dbdf3b2968c383ac07a3944b92de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec197c7ea45472e99e2d9d0dcc945141493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476ccd1f6001d6045d11293fb49ef56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151919d4d2ea8b69dd306e1d494e85c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197563bcff79a5f1863be03cf779a39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5ef0c5ae4eb3c385b4c6cf248e0b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4299fef435ce36415afa08a0a4ff4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed7f2667e42592dfaf089d9d73fd33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13189e34f57528c78b4e33e20b2645500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97bc145047e2e7eb1521658fcef060501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a0be38bd4b6fea817f6a2f849956502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2e8c8c8bdf35925c822a266dc8da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90dbe2ffa19a08533163bb61546bc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f226d682a02de6c616408d896cd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546078377305dbd52f87bd4bea2d6a23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67717d010ea74a9339083900eb0652d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3089810dd6d50a2d7cc0878d70b6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7e1ff9fc67ba9c34b3333d86dba78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50654ea3e6b99a97e190a64508bffa21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64df4a3848f50a6424a91c18aa4cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afb0208ca3218f7b26271ca6bfa5d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db7b8d510965115a14ff14a8da15ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd40ee484beca3d5e1d90e38f0e7182514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914e6de1f0e3e25371c783cec4069ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4896b2ced0a4e0f219bc0faa2e232f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702712aa2d882c118c7b8330c469bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42afddc842a11603e1f3ed0929e727518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354341b5cc0b68382aa607b974c14402519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f1250555eb9be8e672d869c5dea79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ad673756af9713deec08523415bcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d4a8de79a65b7fc48f3d87806ed8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272a9c2a6279b358053736b66fa4812523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac71e5a92f2216b21e634b07f5b757524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a37281160e6c8629723ede05da987525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fede468187b6568f17b7467068124526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ab530edf0a2c5542ff703a7c32af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f311d50da27dfbe5eab973dafcd21f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3e35fedf6c4ced53e52a39cd06da4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a6e1c0396d802a9d6b7f95a3e466f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d797687752372812fe251ed425a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17966d6554c6a7b2504dc391f5af6b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968140db9e468b435487978197ac7753533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e4885e811b5016811c2c276100942534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78634bf3c4c51fbe085372fad7a7219535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d755f292b3ab1a05dea7009e0da6fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a9d018f7ffb77878cd85c439c6cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077de5e024d2784ecbf009cd2b4479538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd0ca35753086f5078ac64b209cf00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fb794642beeb0ccf6fdecbda3a1e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659914886d22869c9ef45569e836ce0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f64b8686e01bc71473d8bb7d6c360542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbcdd795618a3f35d89399ca5d51f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c146707dc749bf47376ef6822ba6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7599f6f042e0c016ec0bebbab5d9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaef6f0fb52c0c7aac1671f525f6b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9d420ba97c99e987b267a2d3957b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be6b8d5af028db914876fd80eacbfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842ed30468379b9b681460303bc7c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe6e67cd6754f070ecfd5e06535b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bc2479e5a01eae1e72620d2275f72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b9c5cf2e475cb43c364b8abb39ee1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98b4b225fe472c535dd2d461eef413553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6425b4fb9b7d51a34c852608f92ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb0fe92f8ec45747b1e8ce37fc235555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ecf9d422717f5eb287dd2f300361c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00ff4bdb28b683c7b26b04e69d5dae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703954568220135dbced071737144819558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4365bb06dba2be8a5f29ee643187f0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bae11b132462d612aa8ca3d454bfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e4ffe781958c8e40f2fa3f7e0e310561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbcd3e99f5d789b03e997b2b486c10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e388b07710cdf0190a45e1ed8c3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64beaa564ccabf68ce2ed1021330393564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1edb7915ea94b924cda9361a4c9ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df4c8852e90208bd65272054dbbfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888befec65a38143de1f273b5a2be39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa752b83e96a5e42a31d1f6b450581568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd4793ba0754f283ade7c8b0187bb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44d2f2a9806c0064a105e3f587e99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbec663b6ad98165fe8389abe085b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d618811161add6ba897a0f939e2ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673f5e93a3ce4aa47d153ddf040a5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1830660a243bd4198a3b596c1c2d6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb2b218d21cc57eb1c3fe64a7fd2c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce6a9c717ae3ad1ab90238e000ada576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9154ff6d67b6286022ce6314084ae82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f812852380ca4a22eabadb1a1cba0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed130f7812723fcd7854b158fc27b1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd042f0333770c3bf5ead05bf9590580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62378bed0970893cf777c8ff1635d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922bfe16f28ef7ef17522b9efa8b781582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d76bb3050afca845c098666fc581583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e117ed2e151408bf4e5eeb1e9cbcddd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cecd458813b7143ec05030eb898c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a6189a1dc3eee16c00039e5f5614e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a714d6604c1688b4858777f919c79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d995bd2e21add16e9fa41e80c7c66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a64e1cbe834d04a0de89a7b2b712589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abbf7bc840003b53dfb412e453a326590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ee6687c74cd785030485d7295eca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfdac365e329e05a9b3f6e641a9467592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7f978fd32bf8623607e9008c02d02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185c396e6d22aaeeda5baf7cd4d10b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17161170712df1d31ff3964ba53ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9a8136fb06d1195c4f5e16e5a72e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2669a8667090970ebde7ca4042aeb31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae95dd19213406b27c0aca77d9fcad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e690c92c3bb1e064da87ebc3e0dd40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb15bbc51bdd1625b1fd631200fb46d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5544d2e6383d70b73a5fad2225d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884c3b06cf289fb62afd576cb996717602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9316ec2b856e69cae0b0720ea126603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65898be11b4b877756e3ef683acaf0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40a47aadcc9c1df71d7fdc55ae4df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca48a36f10382489958e262b06348606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96050b2d82c2acde13766732c84f5889607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bbf2a525756c3f4cece24fc6d2674608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dade193f383ed0894a45905b497c6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dca148492b10d9852629cbf7cd0147610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c29fadaac1c1c5f1263983a25dc781611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f9b3c5fde8c1378557717097d2223612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df5b29f7152e497ad5c41e4001028613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94cf715afe878c24005b7c5b7717e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aecc48dae804794406e2fb9d93ffe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651a53836596792eb6333e31cdeb4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695764e584bdadc81748fc18586a64c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c6c4fb48035c9dc7615d776952c64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e33c8952dff94072e0b7ce379c55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c3a5b703d29dad9ee6965c383b08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0d3ae1a5d7de9569a714f288ee49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a1d3537011bae4b96a26bf85cc34d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85771eb1c16a93ab44027083911a472e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccad3e0093369141a9fc0a50e48f62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da83c6d00f600aeffc7e6c4b8e2d73a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85758a619936f700fb37639d8921a0cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ba4e0f59c29b2035f41385d906085627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81876c26c4b023b08d5717d3698465e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfbb9372bf31f71c405e8857d1cbb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf598b8ed880a5ea0424fb635eae003c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d597ffdd75defc2bd8d015b07b64d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8863087ac2281b544c3ca9806c54c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4426224906e7ff5c01e0590cbdfd5d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97512a58d0de1f08f6aaf373b63642634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cdcd6f606fab88b5e8ffd96f926ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dfab5d418155e641966eca79b5ed2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e06c03428965afc5c084a6a00d3d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21081bed7c5981feec42f10412a766a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ca207ae252dead8cd8d360528e0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88cda2fa29fed5cb188ecbbec59b44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e44313a3265d3b9e1cd75ea458a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ff674dd79fdd8b0119d2a2e0f72c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912129a3aedf2602057f655ae25fe60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec89fd00ee15a8da8613cfe82b86d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043003c95b6e9ce981b60f66b5415f23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5faee210b8fb5772e900e091e9d69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8a32e51b3ebad574059bce88396f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c718479eee1fb2bf913fbffbccb7f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60a65cede3e9dada46046ec7303118649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dea47f6fdb731019cc0161ad94308650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f92e05838d91ef291d68b61cafdab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27a8f18e1cf8060bbf0a034cea318652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515b477159a54c6fc0136a863c56378653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62810f90cc6abc53d8f72f1a00b6dc43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc8bf4a93df4e380c4f5b753668fee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f98d5e0f5e8602c19bedc0155035c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6fa4b88d2655be7c3d57b7e215fc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa699619099c449a9b954afd2fb06da5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63dd475d4da63fcb6660f0982320ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051cd67582c6b6eccbc4e8125e615c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e793d888a922cca947fbcc43d7b2dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c6b4dcf96a486a27b4d16f81592e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33320d496b3b997a06f6d69516dc686a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99e202f19dd7b6e399b6961764b03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033de366b7e7b687f48db0203110819665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ac618a683d637088ccc6152a664b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dc798c5b59da5427a030cc23388f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b354b7f6a875dbb49d7629764d81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63000ba40f11e7476872a7610ce8e893669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca970957ee1826d767ccfccbb0505747670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ffd18bc4f75de5598960536b65043671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e910a5f983eaab5cc0834fbc71192672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778e030200fc6c331302af275647753673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d663d336aec9d257d63f1d3a35d04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32493843760404d0fb24915eaacd52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86027d35a6a555a8b9c8907c8154d3da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e058c226dc8e40d61da05bd2f5aa8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111314b32cc6c4b8cbb8f4fb41ac1ccd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846f6048f4dbf4d61f9d8a0a96701d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a97675e240d65d823d58e4ab4efd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d2ae52b31bee678d4c6cb5b74fccf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883b2ed37b8ce3f0079c71988d9eece682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6ae677408f6e388833ada7a79d3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f89dfe29ef457494baa1228f7f5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e11ae5729df79b3ce24ac857a155f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2677fc500b6718fdd6fb10553752b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee6f196066d290cee54cec439692d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064a5d49bb38b1fb56ad73a9d39e371688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9963cf9b809511e6dd395a2b6e4039689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669be891bf6a96d8381ea3af3411bcd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139090f08de637feab93976ec00c191691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8547f341e2a142e78abacad8361fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769c9a83a820fbc47e90f3542128f9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91ba5dae9beff3c37d8ce9d12647f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6de9f52f8ba201a0a3c5bea76ad7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfa46d423c19949fffc375b2addff4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d072995fb57124dd7d015e05b008e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f053788f5e15d734aef938ab57da147698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a47e5bc468d7dc4b833772941cd71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a0ec729cc487e0a1017f69a2d350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba271111d99066444d85e4e5e022cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0872b5267c16a22c1b2e88994247b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086370d94eca70eb214704fb41fdc5c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b5bb82b9c662add6bbcd2748dc22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c1a2a2328470839c1590871e51b81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1944a7d25e7e13b8f5ab172ec2287706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f555de0c6b4bfb4d7edd63396c9a1ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e402402d471b40cc4c195e2b6e239708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f94df953e900e17f9410fe26f171709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b4bbe2ec803f1a7f1d6b8761c385d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f727b5a8302e586592b680bed07cbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac7b80e1f7fc0998a100dec0edae66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517d87452562c2a9445c0d1d3703ac8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03544189e1c614c036a0afe24535ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c93f882d1d9c787d592089b71af8d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307323dbe9b2bec07eae00b91ac1f14a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f151cb5fa21fa24b657a6d152c7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16450d1a96c00ea2538f800de3dff0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed43715aefa878095c63d9834fac27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b8e722a590fabbfcec292c73635bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846117bcf484c6f0ab6c2b9f038ee6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b77acaba5b8d77c2eb97b0a8ce5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85da34e45218da3ee9bb7a512b4cd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8647fbfba76759ac7b826a43bb7d33f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31cb99a24dba6342c65bd62eb2032c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737eaaa8d6c5fb9795148ae4930ff62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90f45da075ea40bb4f493a17034211727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed82f577df3a80b1e337292db8d19d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ad88a9d397ba9ea95a35931524c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0133dfd741de3166398fdfe463e4672730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ecd5ca1b1c9698135b0eb195ff766731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8cf523aceceec65c279367f6a69fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc2671f11396d8fb71010c87a2434c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba28733fac677089f9aa46e151b2b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe19a55334aaa5fba557deb433d2e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422b363c98f95acfb0e3199b7be5381736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf0c81c0927c2af99d0e45b0cead4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060723a0051453180c697c9e14ae2f64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5298e46c740e8fda3a3b445a678fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedfd4f76604b5b31408cf2cd72a62c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6d3ce8cd4261e971f7dc0f9fc2a1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded7015144440bf81f59b76b8ca7c63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1ea322e9c41cef12c76d6b0a3fd53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ae29ee7f4d0a42bbf14fcfeff64d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68b565691a056f44a2f73c3608ecb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1cfbeddc3509532c983fd932b1201746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a374e39234d92908ea4c13e8c99dd96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d365f71673af8120795db09784654f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229dfae87e0e8bdccfc833ecd77255749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc668cdc130b8a6b5c059671d971a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcbe0f4697fed2a4e6d4ab2c16568751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89def75ea4264d78d4c5b5be74a0801752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6401445b82e7f0e0dbab4c270d88a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e66556e84525de470eacff9786ff7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db9e8938056c7af22d4628c7f8c53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b05af517c4ba8362eed14aed6bd6f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f00b37e2099eaccd45e24d9c902693757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4f63eae898f3ba65825cd92ac31c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74b0f2c1f21f6353334fb0f7e76c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678af8bc7a7bb6b7b388361be61f3f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc747429b3e352cb61a3d6e5bf9c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e131abcc41808dd48e417cd59d50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cbd0ac07f5f5755762cd93142277d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0c02b1ccebd86dca058a236425fd7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3145e9950c38b933f49f046894a9cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df74bd7a39fd6fc4735ddd9fb20ef1a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2885c3fcbc811a6794148b8760c0a1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c187dd478a83a21652c4a67ff97eaa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac83a890106012e3cdc355aa1a0a5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f447b1d4bc0f50bd7c68d1291c0d6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec71bb7840d68f9c061fb30a10e38771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519a9778c8709309fca60cdb9391e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d916f32964ed229f609cf18f1171f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1702afa5a497463d953f55be5713c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d245367b723a1426e07badfb921f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c9cdf3b4b7947ac66cbcb2f45a776776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb060be1eabef26ba7205a52844942777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71ac8d3fde0e5c864989fb3707db28778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc67f25d91c16cfe981e9f10df43bf6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82386eb9fbe55df5d1d1a3855ad51886780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497b0b4a64f8480468e21f1fed6c957781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1929c8e81bca39aed9c9d6f3dd7838782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe07a2021c070f3ae983c7373ddd142783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad6a7c033f50b0fa58319d056b22c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29a1ffd43f7781672098a8d452743785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33597d25a2eb284ccb58507c1529c68e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573bd7caa906596b928525b549195b8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f707e27015afb103ba7d8800f5f45d8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461c28ba485834bac49ce4a7fb8c609789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c0cd6fa0b690bd2c165b7a43e773a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf5869986b9b7849f82d76fd891f34791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833246d2b315e09dcead4a68d740f09a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea15b257be263af8ea84d4cb28dd4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de6cd3cbeea893f08701f10ad6a12b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ac4932d39d004724e82eaabda5868795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733d52bc9539888e3a07c5b41a2488796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd566bf12a06762f743d90285c14c81797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288392c17e5ec96017b4595e0c3730a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ced0c81199583fded62ee21370ab8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9f06882972285ca86a6f8ef21768800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d9db0d0cfc89598ff9d81ef8a5d5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084954a3e9967cfa7a2ce7006b25a409802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29591eb563ac3bd84f751939c4e9253803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9dbd2581ddab686ddf97458195a38804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00544e6d6ecf27348c893de4472503a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39867003e5928ecdbcb8c03635d5213806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4b590a9ec112252cdee101433e9e4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ce8575c7b3d99506b9e496e884d2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d0cbb4247b0fe4d1390095b355a0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066b3d6c27ee3a1e52f75b45e1d3dbe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d082b7701899d812da8c5f9ae8e9fee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3679bde83a0b6c141611a107f3428812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83db939ecbb1f2497e0ffff870521813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924999a9cb694f4340bf8747836b72814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6aef566740e429ca26e7a29522801815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cb1364cf08bf1a7ace6cfbdcae8e0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e09ebf29f502898ca18032bdd0057e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798af93a260ca74ee943416c101b7561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60a58085bdaa82fffa5ee73704b6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3472d88534952f054505a36a3ddef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d93e8e3ddb06e466980e381ca3d28f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbedf4e29f0143297527520c0e6c86c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600e0044cc007242ff9b7d2a9e7b5e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae7103609d5c7f5bcccd3a4efe08037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e224ba7475afdf996643aec89d6d35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d491a4a408b52b9e6b7da43504afb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ff1a048392d20747d69b37e5b7a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a689e7d4c729db39d1ab3fbbe3c5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76689080ca9203a52002ed41e7da331512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cd13be728dc32f53c71358ee3373113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac50534148b227fbce0671f39e73514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be4abc4d3a05c83bc05a12d025dbd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ba6e6961f55ea5b7d860b080bf0b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217afdc41c25e1e20c7cd0470c89c0eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6ac597984fd96f60a5a7611f83ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3b2d70df268c9bebd300614e8e8a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de4d2967d8b82ba69ecfe2e8b046c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62bf6a590c6b946d6b54bdfae116e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdff89acf56dd6304702f75abf350d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286de11e7680f940c179b61f08d158323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f36c49186e3e271906f6da4a0531924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963e38c6ab4c7d3631bae755e214dbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde3b82f95141054aab920e65cac3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cfa86a9258c2f838d2733212fbde227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe39bd4a98202c330140d1c970b72228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b004515cbb3ec29f9a117543560ac9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a186322ed234b90308a8cc37f13a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594900c78a7bcf1afd43d7d2f521923431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d099286eb123ff0e525e3ebedef5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf899de0a5bbeadc84a6f47191799033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b2a75f77744030a930e94ae002bb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abdb2679d685683b30705d4e4310e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9073d7e6e3587529e1925cab5cf68236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5002661cd2fe4d17dcefba8ea8e4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c180d6c58a9af7d6a77af16ba88daa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79b237cbee95440047ef14248b66e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a2f0cf6b47aaa7f31ea75cf667ddf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e13832bb8a9b17e99b4c9a4eae7d0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf464c922e2a7e6d95f6f9eed5f987c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b8f4ece9e995007727b30300d00343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94504ed72a95ab06b801708f7a19544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded43ee54b2a3b955e166de400c53b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8e1f7fc954cebb7fbbb629cd70e2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13238cfd48cc24a4f9b9abf2664d842547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f3949b67b9644d620fd40d5586ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77282cd057e8234c68ebf026a0ed5ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f358dec2086a3e3126eaac6c18d0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e55b69a53117e7e62bf091049c36751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165e728f74fca3148eb9510e739d78252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a292fd8e5e3b612d928134993eae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad267bf8c80617bbcadab94bd5ae27ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd3de67fac27e3aa2c8bf8652072f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48806850144b036cee6f8d46db905d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44cde6867dd7ddd064e38acfe336a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86cbccb427839cf38be1b8cd4f465658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a542a9516624bc2a5bf94cf4c71ea0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc893ad227472eef4b634e05d7e5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b793464ecd376f4d36c5201b4166b7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254bfa699411cc6117d7f5836017a1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec8381d4b75eea63684d21aac7ff1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0caf8a9534a21a581e7134d1f8f28f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9bff21325bd3c205323638c47acc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799cf84420246b787ad78d69f3fb27566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ee3ce8c1989ad7dd9547638f71e9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618da267227a7d2fcfdc40a05162a4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f20996dfec820a2453ccc1d37fcf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e09b5c9889a6e33b3f393bcdbe85d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44baf07bd90e83b6799b7c0493b2f1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f77c0ba8fbb7aa5755098e04f4a9c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906038f543df8cf6a36cfc873733199173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56348b4c3476333977ea6b240358aefb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b761de73a8e315eaea331b57246b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402560d4daa9a8db1849a3cdf6fdf7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3237b520e12fa0d03590f00d4144a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065692434ebc40006690a5bf0d166b0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0efff48195edc4de29ceee04c00b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166277324145f35f3e499cf3a80ef3e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc56bc77d4aa1ef41598d52affab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce28a06a86d5b674357b5e1a25576d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a62bf73e4303f4b35f073b0c7065b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c2d98ef891ce68c838711e693be3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf42dea74727e032499da5e2636da285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd51c64cb61189f75dd7f91372679f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78b87ed8342649e48afd4cd0023c0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf096247a19783c92f48e9b5d04be4e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc871c04ec4c000856768900214daaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f18c13d8d8de0c96c831ceb1c49e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a30a8f73e98c3bac4b38faa46b31991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578775937063c45b9be99d896e0c1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5e1db097bdb2d2ff09249e734f0d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beccacc77e9b00ad85f58410c5d5e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab7fce18f6917e5b386e951b1c702195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3bdaa36f6eead047859961d6bc8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16b979549f9f49e8aff7c4bb694cc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5233763c8c16bd3e807d0361a793598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef0cdc67059aaf5e67155431112b7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048e6115c5b58b79f4e9a4d2ee315c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5209471f55a0d17c8ed023928acd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2764f1904b0d0b3ed5829ba817df155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618dc57dc5215cbf0c97ef642323c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95dd61c4fc111d1b164fb1a6d5ccec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edcbdc639e08c49c40f05e4b401103105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69730486429322cb65495ec8f56710a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68517c40565a430866d3e3a0d98c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3df95225690f0546d4a275803e2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c5117ebb57964366460954454c2c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8998d1f85424a4ab85b623007fbee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2dabaae58a5415639cabf54a5680e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1579d2820cea01d8433b2355b37988112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf83303837c3c86a9605f7b12a7e512113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af259b9f246c2f5a4009e076a8e99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea67c2f9eb5bb0e0519bcee704af2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab2fc179c596d1cd859f579fc3d9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e076ab3935f742169a6fb8213e3cfad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ce4ef72b58f3b0987f3766cc9b55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60884794d38e3d5e1713060f51292ac6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb497f0fe0c5efc74a8f1d13d3f4293120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e773a8be656b1d0859ece3a1d7321121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30553017e4fbcf5c45148672f23d0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1634d5df0676c9b286a87c7ce3de3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736d51cd37af5fbc814f580e141cae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbb75d2cd14b11db996741f96aff3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9221a0f638699c5c8ec838f2d394e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c7df8b3e27e6edd415f3a9af14e12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53bf846acb265959a1848771755d08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669212e0684db785558e930eb3c80a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc6e882838054cf27bd635cfd35a5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb106df53a8cdce1a87517fc3e15bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564382eb177cb05915746f66868517c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fc2d7c5e446caf9658a73df474448133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc52b3ec1d307d535c960fb3f4c9c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ade6eaa26727446aff25bb8c38671135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983213acd33eb736c346730b96a5ec1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407d2ff680dd81c1880e3a701f8797137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411c0ad3d98047230ad82a9b20ba5f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9222bfad8e850073db1a9cd712beb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1c032121ff424660de4d5606797c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c64440cfec41a06aa7306793bda6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a7074bfbac32911b9c72e6bd204a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e14a41734876dd77b5aed7b66c2a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826608dbd81bd7ef41663c64f630097144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b93bcb790156613f092a7570ca355145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c121fee924d403d8a1d0d06e82df51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f82f591c4c1d4f338286dbb6831f26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74615c0078973fbb21fd0b39640fad95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99daf7b00aee739e4c8ff10bc346b84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d114865d55c609de8fddf0b5b0aa15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfa4100b09e73721eae6a88ff55464151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b94b4852f2b9de54a8a0c8f520c8d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558c189d7a22a834da739a65d52cdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6251e335e6211b84f05fb3676b7d6ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492706715c0e9370183740f5ecc359155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fbe7ac22ae5b7cc84c3b8355c8cd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560db359ffdb6b9e2eb86f9e4aab776b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588e45d9674384a11bdea9f0a41d8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9228faf9ce50d5fcbf5ad3de1bfa0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3ea7aad349f9e47478cc27a5f520a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4eea885a875f85743c5d8c3ef2a2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c95569e9204255625c874f9a8224162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf59fe8d18831ff8ab0778e950c334163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc75daac7b845d98515c6b44f6d3fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8373ebe4199579de14d1b145f62f025165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b0a29e80c518dfb71097b923ec5ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10800f24f94f62c1cd27de62e6b13a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561191184d661d1ba890c9fc20477d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20c80a3cebd5b78856cf6b00541db7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c33291d3c0c316094bd1abbb2ab70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645459da37cfb9f59ec040c1cce22fdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7771fbb79032e718599e1b613b799172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aa15d04287c6d5fce0b50b0d2c47c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3143e2aea05d8f7556946b6204dfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39a0c85f5d5133d3a9a5ead39758f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4154e0d1d03fd26b42b952165fbe4b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cdd38179e18a8b249bee42e2bc8b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80537fa8bc2df7a97c0090e1d535bac6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd205796045f734ba9d6525f69d1653179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549acb7f1dd12d8ac13d39c97204a011180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a862a3693c13b91f7d443daea5228181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04aaae12b0cf25fffa68c85a55e2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca009f2e2a2c39fd434c8d084af35a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7acd74ee8d7868e9174c16a968f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987540ca9f3d06f8bf0fe61ca9c4f5e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f0f97a89734cbc2dc7ce739c37061186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae42c9a7cf06feaf115652d88b41579187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e8747777fad3ebc2d0a729fae479b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619264a4486ca938c03f20648bf457d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9884a52922d912c1612638888f641190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567035955be73bf50e80c9d874b96dc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49886e1e343914428c1a58627b3cd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca94f9f0b8ce31aa83921215d34825193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd930323f33354f00b8b5fcdffb77e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480153bb56eff9af8092cb42c6949884195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8a70d3918269236b8d87eeaa2b95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ed1bce70961ca82a9cde33fccbf0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cd10acc8ee295d37c948a573c25c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d33ada50fc39f2a5f9656f7cdb74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057531b6905338b6541f7d796ed8014200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708f1671973068e6d000a96a8d17ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0b7a2223ca0d7cc6e28bb87781fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f777325a1a1f219b9a8c3a605767047203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023cc0195f5d1a6c496941570a6ef0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7166d2706515a4f749de1eea3c82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd59a7a6c1d231d7a2b87676e9e2da7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7236520765a21dcc982e7a9cd4efb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e81a780cd0b35af22065d81815341a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408848ceecc4753dcdf790833f1eccb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3060793ec85cd14b2aff1bc76186eca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08f720304282eb2ec8f4bf6b28f403211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b2494c7630951c288141226e60adc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4587f70b6be80abe8c6a236dca613213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c01227b89fb43fa87063a5598bbce4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75736d7862b9cd1a10d7b59362c99020215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f6a97e729c96016cf2dab60c600ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d01f5e20bc2f3cb3085430c9ac4ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd76932e538dbeabf9d4380a83a0ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87b255354e57202ca09ddb7755dca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32721a908bf24280db649842d677bf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6713bc74867ff6b53c1f5f47c93e7cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23071b74442067148b415cb4aa63e49a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def16063e74d70ecc2cc83c1b0e4b77a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd7a1459ae1b9a2bfb8ccdc5d637f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90492fcface1e5d563656136f75f5f7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac57815b74fbc01ebafd51d67300b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335230114b3a1763d11dfbc58788405227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b038e379f93cc14345025e033a02c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f79672069dd27a3e96ee78c7dfd7d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cc3b44e122f00759e11261b6fdd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5d353fb10282ef05dd55123df5062231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcea44e1a6e5fe955d867d55ecfec3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8014aeeb3a4621df9393d3fddc459233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797ca51a671281bef099bf6f06e4f59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f00ab8572d073434cdd1f68b25926235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ba6bc08d4549504f3ab067dad3a59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135b29f7265a755a4e65f0233a72b8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eb19fc321a119d64b7c6ba413f533238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad2f76cb19c9b5f1a23a018a91fff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace2fee47eda3fe549b4c7274641a9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544f9bc7f7848715a2069ab6f77721e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f8e42496a7bbd355c51c6bec478eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285a851bebc8171b94a2016f37882c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb4e04ae2c289e13640ef8fdce889244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e73bb66de2e6cba31889cb26bea4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb48832100fda8fe35bee95680d26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e3c43bbcb9b31300beebfbe28e9a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dc1862b892c4113f547467f21117c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576253ad693f2bda86dd03e06dc1354249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928175015344e7103e6a1ae4782c5ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a93710fa76e4f6c16844e9ef4944f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e444108aad6ec895c82edd3309abd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9421eb636c3f29fe2befb0a73ec42e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b73be0065412fa5c095b20670e45b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4a4fc3df466c4de7255bf3c3e60bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc9c21e2675c5fee013221745794a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c330ac8a4e0654b5aea495ef96bea0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed28171441f05c17785819a5eed55bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b39a3bdc0d3e29a757d503cbe0f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4fbc58877ba80be0d3519b0085be3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a5d0ade1e79e81f0cfee4decd89a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324567274590f253826fa6aca05b5029262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396be1db5da5d30e08c237ad742a2ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d81e9c8f31928a63ad70b1eb82c202264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010365c7862e428741ab35bc9d9296265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed85c4378d037b59ea23be200444c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8ee02f80f71b25fa05fa2623be601267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40303ea6b596ed8d65b82bb8f760e120268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b661a4fa828cd6f5c3a3a5cc4ffb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e56124f4ec4cc90d737a9ae91a98d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf473b36de4d813101dd976fb1b25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6842d41b2af788f8ea037ede01169272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f157a47b55841b68dd6a2f5913620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8e7c0f40e46cb22a5d4f339ff66a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce971692bd103766c560f6857077ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4b94bfc4e25b0eacd39005fd6ec93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e31f233f2cca15c28a2d35efd7180277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d33aec3e1186968fa1c61957b22e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b146a49ccc94a9f5062893c1c7784b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9d6a8ab68567d2a71c183380be30d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b1a8a2532f482706577e7f3621fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73cd956c5cfab31f2250518de6111c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8948840ffeef748af1bfce8a048f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1baab1840169d1b8e0ee3be09fd61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55f9d624cebe7459424fe75ea3526285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ba27e07c309143fe0ba73e0c728d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4f3f000322300626aedd14b2e716287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850ab931c3ecbaeb9a7da1196977103288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37638bb55854af7adc20abb745ff11d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289c85a556e93de1e508f57b8e4d87f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b00eca1c2f6149d82030fffd9cf0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7888576fd7c4e467cc8930f14941fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8808fadc2f2aa5fd33554fc139b7fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625dec3345071a3c5cb30f11e890cf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f7026237ab2b8c5288f1343839046295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb883a79d517c633cbcd6945cfb9c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd04ce3ac35cde7d4d574c120a8f8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d52034b537d698fd2d6b9fdf2e33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a608a0b2a575d39faffaac4c1ac9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c896ca10c0314cc7771f9d536e61ad4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921230fa285368d4c06c5d97cffc7aec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11349163f9759353b00dc380bc6d4929302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134badb9648cc26d56a4c0f3b45826c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6abe544c77971c660dc7ed3cafecc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdfd85be4bb9160c834207fc4d251e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1768c510bea27f547f38db0151b076306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e39da3cfe8bdce511e51de2dd626f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d7887e1025a7899ea1b7fe9fa93cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079c32fdb00f97db4125ed5a617d8b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc11bdb589a6cb1917b0939864a4da5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f011fe07e8f38bc8023c740bf8077311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f2bd36e8be0908c55ca137be3bd41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be17ab82bf98c6941e1294df6ddf67b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d993f50a4266fd3a3da335d47f2c19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e29fe6b9d76d0a8da35817393d0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8204dc90dbc65c2b3de20d43d9e1347316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9797490d6eac47b015b28d99e465317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101af183671324841bc86a1acbfc378318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf600eb39fbaf88b7c24377539a72d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4542d19ed7ed512a836a577921800320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b9b76374a8ff462cfbfe82c2d3bcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0811fbed87370def2d0116d6d30317322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad14e7cffed4b152cd89e5bb4038706323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9bc658b272915dbb4e38f5b9d390324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76030d1ea3f1ba9340b8f2e2dd9cfb05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2146faa482106aa1ba10c9d1dc003326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba3319d06700c65d615cc3f5f7ae4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8271fa055b293f0b2278470129c485328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52067ab93e70f28463420b4a771df5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c6cd154e095c2f7f990a7fe593c36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce452af842769807f3036ac81b5df22b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee60edc152e5a004223aeb641ac107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d1bdd5ab5ded99fb48ae9be074684333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ff0b5c76714dee3ae9823380cd51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70af40bef1e088087485ebdddd369e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7422ca3feb67fcda111387bd14e4a17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687e482c0a2fcc107c4abf055e7e39e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018c784c26202064d18dc62c62bb916338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbac03c0be2b17b18810f3ccc810f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d067c0fd88d95fe954c662c2663ea8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cabecbca1e065aabcd35bbf692db7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca150bfdcda655f8c99551961dcb9cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4d217a399877006684cce4e88e2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c0feb535aa73db67c55c678cf7f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62d19ef4333d12c77ea49df314340e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad290f30ad09733c3c77da917d876e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9c687509a8555c4a68c93edf717b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef628645c6c91d0336f4ea4b0d62603348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f76f26f8c4da6ba7572aa009d0dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b6350411193eca286405ca7c9f15a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071305a32b5140393d02431299468a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14745a656742953259675571525693f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94b31a8c2efecaff311549232b09e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a462efe68b9693192d786ca618a8da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65c88f6b7e44a312fe351d69c39dea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3b903ad3598a1af2326d2e79e9da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93883bc259bed985893719ace91460357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae814d263a6e6da6c5f428923659e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac00156d4e77003c517d1938915964359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbedb9c4ec62cc2050496a964e67f0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79337ca1e261ae538058bff9939f747e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f47b4d33982a49036bc9e4d4ace7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8ba68d09ff3677f0c70b99f68e0cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7d80c28c33dcc13aac1b9525bca13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be762c2d49ccf782c1e1015754bd1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc30328351aeab623ff8997de51c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8355a5db7f9f51cb7891b67d4192a25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa62a1bdfcfa8691d1d87297b51c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73ce395f012aa6e46b2aa574fdccce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66465c49dfbab74a18573274907fb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642f69f7f6edad01a806e48f65b3a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c4a6e2f7fca94210f68109122755372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e6485468cc24a848dcdd131fb79c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02fa4b11c7a30a6199407dab125ced374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c55e28e2e95267a7c4f510c6d5579f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ea992e0fe5a30f192790bb2cb2b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493959cdd2869e9ec82b1597eb8891d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff2b75e359910748be0357f55e137c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3159359d108f31a24b29c0c31b4b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64da7a19ba92502df920ea2d4f5b50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a52893beb7ec532d1e1ba3e23fd6d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8d45ad05b2a94f31367ac71304be4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942092383b991df3947258e92533eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a14a846bc665a0e924dc7c7ec23eb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f08d14f7ad8e3af150323da6ca77e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30e60674a56b0f68f6c4770855aab4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682db8e24b4f513f64bca26c61cb048387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c04707646ebf991bf6b1303b3f8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a246afe31e87c7a525755188979b5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77c84d331c77f9274278bbd80565b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4284599a6a5dcf0ea00bc6c8f5625bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a976cd7b0cd29ddfd1bfa7bb78acc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5afe2f816df2dc2715af4d40d3cfd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ccff381e07f9853680dd11b900df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878a9c91dc0bf7c2efe278eb825648395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549f06ed26c03848cf404a52feba34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ef72040831f2810b5df41645e2bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c842ab52d7c7bffdbe7e75b96d36d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b960aab4c5940cc5a43fcf60cd968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8827ef3df255487c7c6bb7728d30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ee23fe9a7f2a769fa8a4e4962d15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eae7cdb774e22ae2393b7d95903155402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df77246643bd0616c6be0d8bc45570403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9516b0845f8e43ca138272f8ed89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec17fc66b0e231870e70f8f9fc528c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa94c1c2ca2ae94fde25d802e888b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377857b1ef025340ac970322fbcd5538407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc731c4178756d3d8fa8ae8367e00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639338f8db8302175e90417c3d6e1d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd584a2f57cca4edbca7eaebe340d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9e45abe0ae12086ec15123958c704411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d29d40df5078289c65a92237b5a7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b262cac0f12e296feb8bafc515852413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa9309ee6a6020ac3b528e3317940e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d26944f836881b5b1a60c3d6fb243415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32210656ba155e2dbeda835f64c19960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4677a7a1c347c78ffd877dad26b48e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca4b677149424690a3bb613981815a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bb863cf34642436c5c2fe27e81f2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1e5c56775054c9e77e5fc8f9a122c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab75e60bd74c740369dd1d9a532a455421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304644aa12efda5dcd4d4b73ddcc366422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647f70835aa0ebf1180b713411be9d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431917ccc54d9119f5f6114a305050fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd3db773128a201a2b46b4891839e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24adf28dee7e6aa603d495118161389426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece84e7bdd6e5020e04b84361bb7445427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af648258ed7b0345e13c4901c78b5711428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1beb0904f2075e1749ac7b3ef1b97a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eea1fa73e58f097d95ff7442ea0ee5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df435b20587ecc0f9b29ce22b9056c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2ef8ed8d03e7f29feaaeb3286d95c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3298fe03b1aa08d560adb122d2be76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4562645aa00be7658bed586f383a8a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc927d353efe58694b5fe869053801a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e87e38e94689d4d94c06935be535436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b01f493889a2019600650973c2cc0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f3ed876f128226e90037550bf0eea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e74abae31f6f1b2c82cc225fa6b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bb1740fce344f6236867cee805bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e76ec57f442e9b173c9649e232bcfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9c76fa62b2ec39f035c6d8c1b2d9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eca0eb99760bdd94f17098132ae32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34208de1df42cf524ed0ae1274e2b1af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48ad2dae817cc670ddbddd0979e4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e85fba25be0fea61b99d3f82d5730446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fffa58aab0a9cfb2145ecf48dcfc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ada548969aa49be49fd53310db9ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e9fc09bd7d61b57f941d052a54d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5c37d51fbabaed63bdf9104b41dae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f02649a2cf14c680ab7d863a90925a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999afaeddf7ca4bb094219d0ef776d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca7d19fded9ba9ce6ba3e9a626a96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0e77cb5536c29f4d6b168d0a97245454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92034c1109e88daa783e9f9286e27c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf251c8cd66e5c48b1f3c6f56e6ccb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d271bc7af281932ead78672cd39cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84726941e04243f5da6811518340a8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934666a39f64442b776ef812aeb58b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78935a87e2f094735f17f1e0130de3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730edeaf3f34e72333a8dba8ad40c8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02abd7b4988907d4cc5278b7ec9dbec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b182b773351f15a03d3ee65035468f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe3e38aa586747cf46ab91d4c445a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee46f22c55ab60015af00e89b599cb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f3e1616187fb89aa25e26ef59b956466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dbac994fba3d202d44bc38ca63095467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a687151e7fe39a24c1d6657afc56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2c1b27a4d7eb502c45773e836dfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ca7f7fc169fc946406f08add98b1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9af2ecd95cbf0ed32766a0dfa172ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c169d2434f66e313a02a41b05b67f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6681827b5bc94e8c3f1029724b67198473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49fee62cbac126e27c9a772e408ab2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070954893bdd87a2692f801b617a57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af297cda1b9cb7615c2fa8915837022476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded065115f39318e6dad31873410597d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44700816f123936377429d4ca348b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca82881883fa9f3fb8f62fec4c842479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3bd9feba0a1832569cb0f4f6d5808480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c86363ed0c7675ee9c025514112c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d71c76db2ef9832dd461a7b5f6fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901395c1d9f2df696bd22567e0ccb3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658278263b93303c38d3f659e3c1292484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc15f491561d64b581e1eb5ff9f8cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f5fb6fe8fb6117e001864159700b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9007e9cf318dc064f1099d5a37404487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ec89cb62af05fa770bcf334a4ab59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84704f95bfb293a9ad322203b5de76f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed0dcb4cdf63ba73aaa055da2d723490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7a93e739d740f1a975610e677724491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922df2c025f143ddff4c853c0f36c93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4243371aea15ee275b75c04f5033dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d86e6d5ba68890e18d9290a25cf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e918ee6173b2bff99426a7a4a6f5342495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512147f2060783959804224da9eaa6eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466253a7e15bbb8c804ecca2472d4833497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06f300e48c2cd27466069956ea9d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e151e3fd7b41cb669561f14214818499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978d4cd3c690b4aa36daf7ace7037f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad1ceff4891d82fc614c3b42d28723501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a2b5f55998b415cae184f4c06018502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be4d817c3b5bf7b56f2d208651fa21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd6a06cc3fe87818948cab0ead4980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef8e36b023d05dfbf91a9172d36ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e3097aa9bbb22be04c9a2b3fc368c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad183788ad01f3ad8c062bca79ede507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768020fc4411c83fabe563b509a01878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e51c2a7493c99ee4f5892aacd2a36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd40f560ea218e8f1797047ace29e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d9eeb1530eb347188e602a569560511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b5e217d9aa5a7e02b16c2ccb39a24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143f86daa4a9e7017fff312be7b9fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dea0520a0b1c76c6d0f132fc64a08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafa05683f5fc30c4dde81abd9e4acc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a7c252298e9d3b351597b4a57be66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba803a95dbeb4471533c853b6c0ce7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af368110f4b300f744322f6b6e7bd268518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2887ee02cdf03060fbea30cf7bc284519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64006fd1f2cd11c0d8a86b4e2f469863520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c209d0aadbcca0c45ebb671ab646dc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30fc9a280c4ac95f392b84113dd1e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ae147d67aab623b14f6296f91670f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce114cbcada707205f4b750fe9a6bad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eab2255facf6968371a4a4eaea828525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2be94a7648fb9d8d870a3a0de25315526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645905709e656c6dfc2783970148a93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e82de97df6582e146e3c3667e8069528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed1f104da813ec88840cf6384e9e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528b348258fd8f475bc3feaf224b1ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a697940a0ee6222c3e87b3354c4ef2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206b8f75986654afa535b43aeef7cc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792faa32ee70dfc3e0793a2308948067533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac76ee19232cad18e33dc28a2f5ee28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2b66e4ab066d92cda4686e3d821c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04888f886916b7d95d6cfa53a8bf7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e6f649a4f42f8728951735deda2b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdf8f20a5b51e27238a78ac3194b40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23be9c7b78b55807a28462dec16bb03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52e2a9881da80e392903954b3c3d94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e24548fa15d48fc45ec7343019ca7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82638debdcfc3c636d427f55328f6f81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5042a5ba21141d2a313bd6651682d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cf5e7c136d59104ae8f0456285bfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d3730955b7e60322739917af3d14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b372dc40240e9d5fd1eac37f8f87e2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b2054bd02941a19bfacf409e9a905547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108d6d4e0cdb5ac6e06d599e2be5ba9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82614216ac8bf560d846ea51febaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea037b1c0407c2162672a8dd71e04b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d687df2dda024cb1d0df48b51c9fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050451df7358a669a40c74b98e761f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012725317ae5e94a7fc27e4539bb675553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed89e5e8fae3863a8dd5470c671633f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544510424d775db9de6a4df470bc3c85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40410e9a866a4759780ba7e257ffc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65b2a55471b06d394319bc1a25094557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10329033f7dd05819beb2fff3a75db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20dc12834e32c25d1c6a96dd2b3959559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d6e068799de155f381daf5c59cc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373937a78e9009646807f9817a1e692561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eab87d7465f6fea1a5d18d0ac0c5b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595140c8391a9bf4666a04796515f98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685410d1ef1b252d9dd90ea230658a6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63d04b8dda55cc6236be0999a43041565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856c99058f40899cd856757d551e266566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ed76069e8e8a56d3c8388e7531a95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cfad41d78473593207e1111250e4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7107cbce4b4d96e46d3e058a5a201569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01245608d0e0aa6899b3297de3ae5f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc171fe13c3ee041f798185ec0f69e75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c8c49a500722039a8131696c3c4ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee42ae4be22c9b6e49f9b12baefc717573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d67a1eab4736c6beeabb0ff609d7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d0f6f0971133ca93d1759413c3c86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff7982f43444c7fb5a3a55b730dcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89089df8c9412f3b0b4ef927724879d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1332c5ecb14baa93a528c00c7f6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ad45f28b7a81bc29fb187ffc37a89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1fc4925ffc4fc6da13be9cfc76886580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adeb4d925a736c06af75e40b7ad4d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87e95a5acd131b0e9d5b4a2de7a83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9519209f4e2f4dc710ac5068b0da2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b75926aa8f778005cd9bfecd13197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4feecbee723ddcc5a6af9038b281a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb474bbd3d445e9e2228c0fd493ada7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ac9c96afbb868f3a849922e7f6bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2231ff16dabd518d84b3e4f13e1b6b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2078420e757df06132fdb2385babf9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e09004b4c5b001bb54079680c5f42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686da905858647d833f1666ed5e7c5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a3e47c15802c44ccaec65ebe90551592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a645d0b0d571fbc81e02a04e23364593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29b2c37f573676018152d25b0f095594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91413770038ae72d0f9d692207b778a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0586db6123e54e35fd8b4f2936663596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897739c7350aeaac117069511265f23c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0225489e589ee4f0fbae4fa2ad0344598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362c7521eddedab58b79d7b484299d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d078c227f3b54479a5585be9bc347f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c20ea0e101e18812b35f9bf6f4b18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dbacbdd3f46bc6eb2ec013907109f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00c46de0b1078109eb5c24c9cbb1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a440079015f2d09e27661a92bfa6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ba50d8bf0f3ef6c3dea936b03e0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c322f5450065a2d8d3617a41af0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861129d76b071577ae6b11ab9603db6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff3a5721e25882ac9ad768920d81a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c598360d7b197cf55d83ac28762292609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49cd951947600e3f1be277a7769d31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd1e861bbd81730ea5d3dfbe7c194611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6d14140f7d3ca6cd8bea8b03d0844612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276778c82ab391a1e0451190970084613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514f5be6256ee994e52601192ff1fa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba01388b8b078994df5912ded2749e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bc5b6e132cf08bd1b8b7d8c85c730616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6619b66ef4553dc1b45144cf1b9543617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7940c2196c716eb17e684012f2112618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230cfaad69f5964b87574e6c374357f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c606d9dc95049e856e0cda0c749fb03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b3a61e95d8d6eb271dc0a0fd019f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d54917d38a799bd7f3d77b602ea4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d0bfa6ea180b218322f4c579ae0b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3f2981af6fc82bd90d13b0f7a8f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38258430b85858067c3f763bf5daf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e4c9bed0fa903128ade98306d7668626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e944d0401081431a69c38cc28887627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad3bd14f33d36c51879931d46ffd5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d3a1a6621852402fff03de0a776f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f233755cef4b7814395ba928b1feda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018076f244a4bd1833e698a04afcc92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb08bf0cbd44807166405e6adfebfb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f642756febede1bce0b143366e68a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121771d5e589130606edb3891636dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a88a80cc83c2fc4c7edc99ab62adf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd956eb24cf1113676862195858f84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d8c4518805a3b7057328243b782fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa91a7b3d1e6badb3e686d90bca6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e730e3828086e1510385c7bf69235639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f51f0a5edf597bbd90aa6e8329e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bfbedb72ed4f19bec3917f16890ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693e297f8744ab211baf5cb041750a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19b50c1faa02b4449638a09a42168643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa796a91b377e3e5e4835641b75bfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a9ac23eff01c91b7a6499238c0e0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c333cb15da29576b6a0eaf65ca342d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b6f6c8ef224bf706549543b12526647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552346eb4c378f8ca88b71cc2cb6479648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c914fac26993f1337cfcbd1f3de59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e72b635740d446c0029c6bb3f439b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d600aed9647f547a16855c3c172e26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5154837dc3fa7e2ab17fa0c2e6a32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c75b0afbd3e58a4f46e82daa6ae249653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a1e154498d0da175d19465127d7be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92ab37b6e42e912785bd02255d481f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce219d3e109be173a88c143ad082962656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee76ab61bb49d42f11dba9aa81583d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d834b977751f34469f12747399573b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41267764f486d361c7c316f40aac2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089916cf89816d9b8fbc6fe4d2ecb52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327daf984014c94bd6bc13505f6591aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320317611ff1274a9b21ad8cf3d71fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41accca7cc25d036653f33b5d8215c44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134fc916e95cbf1f19e3e5163fdc233664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5a8ac50e93c0cc1ca6d1195d70d94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95852002d175ca1f03856067c7775d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e37331b4e6fa10c544048859231b9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3642468948752bf0ae55bbb6c977f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a6829dd27991457fe14d34363386669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942272ef48c8e6dffac9dc018fac98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba2d4a74464b1945ec1bc7a7dc148d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d030ca2e22ed81907d8919893fecd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af30706d45d5b09e287301ef75fbe4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee50232d661def0d64000a08aa968674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6620fd2cc4a8da93bbc6b1a271863d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682cc6ae80ca4b097079182adefb30a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cab463c66adb936b6881eadd5b690677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c752eb158a9070386fff2ddfd1281678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444acb83afe0f63635e6120c1817e9b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161b4adab054165ee33afc27b268dd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da958ab65a42e63ad08a38dc22a21380681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428eb094e6a863b372f12fb0cf47138682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf216d722eb76f1c01afe2ff667ce0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8154e7cdc6e06bbb9e5ece0a427eb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd25667a8829523c3aa09cc4aaa612685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a3283ca7ea5b6811b29c082c5563f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b329d7500a1dff64cf35c95415d26c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e3bfa868c0f12063c8dc0f4af1f8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56698407a8bb25f6dadc90179cf09f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28b263cff11aa1581d0c805261a2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf0a3696da58e5b8ec93bfdefd484691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1cd13ea9e52fca0a070b8dfd56490692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96330a7f3944c99178e239bc81b0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc8ed511881b64426ea891b4992a38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a190b872e02befb8582298876e02b49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754be8f7587bdc03d7097a74cf7c96c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e958e042abe2f969b932b7adda868d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f74369751bf8f81099c52ee6a4ef89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98addff1837ed9779af4e614640958699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615a8a8572539e202f1c6e15d62e97d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77667c1b9d68571c895944adae437701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28c12f98d1fe4ee516bcf7e042b69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496d03756e5acaff1686300dc26f73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59412c60bb58c3059d7f736e5e297c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4356945ae1c128b7c525c1e3f253e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092381b4500394d295d30dccc8340229706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807dfbf354b8f0dec8edac9ce9f40cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c0f467cd33e234e9cd02b3132aa2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900809005761d5e414f2c4731157faae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512a81eb515b1e57210bda4c1675b41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4748ec6bf02c9816f53ba3dd981951711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e60742898ac30f867d33d9bb90dc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a337e88606edb0b144386054f529c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bcdded2005d6b34d04e8f714d1052714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f95aedd3e550386d907fa26a963218715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8a2a6b3693a9ca258ceedf7082fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404fead3ec6d8fc2fcfd2c0ac254e80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7086a0c30e36b1075db7699d3dc2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0e272d107a791c569cdf00b8a04cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230959a66562ca67dd1ae140ae5236720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edc67a7fd75691a9a4eac760b255c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef21edf1a2ccc3c44b36f77e342d8c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6917381a1e1543600ed8a5b9bb2592723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711c388fe2f17b066f40c4a38f2936e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa51c94a34d518e9141322722fee34b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc14c45b9b6a1d1c01070e3664c1e03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beb0bb993c32822a81629f29eee88d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36399521edda847547c386cf705bc90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147b85682ded22101390bd22994586729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53528cab953e1a18da586fa437de1ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cb55588d549a332e4ceb2196bd0b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d1c35442a299ae4f12ab07adb9265732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8590dea4de11296a545214c80255733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dbb03c5b5adbc5e1dcc84ecee8e72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb4a2a1a654d157538f42107f82b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33e6d097b14c1a8f216853bb2374b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef87a7760b46c6ed3c41158afe9e6d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57583335fa20ebf0e43747e64ac6b730738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce251674e764e7571a9c9b27003e0d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a622ff03d7206800c7545a624249a4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da69955fc7429ce439c477a5b935d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f16cc034b41f6af38f7b2004d82f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3db5e1997ccc7e5176617bf7602f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa781224071c59a3a6d6c097ac0562744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b4632bdae97afa61db0e62e11cb15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea4e9b5e3dc6a7d9661a6f1b8b8e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fcc38e8eb953cfaa8606a423f67ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f709811bcb8f5bfb436fff86501a32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660994cc9515df0c7e7553df0e1904749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6e3315d073426f113f2e88a0175e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1067668099c176b37b401ccbbd1eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767648019dd7ef4b30bb760aea9fcc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11263ad2930f4525a9eb6afa8e5168b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4af31063b02f712ffb4397463b5a09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a197c6b5fec90fca7f459fc0a0c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed597682db01e35fc077acbcae643ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9ebdb1d9d50f2c866cec68c741be8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9972a314acda1b868a65d7ed508f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e890f17d58cc068012235d0b40a6b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf11e274e587e04a3cb83abb06ab43a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0136bdaaa23dba6fbfa740350e68d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0add44bd0ece5b2c95bd7edf28a3b83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b17036af8da466633e3cd3b8d735763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a380a54b80cd18c27b827d0aba93ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0125d90790ae01ee90d5bfb1a84755d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b93daf72f1b6362e837cb27f09c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c78b31636f9d93cccedd1d67d588f0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>