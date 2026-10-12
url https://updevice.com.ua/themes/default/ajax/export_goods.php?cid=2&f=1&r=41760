--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89728c48fafeb8c67b7d91b0534a81e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce23828410be9572bad3085e2c9ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf290c1ea92ebfcc9b040ee82f3f0df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d95fb5b14cece60b01ff79ea966544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da968519d1aebfe2b0deea20e94914fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1843d0dc1d117bb7df51d6d0f96b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ab953f423bdb2a2c6e2ff1f4a952d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e7629ea7848d0b0a59a43f09bf848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf4f5c0074622c7dcf697f06b915399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f054a30b9774a114ed9ba98c96701310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dc110a7ce645ca71ce90a09c1157a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13203ceec475339aad9036bf5decb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff108ee427193c354b13ba1c47af813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d12d3cb9603739e48ced5ea7b773a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd4c5e63df3e6ebdaa64be5eee99b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5b2072d76b23096550ddacac95c0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a12c9fda75548c58ccb9db62b3849e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c15076f309d8f1b7699d1aa700c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6c1bf2ec330afc4003cb4d7d9faf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb6afa9b46c2b565dcdb6cfd536c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e1db0ccd75c958a1e2882e39d42621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd623bfbff9f06575a550fe5d9501322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856fea3b27e9e8d071b403765ed9bd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7bf936535c258d8068cad1988fa2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b254e1ad8bf611c55ecdcaa71aa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6419cfd221023d5021004eb10fe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa7e33e357b29240aa05378968f8e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b4c27f7c55393b0a9514e3799640428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d672f974c21c8eaf6dcbc337479b4fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c2c4b482d8ebf439306dcd16798630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75883d348b95338db074fcc5d17855ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000c74e47caf4c8e09fdb65851a42e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931816f7b180ee3d45298500a01780f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab644caf90e82a42e81616937f17cf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dbc29a4fe6484ce916dd4ec58647a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee28984ec469fbd03fb27422de4b35236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a00c7b7a0bcc8950641cb006667637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee0a581349c13fb621dc3bcc98d0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec9c978d4a6f0996e632455f47533c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d37449fec9ff3f7a7344209dff98f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af9424ab110085fe6594cfbf38cfcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9ba21dabbd2541c3cd11c347d78e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321fcaaf33b5cb9c2cd2ad8c971f40843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed6f41d5a6d6471e53dd4f627dc7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a7662967b2251a4869326efd4026f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d6ac939a3e0bae437f0c683f4fe746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e165abbd3137b20c0c2813901bd7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29def61400a7fdbde02f8783f9a838a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b396b4bc0fdb4677bc9c09190d91e9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e0421ede0aea309bfe81af8ffe13c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea5a574501ddd70ea4d2ecaa851db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f13a6f1fedc17d457d50a336b151852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3047ccfcff85ea6641fa255f68d59653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747980acfefd874ebba20636463bff554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcf600851550a91785fbf1658b84f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8fcd8fc21c840927b729b892cc61156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847c6f963df91317a8fc874c259432457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593e0957e94cc692bb384483b55790058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c569ec1f8dcee02b3185a74b9f2a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c1a327137fd996a05a6e7ab1028f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb05e14b96c3a0a9eb6658b4735d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab9a97cd70dbcdd6eeb49150ced1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4d25bafd4b25afdefc73ca84a4ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1697af239890fbf3e71546144be764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61f3e73a2ed6242321e1224daf4ff965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93f124ff1108fa8f8e6799c24f20c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8962c538371deb679a9f106a4cda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f47f7787f0b1791253013e4915cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a58f7c083bc80c9a5e6a41dca765169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d904e5d18c939f10d8d20cc8850c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439396144a19508c5195f347c385d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb39dbf52772ae0ee7c46492d49b4a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff47e264bfa54d82051d409997815773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc3dde4b662d809fcc9c2390352c3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac6879ed05319655752279f4cb6ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246af4658aa32ef2af37ce89681bd9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da4722d68f72b0bde01ccd413bd37e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8be9d11b6b424eae61fd7c56cf61f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412ca32f983163ff9db77572ca3c78579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d95cc67aef0a8462df16eb660a64880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925b512f2067474eb5cbbb9ca1796ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8d32a9d009610e31c6646d9f9f0b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58eb3fd61933eabb2d050d8a86e0f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37abf3fbaa9c49fc7f433f21e009f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a844674ff072acd275a4663d1e89185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d791cc437556778af1e4b7a6d6d54386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be150219fcf56ae7b3eade233676ecf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9710f5212fcb87f3ff344a5862ea85388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa017f6ca1b3bd17525814e843612de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cf1168fc7fcfa47cd91c1d7e7628190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c429f72f13219839a06c1c50d3ea8fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8f57b5085e28da8809ac89d1bfb2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470d476d4423ee2a1a719b7b7cbe8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa4332b3628e48515fd2ca31d9d6e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917719b907698f8e6389f345c9f51eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4f476a9646cb1139497fe2e6ae7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e0b88189d4f30821b899f6dab14a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c66338b29d914fa410c0ebca11fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b8316ebc2de66c8518ad1f585b75999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40301032e9ac532c9cf1da191259b9a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfcad6fa26b4ec8b6436db93934574101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3685b02de51c4675392abf79e0c4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2f85aee5ef94726fb9cb75b1b967c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0346ffd0bb81267401fb02c1c811d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a1f28e10c9f049765acc2115568d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034b7b00fb8b0fab674f7e316c695c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932ecacd937796dfcefd9fbe0dc4e8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b7b23eac14d1498afdf5def000c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd94708da137434fb20400d776b3fd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc45130fb782800ab8c1dffb32870110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afa8ebdce46ff8c376bbe96a331bc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56776986e85c7b4ec1db8c94ececc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db982ce7cf0d778f205ff09cef56d1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed9ca99a8bf3dd656f573d125adc39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc345d270dfda4a50e465ff180f576115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4bb525017a22bc8268dba74f04d0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325cb5b9de93c47e0596ea7e29561b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40cc13e2f6d4d0a71d3b89e078c5b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf2e9aab2f36497c84d470079a3ffb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d1bd42b16bb9679b4218948f4aeb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9cc9598b3812fc17a653772ed493b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4de622e9148553d480053b6ee4bbbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb7a0092069afe2abed555b6afb810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf411e4f47fb3c74136241acd7f748f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef70f6b99cc788a2abc04c2a0b52d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da29aa534c422ab7e108b439db0cc74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb5a98267f017613903175d159ed5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e94857bfbfb71619d58264396bd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3595a74dc8d2b152683503184d8418b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a43b78a72480b69e202a970838501130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93375184a11d7270a15c066f72cf4c0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642e878df344c87d2c0a588b6c9c42d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a54309999ecd1404c06a68d5adeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c3f33dcdec2e60bdba9986fa5f35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785343c9092543209be018dc0f9f29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba76cb5c7eff2a5b5264c4292788cb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a2cd2f8af95fbbd3de7f19068e66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aa61a1277e3db4abab1a7d3ce29e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d28ce2bf586f77da5e4d40e6c1a650139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cbee269b8c1d8e463350ebae52778140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be3344c5d97bf9219a42422f709d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c918f8358ed1ffc017df2001d321c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d800cd22b57e0f6ee3fb33042768b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d0cbb6ff8bf086fea88b986d33af6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20b7d93d30b016fcf00391666a61fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de7c183adc15a194c1a4a5cc93c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206125e78c4d8dfc414e285554547699147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf195480d664db4b51c2e4aaf50a8d4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b0da5c1f78ef2051c8df9ba9d5dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527a531aa65c8034f1ff63e296fd64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc2816fb8f8ff758c283b84f7eeec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16691694ec08523ac6e77f53635ca72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd057b840d1146360195d560a7092153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9e58d40233a10425aba5d8e08826154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e2ab7223bd3268b8a53d16703b5cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b4cb43754284b0c084a9c717923e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983216c6eb91e6e35a91ce6ca3c138157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313317191c06dbebb6947967e637458158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d000bcaeb3124e1cdcf7aa81bc03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8752d5e208410367c06e6b1223924160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a1b92ae038217c683e22c09d585e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beacf5905e26d84090e58501a1c2b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc75a29cf42721d81b46c2deb4d85b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c31703677689f640a4214754bb7b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb9f17f23fc34d2fd32d740ea2c536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3f7215f806ba95028644284db96eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501390710315af9a7759b28b05d8c23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e759f7432ab3dcef4462e9765224e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320b6f191a578d7be963c34e0010558169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e536f3907ebf9ffcb03fec168d13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03e5b655912bec1ceb8b636330f34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11b850d459b12e846bfd60fb90bd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cc09d45db821fc2f66418944d19fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c120e4966b18a86ac605a75f40f1cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c078e54a2f410b02b8040563d53161175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd404fe498ba9cb665d0c8f5efef36cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6b2044290f4824b8f6d8bf8670751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894ae1a46acfc9b4ae85d7d3416abc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657347b7330c3df66a653ce4065d34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54716e86ae12c15abaf3f2419f71e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216345703faa41ddd8f75ddf4d936ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222178184cc3f88bc08a7423fd6e29e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa6bd35bd3e897952a26ce251c10ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a60dc3e03b0c73f4fee37793dbca2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af401a3ae004d33f3133c079febee1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c964b5030d20cef070d705c6a5ab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db65ff28e7f346301b360ca2e67f11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acceb5d3d5b28352af546f29a8008b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83140390175edb963cfa9f25fdd4014189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aea749da9955426b4201b48d704d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c6d1bf119c768e759cd0eb87752b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07599c1e3308e2f60adf18377438e5a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da249b2c04eef5a88c9afe0edb55a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbb8c2840a09497435fb028d13c5ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1fcad56ffda517a70f0ec897fc83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa507c69cce729687ef5f49d06c6d8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e94ad6edccb9c029dbdaae9bcc1cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf3514880f7e42efb16d8f5049cf81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cebfbbd4245c39c35a31ef809fb673199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d186ee8e4680f22d29bacc856f7a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0692bebbba677f02d8c8e75ce3cb913201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b111a09f0c1e6ef5d50b12376c93d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26976183fece9b4ec8b723f9fc092b0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa71de86a966a604c3c83523998c5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8309bb4f3bbbc307a55911fe686b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb626a9b2e5720cc598e0361288818e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5221df42ca2cbb3478ce52d93d671207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657a118ce3422f14bc34838a5bfa5be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097f2f92495cb6f71f13ac6881537f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d80ed64a6d5519ff8fa2a8d3c567f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0006766dd22c2246d459e2e288e25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186885bcf251b3cebc49cc2223439bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0fe30d6787f6b6e13854de1a80a88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecc29386885acf1fefe03a6fa6cd42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4ce2de7d6bdeee87d44c67fa7c60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3f9adfb9479d3fc499d56e26f43db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7058db25490ea53ae3661746d7020217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeb83f0ce6f2fdde0649d9f7387074218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf067d8cf60fe742b11a1ce31e87a4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f7843fa1ebfc25bdb27df9fcd460220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db9e47cd0528f668a192597ed324f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1c7eb83a3d6f164e25c3def1f880222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84644e8b45c5028677bef9da8ddd162223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665790319c82d6382a129384f0800c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b6ac073d4c1194b3096a587193f04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9903cc53abc0b4f878c143565b87b0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4cb183c82b4601bae637001254c1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e0482f7aca0cd043ad5abd8a0d06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b12c8ec4d37a9fdd689b32420fad52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49401140c7fb30dc333636e5319fdc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e1e0b9b86c36bbb14b1c55732610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83e9f0e09a18c831848757328656b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15cfe6f4d524463f33215c4ee53c42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c97727715ae044a0911bf092d2eb94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a0ff7ca8b1e26d1adb9b8c6b0f42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30aa52339a83d598799ab540affbfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a179edcf018f9a425a833b2cd0996237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be193e1b4725a314b77566fc6eb1aadd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c522bd49efdd38cd26af4488f6aa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e01bc58dd89a38f889bde478c6789240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf56d3105d5bc3369b8f3ea94714d3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d01455716b86ea467cc806d5e1720242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804164ca80ba72061f00dfcf58bce43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53190e70e5720347809b8c4528551244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041e54ee2c5dbbb1a8af81137198a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701e33541dd853e23c4938df6bca8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de514bb9a26f06a379ec79df8e379247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18164a654a04f5809d86d901baf15c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf5e7cbbe2f45f9455ed092ca6faa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57739d3ce42a1f4fa43960c633f30fd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b0f2209e5997f1dee0140d891c3fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f504fcfb81b24cb0c1f288315dac8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef997433bdf30402e0dd657b55f2aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9f7aa2982910405a4a7c4d52e93dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d7ad920804a1fae7593236876568255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933ca58051ba7ff444dad8b2484b223256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7994517aeb6d028bdf333024b4b089257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed06c36c381a0e20acab191512ea9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aa1010bbcf9920e0e7ebcb6295c7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cf08ca90fd872fce3dbabeae9f124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68029282afb798d8553fa8a3b2cb2865261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc166a98327e307071c7b8feaa8f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be520c99de1411e75885548c645f5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f3213b933fea7fa29ad8e2dd317e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc59e98efbb6c3102f0b5a92fa5a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25140856e40d25c4d16e3378992164ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7ee54b91b3e4df249a381f83a7fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259dbb15ddb2ba11a9396fe2edf39a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348207e30f857a42fe9ed9dc43f7e8f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8fd3c5e7245553c5a233e7c45d51e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791961c446e6a9051a4471a113a0adde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431012664552e413b904a3d3859e2f27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5ce6d5ebeaade2f91cf0a5aca64d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660a5d7572157923afa3f0a0fd8b9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b3465a62e56ceca370ef583fb6e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18677116fe18faf4d80f7bef455bee6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd3bbeb7ac8bbad6a8982d81e76200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064dbf6043df6e18cd9c2836b944c9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e22fa61d8d4048d8f82412fcc7bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8355d3801951306f0eb42de40241c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a1b4d6972a7e17cca8442d88dbea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256e10043bfc3af2d1f7a00cf6eb9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3e5a2f41dbc14a45571a1df099d27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b9d09b08905ad093878958948632284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db164a70f8cc0a944f4ad60d46f7faf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a4b4352881a1105967c7698c95787286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173785569c862b6a37ff176e78af6349287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be787fc6bd2b37aaf4dd37241fd46aea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b2e849cca5c860fabed479c9d1f7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682c24454ef90bda673a45e9e00adb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a72233489a756a4066ac0dd841badb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3dc43752497d4ae8e59b6c139974292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ca6f83e534c59626f9fa988870bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305efd7e2a7efd632e25510a8c00408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4095c28865db802f2faff19298f96e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7c2935447a4cfa1287d5525e90a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b9910e5bbf2d31c3529397d904ee5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca17c4c6cc681e20177a086503d2a33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82119e51a4b941a6c1b9d076c9ebeb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ed1331e52d8bdf3f8624b26182730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf908922a6295421135ee70547452301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa34c1a5ce220e722dcbe627f2963c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a6aaced62d2175b2e1055b857937c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f88e5db211dda0a19ba4a189730042304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9f8307e420d13ab4623da2f4afb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27bbf192cfa74c0191a885386d0f24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9e770d0a128bf87fbaea7571f5d11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be2265e167cb8ae6d462cb1a603af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccac49cc8f9ec7bad1a5f19eaea368309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7674bf1af39083151121198e257d8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813280d04c17c70033c9f2243b2b4f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520acd60803587df74ce1ff946149b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b265b970df5f4ef52f3e88ea163989313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88e23d03c483f0f863d403eb274775314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9173095d090aa0a81a06901ae05c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616bd5c5a943c4d894b319d94f0ad1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0185d092d9acc0d867bc584c772a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12de6187ef058c2ce8ebf909e3e37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043478de238766fc69d59eb4fbaff95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e813542dba157ca31169494919b07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f60e30e83d83ca7cc2ef3f62bf35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d93f50ba0a93008337e3ae362571322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805559a9d47453cf0635d6d795e1b175323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd917fa2c91e493f8f2c9a75e1f05a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5621f1dce70759eceb0829996c617e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a5063e44ff8c7478ce1ea7748748326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdeb1db1eeb14bbd3ba2cc67b68fed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579b6177d33179d1766f2000267e06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf9b21caa9f478d353ac086e99d038329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4dcd18112ad110625754151baa7ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad595d736c6db96a8612103e8cb5a4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e87b411b5534e282a43e1ada7aeba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4d6ccc8260ff57fcae369ca8a2bae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea84c2e0575e470f259a5278d45bb74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a34004be58a3275dd03d4ea01abeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42c6fb8b0f0b6f4734236ca2d80c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eb931026788abcf09315b7617a992337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c619863fb08b950f56b6dc880c14e64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7cfdb61fd6da117f95a01bc3a6343339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f9258ed772a310c00ff701e677d57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87432c047367f4eb57b755dfd155599341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577300b8588e6d2519553a76ec6f814a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f48c1c7aa7f0b4de087a42ae67690f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3d56c0de0bc341754fcfd92aadce8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c9d0ae7dd40038bfd55c9eb580208345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc10126dddd4e7010d9c6036b20f953346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c7b49c4012fac8c98f55130ffcf4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff99584150bdc22fa616b6e93623ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be27494b231b793a4b06c3b1ed974d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d26ea0ef5cab1c5d327e70e6280ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6b393bdf4e1dc40daba2608e6b9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952901c2b8def52b2d556e1570545f38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965483bcda6e268b68df485ea2d02cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3169f69219719ee9747305d14564fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182303088cb0a8eb75f492bd43c5141355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edad00a00bf85da35d48e30858f389356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff37dd3698b27355454a5951d6d873f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f593ec1480bebf3facde5116f90f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17c794cb8f5056882893b9f248be17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4477f32174d436423cb03184b19c44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88bf7091c291abc0104b42513d250d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2664630799c3b471741ffb170de1fab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d347f79829eb365fd978cf8ce2df2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472276ff69cce5a4fc0c095ce7e8796364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf76c6b479cc725d9796aedd579fc38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47831cbb136af59996a26aecc8c82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbaf198c4080a9948217e30c7d4ad4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52de481653219cae0283e73d405491368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4333f89e10cb4772f192867578ca163369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15d9b4788525bf231e4f4e732ce02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a34c82aa993073e95909acf099d80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5279e536ffd2e738b85b8c78cecd285372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3fbdd44a5ea5dfe70623a61ea5d14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8beaff13ecd52a2ed3fa7687a4c618374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0642f8513c8c8635c10e747a8b215e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efafc47e3238e3e8472f4e1169c6a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47ba607d5dc15830502798accd2e14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5ff5b17bacfb08c9176ac324364df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc72e6a7b69a064deb05f5907cc688379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bfae23b6d0b4e672b59e45bc54512380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab59165be257198cf886e50b8cd21dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7174bbf652e821d3560053c844a92a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05047c3898734ebb0443cf3bc5f6d0a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b3b2ea61c727b8287feedd7cb70f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eff8951ba552cc184429d1b18bdcb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcf19d6dee3da4c3b636590f7463e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c5e2d9f4f75163ce3fd4bab1b725387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845157bbd20724b61204155e7a59b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc833e3f3ff7be90267410a029b6a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66911bfe20cc46e3bd9b69a86dcf1e85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b31988d195526b061896a10eff49cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203c23f258f5af8db08a5119f7f8bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1ef49441a3c619fb9488fcff0f93f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7770f07cf5341d0f5af6cccbefc54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cce8f61ec6d5e4f71f79d8cc16124395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ff8aef91e5c02aac16ceb8cab1112396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e4437f2307866e384288dc748fca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f16e6cb947d70486a8212471dbcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6606f07d4a77d1fa167b81609a90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb5bef258e4fe3501b81d82e4d6f2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d8948ebd595de60cba05b4ac3bfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8b71ecd8ea34d3f39bd2ae6205da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32d1bc8991c7b79d7bccb6d872e329403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc19f9d09596fc78cb0bcdf33619c8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde5670982c06e04629ad4123b9955405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b40eaf751e2881d49f5150f5d692d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603106cb69ec52f4e58f4147bba96a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a152ef1c11488d03dffb0c9efb968408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84650f0189ab6bd4760747c3693dd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab2030c201b72ba510e55b1b3616fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397d965ec3f6e23f8268cd0aa68d55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180330d57c7fcbb70fd00c56163f7458412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd08edee7f77e67ebcea9bba8a9334413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7891916b02bca1e485ccc1dc1879cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e79e45781e5852b6ba47ad3fb3ae7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f527c89d39738cd20573c324572d93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a2d1ed06fb6af8e8d47942c915bc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a4b7c2267ce3cfb06c13ae7bb017418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dd7ebf8bb6b0de1596971d77b5cf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b737d6cdeb97816242f2b278122c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7215c416a9f6261ada0891aafe94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1152d60837d6fc194ac0f98e418d3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afb4cc7a63e67c07076f61803a5db6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc9bee4293fc5d2d50e6448023c838424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55c50e15e5b7cb139b8a6b550de5e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b4c013a6dbf74299761686354c7b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f38fdb62badc8e0db197d1d78fcbba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34220add3010773d481d7e4d840d3d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365601a5d34a21df77143572f60ff8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe4485ad265e676052ca1f08c4b0ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492583c0973798ad395f29e4dcf878e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fb77b4c25df94c71ee6822a0cc0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7056c4bda5f8541023bb149ed0c9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce62103ca18a5b11f3a7ddec91b0d70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc1c2642526c9b0895178ac7c788f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251ab83c30724ceaba8476816cbfa08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4acd5cd28793d07dcf7c763320a586437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6b8871ced15fdfad6e9a36c4e520438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5975b47985c9e890d4fadd4c67c2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e85d57d0a33adf009eab945c877fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6cf18b79ae850a4add768b4a665d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23017396008184b153e18bf9760a8762442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e799ef8b9803b8508fd29db244cf3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0080c3ec9d3359ef4033618c5406e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69c8c2da3f67066a034c2a0a2c879445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb237e3c15617ddc7fbbd2c8408b62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62b243d37cf8871da78616fac1220447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a264369f67ff8c9e0d4fb90ee1cc5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c171158471dac0c36c2c04c7d00e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1648825e81c1c2d0abecfefd73c7f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c15305cbef5ae165916380465a52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bdf31f027217867fcea05484d0085452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2aa4d5fb3ff62aa244dceadf2b924453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e259e970bf75d30b9e8a6c2cac01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de481dcfa11bd67a5176ae9c5cfc447b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf93cfb2a88401412b1c24acb25f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fc8a9c9e02b08b7429694fa4e8244457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e28981a58fc6d305a40f0002b123458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2adf4301c9a86a8b7f3d8f0bd891459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9cf0039f7311e316fff0d2e2eeff3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933aaa8d2fa73d619bc751d6561edbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e3a55b33a51e86a113f73cd5a5f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf63224a56850950ff768cdfa1ba89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b68a638661b6dae34df4cce357669464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0136f27d92c58493fbfacf2e7e5917465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941b7f26323419b35e58572981e96c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d8c76dfbe0f08321e05546b4856c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9950dfcf46a0dfbeae10da3193ca8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499827e599d9e3f1d5b10498b4ce0f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66b6b85143e05c9a1c3ae68b70588470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b6662c4e01fe576fbc4c97e6bb89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a08ba71e24e7ca4c884f6e5c28122f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaaf3618ba2ec28ab398c5913132ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c4d7c353877e9641d067f9a3f374b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110b97e4b81319d59363ac0e26cb77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87522c261480652d428d693f6e048cb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93fce985ba95f3e3b88884ddfe914b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e28533cabdb7873fa14b2a78b0c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e978d0da037f9e687c893bb995fe8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533ed85c3f6a37b781a9c53b16368b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859dc781512cc03edc352a877caaffb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a14f57ea19ad0a56030725c06e085482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40689b1207e934bb11c8852ed8c047483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad25e6b65e4648d4fe419acbf564d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ae572bdccd42945533de53b044b20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f875050dfb33afe83e9069660dd33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432b9056555f69b46435801c8548ccb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d408218c7e00cc710ce9ea6d03f03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f4e47317ed6b286d2ed8c08047f74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265fbc381efb7af75a2b4505815e78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa50ed5148d1065573932587813e94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71925fa8d00df3d6de31b9e05910bf2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f847f4001b946eb19457d45a20e41e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165b65a5ed9c3405e22e2d4b6b7725494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e49a6fedf93e080f2141aa7087e4cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11af7f02dd039692c979fa19434070496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b7b54a8553cfe6f767bd0f187f301497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453ab1c462950ce6d589c0d40d032cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc0de37c475d9fd147ad92203a4c96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc38e659e7576f21c7e36e486b7d6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c77b463b24d735592cbe318ee8c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe336043448a08e4d108a27e34ff21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638a149ffd39f803a327156d0124445503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f5076aad03cb6864b8af664ebed5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e6ec4ffbbddef7ddffe4f1e558793505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145dd8f0aa13a7a8f1284113e6226ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d39f0bd12432a8c68ede9341cc046507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf1ad93ea6b004e55efabe74ee41d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab487af6df0d801a86767594d2a918bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea62f76e29a2287a9d51151d1f32f79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b7aff0f66c0627dd7e2fe5a5b5a60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59864d076f945850195043f67d646d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af42199791cc1f0e82f468ae79e9a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55366b8ab23e3a203f032c1279e05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcbebd84f8cbb9638d3e2196a8e815515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa287e2085ccc00d8c493480e62883516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d04827d590a7f9a73b49b543da78f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b2cebfb0bda274e549056cf6c77c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818987294ed19a4e8755f794e859fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47010261f0e114bc0740972b979596520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee5dd183491c32824351cf62573cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ffebc470f086e4e5991ca529a6d9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e08ee4c09f919af2e11ef26114432523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e9a8024004185203d00657c7f60cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673836b02cc0ba6c770058216e9a6eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f32c58379edf869d73379c50920e41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c441da3768231a9f598a96e749f4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864202126a866fdf8b655f98a6245a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff180141e0cf9a25ddcfb8033011bc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0929e5fc4c135e7720633d31147489530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92bdedaecc88c0bb3a21b55afe6f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447d053d94d72d16fb3e3b0d8320c88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dc5498f4b4b6e5a8c56794d7494ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af3bee6dd84dd263dd0b59dafa11c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933875969596b385bc78870c312bc5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b00f06b7e7c66ba8e6b230daf75fa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65819cd0f5605bf18eb8e9a5d0051b8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5e272065ac4898dea9107896a862538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6628e1c14374cb6893cf71ab60e67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d4b2d7a6863bda1350fa444eda21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ff9cc0374007bfa3525e26b57a39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ede0cb8cb38b6307857b9b3881de3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04e36f33284c8fad4dc3c50b16a349543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75960003bc4951b57497ba36d5c5d5a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553005f79849ebc1b65f6517b2b771545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69133ca68c737eb1a1911b5950c39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7620285cd01c2a043b778d3c55e508b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b16bae47f4210323baf58ef4d4af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0ea35998d96bfd6c08313c07a00d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc138d2443beac628dc59729d02764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c61580718e6af810431f3ca66e727a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84980b29e2a0aea23418fab1a8cb3d28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558f349eed16541979e339ad0a08681553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693909d822174394bfcb5c43b732a67d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ae5895b9b19142a536ebf82029f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675f9d0e984a92cd8a163f1a1bfe26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559395d4134f539eb019af741e6382ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde337910f11acd063d3d0a28bcbe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871da248ce3cb3c4b4f4368d1402ce2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951f2fb62218a385808708c07019d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfefb8b36b9764aefc0d5872bcd600561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58c272179b48818ef951eea9aac071562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705cbbb22f0d15833f1ce75597ea50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9b27134d5a85d5da9e1eee99553e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798cccb827bfa3c7c75b0f2470bdc63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43e4a3c1c3456eeea04e998c2ff20a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918fd0f997423c9c5b444d83102a6fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b435a6461016f78ccec2120871b56eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1615b90c33b75611f3b3a85d05a7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630dd3de7f840ca5664a4b5d07c080570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9dbb0450cc8cf3e07e9c1a7631285571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909045c0daf581d821455f08f332020572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400542c5be723132692e11880fa7ba09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052fee0920af57852b3893b1c7fd58d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3f51a4913be34e3a09ee668042125575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b90ea4a683396ef156b045b3fec81d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38f2ee5da02df8ef8a2e45b89da9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed8b5654f94bb167e841b545903d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2339101992578065542696e5044ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432f86bccbf8d7f7a27bc424c87a6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0169ac48b281954e630c0f35d1d04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf8b9f73d7f05e9c6c7fa185469b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536351f37799afca9a5ffd8d4ca8473c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788813f09b43869360ffc39ffb9b6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c409b3b3fa2c881d84226f015496585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a65534119ec181f2c4f748ee5a8c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db4fb35d9ac5de790fa064dd8ec20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015308267b1935c1b3a144b8ca6102a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb67f59ee66423183b47f29a61e2343589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde9768d2f814794d13c4462f1225c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e6cd4a14626bfa4e4160bc6018a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22bbc4366ee9e0275a636a47d19eae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097aeb5d8c013407f82d59adb8f7f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2275783d4e29c415a76bfc40ce8d8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d94ab6513f07324c158f2d6e3137595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d1fae3be360fd840029bf1f2ac2c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f03b677a943f59bbe13daedc84894597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f96f8cd2aca77e0b6d2c936b469a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25151a4ce9f166d61ad204aa65741869599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de623105bc8c2e64984762669785ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32aa17e81f97b383c2dbdcccacef48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcb0ce77d3f49364626cf83d115fee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b5a23954ab69fa3a525c12db827b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c8334ed58ede50641cbd492427742604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097bc25b7e501003017bc0d130ce3b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1950edd927764943f1686ba66fc1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a3b722b414ddc6fca5c63841d2bb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96e2a0343c9c9bc4ab4060eb74c72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69abda4a64e546a515bb8521ebafe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab909d230c9b7eb3ab90e6bee1e490a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183153f88950a5e3b83a72e9e1037001611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c0d4e1defc8baac1f51c4b926e57c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a050a03df00585db589f0af63cd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654c63bd341038ff017866a1816a30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ba973d5c30d9004e23f8e95626ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f43936975a00ecdadd0d33d3d3cb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d56ec2df6dccb853910926fd79888617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cad201b992bb7bf721b5b50b77ced618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810a5a082af95f64da607e785684feb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81543318197ca61d95e48c58553dc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed5d44ac9775516b3ca576ff4c08d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e55b4e187ca131bff32b8fe1d0bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b734d1759267fc1444715d673cd03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d4dcd51bdab6a15b9d8d725f6ac02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6aebc0db66989dbd6c440b56a0528625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc32fbf07ed853a839ae811b2ebdd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1cd7c05ea5a8465603e2804a0659c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411407fe91e0fdaf82216a699f228b47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaefb639c582f913f84a7e74499195629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f05dca8f4168a3a8c598f906d1702630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab535d31fb132a3fcd9a9c2ae6e412631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f53c39a60e511d0f49c0cd184d378b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d339096de2f66a44422493fa3920f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c93a940091afcfa8e24cad01a5f42e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2378b81915bfa8ffa34dfd43662e773635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72036d95e16a63d3fef96f3f7ac0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2b0bf2450c2ed65c40aae3c22fa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649ecab68ce9f5c2e9e3bad15279ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8866c6f75738ed0e097ce8c41022c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064965bae8eb2661c90d8daba4291a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a33124dabdea61620a6bdbb86dbb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de4b08da1c59e3af44a2c1be4ee0fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a94056bf23c0d146593ed9c1f9828643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168e95e2db100e1ba40ae4aa2b4bc5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f720f60bfb6392dd419b17f16894b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e878c82bfbc19269ef8d3bf1a0b71be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a7d177b54c98a6710c1bf6b084e9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe208a4d97bce0e491b4c52377ab6fe8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdeed3e8ab003170ecd42e97c00835649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a9c5eecf50fdeacaf9fba3bbd038650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f1141f7666b9f9a3d85e483e0a697651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c9362f4c895ce0eebf1917c4e817652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd72e44ee72ad913f4c63abd8e1736653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e50df97fe22143d0e527adf358d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55ece8c4a78dc0493d91162b0de89b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ff7d0edd7a1df6e7f7ae60ae7074d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753b76f6cc5b4c7c36cebf7a888a71b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859a7e968f7725659e55e476c1e3bda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6bdc6f84b9b52af5c0d5fb8541793659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca9b2b9370643e9e25aff762c105b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc021e25fd2801dba41b7e0e2bfa2e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fa1fed9f290f87972c5046f5454a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b5ebaf3ddad5bf7b0184fb18abea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032159b4fadbe6135df409944f1699664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96921e4e947c6b198314b1c38689c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f9677106c77a2f049434abbd6da0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28090818ba5b604385ebfce197304a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a21bf6d573393dbb3838f3b19fe3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3c3437f1b9fcafa0be6a1488d2b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afb0431ceceba859dc83ad8914a058670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7df61eedaae0dc9d12bdfa1f7be2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fa56288f371600fb02d5212591fa2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e1624ba61c5aa2d78af9316a5daef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee025a668be7bff03e2f1359ec3436b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3573cb482ff6319f8f9d5f212006e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690f08996876438329a008bdb2f018e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a94296bdafecb1a813e1a1065368677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b8a77fb26169ec05108f016ab553f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17307d7c2b6a25554bd6936bf0dd57e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b415925b2391768135e96d421bc7d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76919d2767f10982066bdb0f68855163681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934ca22fe67ca03addb40a98cad6ff8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4bee12008c7f24b201bf5bbfb70f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb754d4b96ea5ff0a70386a4014370d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ffd142387b2b4104619c47cea277d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa784ce03551b14945de281189dd26d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd472e0bcb4ee02dade771544972dcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f10e1ccfd7bb19a17a03076ba4fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee5c33b31acacb1b65acb7def97bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3ddc9e313ea1ae7ac5278caee9530690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9591f408bd275572e735d82a5fddb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05422f1b77b367dbbc7040d4588fee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632175fe1010e593dcc036eb954b4a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f985f8f9473454b44ae621165cf213694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86ef9e8e68d7fa0d47fd80b495cde6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f83b754ddd0cbfa7e08cfe9e897f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcbf6a62122e7838163f1f4278421d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ecbc66e7324761830e62c8df1099698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ed27ce6a198338754f929ca17b92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eba80affa8b98bf561e57429173fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c3d6173ad08d78ea1ced899fc5b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cce20519b51c9724e23acee767e99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78d0d99d22a42e3f0d761f53f18fc0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecca611b1b5ae874a6cc7fbf2b5f9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b14b9edb2a6dbf422220f68986205705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bb70bc77f164c755914036b441a1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf31c011ea0f5dc16e8495eaac88af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f37e1917a19751dc51d7312612fb5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b544ed09eaea9ca6623fd11baba59b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8353df99ad0d32033d322907117e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6935960fbd217b0d6495aa619910fc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa448f2b5e14b56b94fbe3cc9bd29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5714e7f9c03795d474163d77015f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02599744af6387a3a90c0071dc754f23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbe0c667e4abb6e4c1554eb343891f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05a8a423845452f96fe8e30dcbcf3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e2474728d3f83e9a875cbc9da05e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e780a30c2668bf6ca8f453cb96b98a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0540620b4165dc4239a6856051dae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26da7c15d0758319046348c9f1807720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c748d1f54cc3c3cfcfc0f62d5d09b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1058b632e7a47b49af49dee5ee9c02f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0042da165f50e650e39a231b6282f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f30dac4252bf1018120714ba7ecb8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6b10672b0cd58dba62f34fd53c25c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2be562b30ca51c8534f7fab74e3636726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642bd473d9df6a1098bb3440245b790727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305e176209df7d06bc7a1d0a9c959e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609eb88e8f664c1593594d09161ac06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377e5553c89d7f5a3f6866597ae75b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c2bc2dc1f6d8a6537558f78c0db5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c756898ed5b6ef6ca3c3db7bd42f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aac447bb290031188a2cfcb0b747b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afefcb13fd8214d5e259f627e99b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6eaa4ce7ea22df99414004b67cd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b5b7b1549718df3b63952f99b6c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddef74548fb5ec770ec382730e7a21b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da490966e68658486778c7f645684738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f548ba31d110b4d038cdde21e69450d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b184f8655a898558285946ea82822d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfbbbb412f1d3dfd7084178a5fc94e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549423ff88c6d3033ff18880588f45c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd28c1f917ef557aa2b0dd79981a14b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829bcc48f472d7ec110b6dbd7942414744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33db3dbc702ff80fe3c5bae86d59812745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55d20fe62073f2e327804776f1c073746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc98ab942690e89185a711e385e26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0085f32cb164c4f52c771aa1509dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dda3592f1b0c90af2b0f24ba79ed6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091d72b91207d8424411a9b6c402a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0e63586d35e783863e9afd7065b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e2a92c9f87bb065cd8f644d085c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a8e199534c3501ee3cbd9e453813f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea1488eb026c01267e1e1aaac3b3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9714287ee67b7e4d61b57bb8d599f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848250b42ca27b996e6bc0a3b79367a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff767023587eeb71382dec6de0daa39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0e09fbd18633b15f12eacb027430c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14ffbd6dd29bb5f5e36ca219a25c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016987f370715b6fc86e3668847ff733760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da508d59d32dff37903c3d8f2b5a8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bc44e39076f5d6eb2d537b89095ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa883f4b39bd4bfe7deb7de45c029763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a28867286430c04067220d553050764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec19cad0ea8c9bac5b46d36510d94765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f47e2ae415afa83910a14a5e87a807766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf1d090abca177885b8f176bfa8cfb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db9eb2ca37851b455cde8eec6b84c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dc8b2008f40a2598dca98994a7c49769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f7af0514f5472e7e36088218462a2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce1f6b4b555c0c25c9599c3ac50924771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de28c10ff67d7e7074f2e41b7547c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab5f30369df90a2553f29c51e054c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633caf0602a2ad07b84af09d67b02c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f9767a82247c4d2ea03fb77762063775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc4d3709888699b37c689088f4a34b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac816fbc79941c4450a7b2fbfb82637777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f885dc10eecb1e6a3723f62c8fcfd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853277c65823d91c39e8e0838ca6a049779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cf2a0df55e3abfaf4b48a03287091780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c447b8a818b861ef09cbad60f8dc5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f142d764a813671eff3ad422e231782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7c160579141c2c82cb2d72f752dd4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e62919cf65f72afdb868917b44f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2092a1f6aae19436b9dda3baadd11785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297ae4175d270e07335f701d293a22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024245ed229e03ebcedfd273a67cc398787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532751cdea839f73c1d434bf092721788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25e2e8ec9f9c9d480ac5b4db2524fa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3d577e952e348f4de4fdef00d231790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1fc8acbdb741f0c7f5b49cd35870a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8573ea18d74d535e0e3898d731f14792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98e10aff58131a7c26553b7a831373793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7174980b559c6611b75200e645cd3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a3a162be5998c2145842a820ac4a7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74631934b821d564966acf3567f717c7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e07a643fba9b3b02e47744f8cbc7e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5dbe2bcd05091e37d5bc7600887b2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951806467e9df567f091703cd1d04449799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee10533b3fc942f59812f2884f52b86800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b7e2291e8ac8dff7f5d2eef5fbb4f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270bf4f9d2d7f245d7850d90266b48e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c5399b6ae0fdf3b9a37ed0ab765df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb777f430623ff44c594d5569b06f6a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5146899920abf0463984c2a11883a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c69547f240bfb2f48a3be202d235af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3a895293cc7b6c0039ea6b544e28f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac018935574302920919d2843f716364808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3deabf5f462344a74f92c3a9f83092809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8bdd2a8137bf2c0af83a898880fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a366ad35fe24b84cc43fe0852f401811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502a788bc1d85020d81bd298519aacf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5282e4d758b17590bedcba15fbebb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccce698645038910bea544140de1ec4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b08335b1b848fd9a98a8436d753be815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac429209930e3685f8269924b6a1cfe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46fa1e2208e7c4e82f390cbf157997817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b33f1e1b90c028cbf8f12812cc607818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a06ccea6a5143ced942eb7da32e8b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c64ab9bdda914d94d64922c862348820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc579d93ae4883f821115f1b0f095b22821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7cf5c9a64ee77c7d2b023572fa65c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1eb82e0972cb42530d496deedce95823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecfa7dda86a034d6b10ad83798dbeb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acdb9d5200ef95f862da38a82bda5e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1820158f166df6d8a1500926be6ea826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ed15a1b44b3d864f366922e9f667827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1fa36e65bc3e6236e8b859fa543d4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e89fc095ee7ddcb8b5f69724869e87829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060e38f708d736aae49e9ece3788951830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf57fc2961a2bfd41013187b2c31239831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008ebed9e4661ae7d458615bba1b2c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f96b9d31f69feefb9be2f3cb4e73b8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9030141a9e8f89029fd0aa4df8c55834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f5c76735e6b83abadb8c2d4b7905835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac844414966e6a72ad8cc69b9c7733836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101547b3d472fd41452a34563245c94837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30171c874d2a4179b96de3329739228c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f941619be887ed4e19722e8cb9c1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c378ac3147c41ea567b2cce0b2c5e9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b0b42e640f6fc3a080d021aa3c3a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293ea40d1ea25050d19c3bd860937f4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b635913d7cf115b5d109afef124fe89843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd62816528e79eb4bb40372225f0ae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ef3acabedbb3ec893e9f56da969f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324e5f79a03d2029a857f62be48ed23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66303029bf128eba17908f38f2c54a104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2feb4716e5b13aa33ceba42bbf86fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068314880b662ad1c300cb32af93e0d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54e5b72ba76869bb2f32c757eca4327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de878b472e40e315451c5ca5a4205f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c577f224adca1f66de7d455757335e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bebe5996b9e27737989c1466fbab310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d25810f0c2a799b73e59b7fbc697211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d257ca23a3c482d0439dc741118d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a39e38e62aac2d2e22a15bf3a29bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dc0b6f7857c44f3a5fcb9327383be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c077d9b4ea3261207ccf36c7f868115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6933d588a8ca1075cf484b1805d4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e99871a38a4470858aa32432c5af617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b166b48b1c93538447186f67edbda2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2327ac916054e51aecf4d70ed6f98019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f984f4c5857d3ef1d5fcb225f896cdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b29aa1c44aaecd488225a28738b7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414965e9c9abf5812b2e7e8c54d05a0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e3633a454b86813f3d1d77da67e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b0db5a6c30b34647f4bf1dbd324c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a70f3419918f1831bff21a7dbeef025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236089bd0cce100c2f6d13a037e8b13d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302520c973a0ec179fd5443bcb8cda8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc271e16711132b4c05ac4edc49ddf6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e384bbbb27d4dd23aa37f19c3b332629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79f6695ff0148fdba986a92090871d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421610461eb94096e4e7d8e6dd77d62931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967e470deb920392c9579fa13b118032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29200352cab9be6ecce4c2be4423bfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88786dca2ea52c2c81eb6d7cef589a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e23cc47ef8c303731b6168cf0696c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d0cdf0e5f7283ed01bb46e59fe1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e4a4eeb5261bea64c13571c2e26fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76770b4d9788a3d15a55c98e216fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c7c490a0bac540a6e0dba0361271e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7493b4a3958f932c3d9da3ffa5fe0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d4129ffafb3b79a249e44024b6ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191a89b6e3f614d5ffb574309fdb5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a217bffda82f8cde39460dd48e14443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bdc8cfbc7e257ea89d82c135af65644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910ecbf8430cd7e1b6b060f2ab22db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f25caeaaba952d9d78122f4b3d7ec346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6087f9a43970629cfce5172fd2c60547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9de38f3e13e7b262e93f84e87843648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1845446788db58003d41ca99361e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedc2c82afc106313604925a91a5a5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4df51ac818eeea2bc64800c959aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271e952a3a365d9d74d752ffa38bc1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37304ddf2c192f84b32b407f1bb202f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089aca38c4e19aa1bb457639b07d5f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bdad59655dfb65b8bbbe398cc2d1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d835e6a54a5f6f55f960d1da11f2c0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6cf67a49056ffaa224c5fbce5237357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab2ff46d7ac5d44b651632d6a42c0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83b502a1ff873548376c81a20ff8ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93a8d43b53705100dc63d23432b1b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c8f7f4202a254ccd24e128b016bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5f7aceccf6758c426dbe5852612762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe711e73b2cb2f8c81cd4751e70c6c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af293cb0d39b9b9ccf69307161af4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae8c1654b00942b4b3bfcc8ea7ad465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de3e7a0d28734e0b852c4cf0ca4c2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d037152352ed08883c8cab01b65d54267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139499d7346efd88be8a6b99c4ba17fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4fc22c905196f70be80e71f63307b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98538dc08a5294c99000f4500ad928a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a1f6ddb37faa766b46f933d7f14a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b9cbd826ca24c4ecf3dbafb0932072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b865f632ea883f7d03716dd818b8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58b1f9b5b1dc0e74b905ad3357e6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172e9484ff8c6b12d689eaaf7085f7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432acb93369b4ffc3574790c51d08d4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a47ebbb455c9d2813a6a8563e5cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249c82c851590287ea7e84b8b329af378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90306bbbd6fa9c5c0ee9068e01b50f8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173651f211c685bbff424ed3b558ac580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a75fb48f0b8689fe8e0950fc2d84c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c0333c96a28ef2e1e2f652abe882b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234e72cb31e88beeb818de8243974a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb3c67eb62a24b3257e96df5d7699f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47718a45cebe22e4dcdba7970cb1de485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910207670222291a68561f50e3021d7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669994b8d1df6d03991722b2caf5e36a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786a733e858825044e2b649abf0633c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc67643539e3ca1ca06a3a2cd89f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91467b63ceaf1244a08c4efb1fe7e2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c9e02219b65e3e946b565354e5e1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa5c1f013615d964b1b669836b2b2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd803e5de1d395463c3ba6374f17b7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a884eb4d26e99ca1cee038a2da9c5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f70743fc282fdfea9b5920a52e612d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c74f5227762266a3c7ab63829617396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1258581d7b90b1212f886520dc5a6f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515144abf3c4201a149e3b57a18b41f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b01aa5db5b062149594debe9b2de399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6ab721edfd49b7407eba4c41613d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c26cbea5a1941afc868eb9435c3ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c69c1c31fb0cd3920b28b56e83e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf96b3090a2a465f23ccc45a42cf60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b003ba884e57be1290d0ce48d01940104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253bf8630155d295652c8be1b72ca33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1995fb710e4ac32c69bca5482fad704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c290dd2d1014a59df146f120530ecc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a798a9f747a63c3aa9a87e4750d27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db04d5a75b23803a697ec63c9dff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d04f59aad51eb17a1b750553de52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab182c21bf765d5d410693e367afea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f25ce795d87f3779e2b4266ab8955112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11c9785bbf01f71500ec8298b55c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e2162511ed51c7b5e5716152858b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b5d94a732f9f79dbbc1f337d2a54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed1f9b37c7987b35227794ed96ceb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731187dd9b21e3fc32df104dcd8bdaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea7cc65cebbd08b0ffc93cf0959d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86081651e7656f07f148870b4ee51d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85609c1be61efc6b7ffc97a7a7075995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a68fa97299d8417ea25bb31d98cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a142efa115f883f9fce9dc088a3e64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d407ff6645af1c7fa472e74c76220c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f6d1d862fdd2affbf49a2fe483c7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f033ee90e3df5833575be8934ebb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2e4cc30fa70a9308f4b261cb54411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef571565843798206c5a454e580ed0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8ab892f6b80938cdb7d8f4e4dacf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b920800462315a2e99a127c3bf120129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fbcd6c3018b7d3ed0a81e31fe32fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defabb106ccab7500be116f2988baf20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af139aa5b59aec66da68ba771fde7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcd436b662b94e8f88ff00053aab15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5254b52148f96369b62146631d23ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a91b9ef32a9ac6fb7d89233dc627135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba793edc2c81fe229706b3be7400d228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4872666f7e9d8b4415f477f91e8ee15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655044ff980e7a97b432a4a83ad508b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942272b4e8bf057a7bec846f61a972c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c9b69c7661fae02d3490481390f43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d37b2b10c5f6fce2c4b65af8f74af2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fc600b97ad4ceb04eb7423d702f9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc0b2c74851fb4a4a75c4ac631ad27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d6e0fede662e7f3c44a6ca0c7313144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685348a870f92d56741dc60fee00ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9ebf45004a5727edf67500328dda4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2642ad41af5cce45d55762d6ab4dfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e538efec02ab0fdd78bc59bf3d08e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f49e153604dd96604879a0c751d47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23f1435298ca77d1c01e8531efb79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a5010bddd8955ebdc3dee6dfb31b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffbb5842957f8a71777994b7038fac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf3f6c34cea61e941c12b030dca50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c4ca12e04ee867140316dcb2cc17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae9505cddde0056191eaa1955401c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfcef0bab52df1e22c4daa76cbe586156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9074dee381d0948276b8bf1ee45a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a0a8f22fa1e308334df3fab91dce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25d8a9b98eb08ab9bc0bb07366bf3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ba86f2c935b63fd207ed47c863cfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0dbd9dda07b8a469c099feb00b525161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b9547b029985bc5996973da981df1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91593b5b271fbd2dc53d118b10d735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d96c28d89f8da7afd74a6c4639044164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16eb074f85474a8b6158e92cb5e34b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f77c91b2717f40d2d51618a0011ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce825e296e75d5459071c875e5d6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad00ee7ce7c07cf39a12cc1d5b201a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b57a070a796928b678e84f27ac22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1c9b6741a0fe133324631feaf87bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6d9abc2d8ebf1a5ce5615d6e514f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73660bb26e81cbf910a40d2fe4d189172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc074a360769e0dfbbfbacbc6045fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dc6b2c62e8e64485a8646816bf0c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc86cfe41916e410f79d0559f9c238175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f00736d719b262cf2aedc841bc0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3312a586b3e2172a93e7b05caef2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199964ece4300933b6d45094a0957ed0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7386bb4a2de1340b1c86c6cfde594b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3a94805de23380ee017e3cccb66a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d9d616b0628bb07a2226c7fe0d19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f298ccbe1981226bfa4c3cead066b86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73811f77dff3acd0caa25959ee3012d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a08d25379942832a30d53f55b1e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e065dccc7b103abdebc2471e15bdf47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ea9efe2b8dd22a5cc91671c1cd7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9298e8d12510c6ec14cd3cb3d27b97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe565841d9fa1fe92c8ec22310edea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63448b05fc81eada3b55d079065da4b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf83e6099134146504af77a31cd391190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69fd5c445d6d3bc466ef4b3bb697f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e9b7d6c7647414c2bfa4ce361be0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d1f82e2c4f0a81dc34cb44a5d500193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a5d9a1d99d8d7c557b081360b60d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a08dd6479be9d9eb997eeca256b6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be21199c1d23748ce02811953750a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0247f53ebd7313257fa71e44932e9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346ce3759b52e9e35d96a16396aea3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda1499fdcbc08196738cd19530914f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4910924a3b5cabe8ad3331b374d765200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b103b204ca0f6e52501bfd2404a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cf1f421c55e786e6c8291c7cb155f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70fecc860ec23ffe52adb5000de03f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132515ddae564b3153ebb68e3fba189c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73faaa836f12cdd734a956690ac79a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2a7085346aee1366c12d226e3d826206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb31c375193cd793b97b1cbf6a4f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f306fe1d208aeae04434dee2236b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc42bdf4f52e62dcfff61907cb0e7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d65996de5d5d18d75e1b0e1362a313210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba765faf57dcf804633bbada66ffd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f26f3ff02e321771031c710c5a4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37fc05311c952cce499cb73f53a89b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4b1f5549a87d0e15c69feabda82f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d4b78ffe6d14f7cbf137d3bbe62b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80ff26838f5b2374a6e08532bfea25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ab0e16988ef90aa008290bad1992217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1afdc54e8d06c6d9ad1755bdec304d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf22d06fb35f4265e324f89c80a894219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003df625f9b6442b075bc29788b425b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e5f038f4a436ce72d1e2907f716e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d696a0eca908cd9ffdb39911db8fb0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54568ad9b149bc5d887fb43e127aa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7c3b74d8257ef4635efe4206837f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8bcfd24c941d66887f09f8dea455225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a47af065dc8b22209b7fcca933d971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e674eed2885c564783f12298fd26f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854181f2821e330ff1b5b8302eeda6de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569319ae116d560e7a6599f747b22685229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aff50e03bfff72c5ee33eec473c93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d18298c2812d84442c7659b3902e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45752c33032ef2282c13ffb81f0a3ce6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33885e309a3a9ccf92a35753b580f339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c459298fd3314bb42d0566dccf536234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e95b980fb1e597c62284b79a1db0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ee2d5957e7c355d8612a237c26f23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70670eeab6cd4749391d51c671932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08edcff0fff655aa71b210d1646e679238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52c23fd457fa42bceb786c6a7a0a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb689b7f5aa214be99349d28f0c1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11fc8478e66194bbbabce1edc5414241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f96a0622c665c9665a1882222038a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d8286f14de63f526cca6a087db086243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a37a642ee792073ce4ff28233e3d10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241bca8123f3d64da4ad3abbf30fc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d48949674ec2a2a2ba3251fb7e93d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8bf94f90060e3aef06b853c24e7dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405e6d48a99d34da7a597780765b69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0177a2f0e9fcf1b2b4d97e427d31b66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a225656cf0577b1e864f0e0408c030250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca6e47bb5919a0e47612cd3e95c651251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb45d952527e8f5cd08c81c37b60f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de184c671c80f5bcf9a7ad91b5eb49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0026d34d98060792c6beb0049e4e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a66930571e4624cfbcab3361b625f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371685710239a8e666cae809d2372d61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc21769299b498757ac21d8fd7aacdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ccce45fddc4ccc3cc2b7cf8ef543258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a77e5967af989d4c4e9276e59be1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68293f43eabccd08667e325e03d70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89385c34934ebebdb7a6fc891a8b37d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c5f0bd332016e88ef16508082ca5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5a525a8b63ee3341713f2773245f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ac83d8500e1919c90b89a594b4c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e1d27e65847580f4a9535f00d726265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97eac526c9efed778a9f2012159f0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a94c97ab046cbfa36e4d11256c3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bcd166b527a9e4568974a6ccae140268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2268cd0d9b1a24e23d45aad6362234269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ba8c85ad641cdfc6de77b950eeac6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1263d43a55c66c624e58c75d441236271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5487a2efc33ad314dcbd45260f0d949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158c65dd859c164ec195653071d862f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67c9c0f995f8724b60a784a9f6255274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cb6d90b02eed5b67814ac78d67f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e70fc9e97fc69081af529c237154276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11944cf1860e51a21342e828fd88b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3de89fe69d31b32640868c2946ebb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d817f271ba1f4bc7f088a67e83cb9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a18a229800e4590e00376b4e42b7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980b49344136b3f0bde2bd07217d7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb068c1e4cc88a0432812cd00a7e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6996cd6f7f261d9f34d5dff021bf75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7df156265f14730c17f797ce0567f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728269c24fa500524d5b3535f871fbad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b0461208b410634691866e12cd86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba753a337e7250f23d7c516e8d2b621287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4f18b186e8d3f0fc067e3101d5390288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edfe12756564b61b6f9701543c5d29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c98e8e9f359e395423797b40bb8516290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bef2b389429e6c16a1f944462dc2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda28c54cb1eefc18f8b6b1c36f60c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063171e00fc67507bf084aa20ad6840a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0ac8b69c2b733f763dc56860fc5ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac093ea2c38bad93bf7451ac4cacbd0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671679866e184163e5b9480a5e2adad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f02e565f23d0e0a667591ca583658a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5153605fc60586a287e86808704976298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094da749253241a77397bcf440aa813f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f07891905439686396b2833c4e5dab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78438207df4ce1711215d0e6e47867e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eacdcd2f0733943938066b450ea705302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2148f862d4787a671e3590c1e3c0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766f8f54898e57a8d4d06c1729b6bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ffb8fecd60b675a75fe88e44d7eff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b50da46db491fd5d7ba6c0f2a03b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adec7fc4fdce61210c037fdb4a19d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729abed97a26f91f4f069641ed8523308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcd48a11ef4d385cc6b011ee5bd336309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402dd89e409bbb6ef3de2bee086c939310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033ae6af99be17b2323a7dcd1e4a1dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54326f91cd6fb6a4532291c3ecc6b18f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca59ed06a802944e2371a1957c9212313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e50289e9b4f694006e365d638a818314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36ac5f8859b530300da315f2ff68e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e02200bbeec9ddbd068a2e498b0f08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaeb45e800af75ae9cb2ecfa06f625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71bd872c6e78493721fb8e74e878ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b03ea7646d5c09a79edfa5ad526e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b3810b46d9f24376078486368248e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2b42bffae361e0d798cd1d9b67e73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677aab74d130cd325ccf25299156fe3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e094949ebbe05fe2233a83737f8d389323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff005a9b18f57ffa42ea05a34fa4fb7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088988d291cafe0f04afa2ddfae047fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5e4589e96b770ee1e97eabb514d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351978f1b5b336a034a94c9c96eca24b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bc8ba6c6d74809650570a19d8bd9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d4e12c5bb2d92966f500221e9e5a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625771ee2f785c990c55347c3bb96f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8d42bdb6fb8baf6cb61768445dd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa243c41fa6a0f1626a62277c010261332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d4ad57bc9bc8bedd1590c313f1219333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8020da3630bdc7027dfbcf2651ca4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d254e242163e33826acd2bb98282335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a5aa1c3250f423866d72d01065856336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a99b256937802384f74c004d304a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275bf8846ff100d6f5d571d2fb63589338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b754e0ee7a4b31095572678d3b00d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d566c8515d8b874c218ece3172befd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d26e60c585cc1eace3ff2234bbd49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31197773d17f7ec5c51cbac3b774f4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99437458826e340c27459247746dfb19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7384843943e03d3291926c6d996ff7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76538a06a7f572a5e30c347ff2357e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0241b0cf8ad3af7a3b1f7692e6f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca297abf10715fedb1d28904a6f494347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456717bd9009cf34259183c7312099a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bcdf1a8741536df193c4d031d3692349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8f537e59bc0a5196948cd3c603d5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee44c7a7a50a7b81522199fec04d85e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd4188cd0d1da644ab2652f08af48e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98a040660140a902c0ff91fff85ce5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a7b3f2808d5cbdb703a875d8fc3e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36800e4b3ec97ba6d50236203f83003d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b34a1e4d2f4932da00042bdec58d04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bb2864cf2d49168ecff70e4e19500357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4abecbdb1e1b357020dfb727e0db2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec11a1d376b0bcad204e65580f2a9b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba674c49cdf70aa269657fea7626d498360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a71c13ea54072ba61ff1a160cdf32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196a50c368bc6c84c24ebb3eaf68575362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9389df369a0691a782642b22fda68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21706f3087637928b8a24be5729ab6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ab384b312c64238992e86f50be7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2075487f2e43212f61a7a12d1e11ad1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83372224fd8a65d31e7b0985bea4474367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93014947347b13ee8f909fd3a54c5d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea047dae9cb2f494be209206f9a4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cec69181a553c20d7ae35bb505f03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be6eb84696564961d082e0e90865f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb49df3aefd64c4d58839f48301afa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc534e03677e7520bc472b65bd3b5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603f081c107153da030cccf0261887c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6ac395bcc612ef90adc2a47635c91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf570a0efa9df967dae40261c69319376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0153649f3221ae150be80f0ff36027377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935406b8fee246fd579428998a1ef714378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec11854b2b2f11a26cdaead2612740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019e4917bbafab85be2f86ecfe2dee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4554978321760ce710b93ff22ac7e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b055b62b428a24b47d3b9074b58ac5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf216ee6af855c0174bd121c44d75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771909a1e6d9374e2cf66041196caa57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4e2027d050f856592424fa9669309385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1112b686354138783bd64afe55347386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84429e91f65dc0e170203fe0c8acbf14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7468308c3a5e1087dba1cc8b38db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f37d7ce8c0e286d7b16395a943ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065aaff1a3d605ce409962f5c38929390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d725e8c147e71495b7ccada8c585391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616ca491fb6039e6d8df094d60f35b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de8650a53f4f105b59df412cd89dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce321de2aa71f3c38ac294c7491de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b473fe2da1405d9d8b3f6fbb3bfbd74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c5d8f8b015aa5a8e25ecc7512326b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761e110a3d57fa35f3e329b3cb7aaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ba98b6aaa52b98c7f63175dbff6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788b991ef1110cb932d25ad1b6ccdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0465f328bd2fac708ffef0536552400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e092fba8404c5fca87e678f99859c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a7b6cafca3694dd84d5232c09fc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f8243a3e888a25edf09a0c3a7ecd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42618ebb8440ee9fce52afa0f77ee1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ada7f6a9d93e1737395d57b97390c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a749a97188c0285194ee03037a240406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baceb7205adcfe4c02ea9a5d51c7bb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c36598d0f25f8f8cc3c0a932ee9169408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c595cb6767e8186c49b2862deb52d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ea2c08416908c9dcab460f0ef3faa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73274103bb8ddf3ba3adac45df8ea4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336b65fc5cf69ea89295a6742d0083e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d68e619a432b0baec019cf32adde71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983b5e2e5cdfb729f4be43e6c5396f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a4c357e298262a3f809f7f727eca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc401fe0cfcc26771d96b792aa12dbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead988ba28dd9c94ab920ae74fa909ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b65af834551ac390ba0243715b7d7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779b549548700d95ab8931ad64b257419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40dd61b597270a5969d68690e3eb7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc48ac6500da182934ef552b5115f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd3419a2781e7ccd5af71aee81b838422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc63956a85d77fa5953e2a6a00f209423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db58e9c00ff8505d5324fd144c50d57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b71412f005d991ef46935fac7f289425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae9fad2da0daa90acbfddf6daaf642426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f1c3a34e89ce089c0f28f749d0ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac0e03e6be22e8d106e03508aed48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9532c5c3295e87a6127c8d80d2bf313429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f55b7e467547dcd4c29eaedc798fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12622811f98febc662b3aa718f770431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50cedf5979625ee95e5c5cf9a290a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7b6da0c981a8f08193a8d461b00c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6a5077c87f140aff8e87cb78b329e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415423266ff527a782f3d00957802eee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d182aa6a293c2f466f1af0b1efa4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67261e4fd62d72a01a8aba7f56012437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1608f05d080b8b653517334919d6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb3d60cfb86ce18e04d648069b002e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd8f5c140f0fcccb6dff45b2947a41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b68e885f5f193251d3aeb2a987fce8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20469dc2ca5500903c7ed28439f0fb1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcabaa68a77866d13386405153a16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8772231c6071d168362ff3f73339b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361ce3b154e9503ae2f034a1f23a43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a076f55c532c00f23c6e138300dfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae995da64fe99ce04abe40a29cf3ea6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c13656e91ea8ecde574114c8b84920448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bb67d92b074bc1922f205e179f771449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40333345c7201416952d3dc4229829450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91e850888343d4a505e78be54769cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba69e1989510eeadd9a5945496229452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fafd8fff6cef214cb9e40eebb2e18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a94b7ed98b984e2dd51531f31aaaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded633d76c3d9e76a6ce6c5240c997455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f02b70a7a57a5af85d130ab7cd608456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598808d2759a40c3b28d79d8b47b5725457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81c8e1f67efdc2c6b17a8a7875c76b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a6bb11fe6d7e1c5bc797437a2a9a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ff7fdfee851535dd66457d2f7d403460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb2d9ed2e63bb504da1a795b18a279461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1410582bd94f354fbccd165eea5b7cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023804743461058035db24203523a68c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb442c4faf9d6ff81d1be0f2ec73c52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c6090b63ca4806a07d028868974b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef09d4ca4d8bd1e440d0e4793c9fca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f523ec96609cf748c501e482c70b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45b3f76390299ad91fbcace8f6a6fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be537ee3aa872ec3d6a05f7052f2b868469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22614961a62ec6c7550194efce12167470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4659b06660fa4971e88df03200358ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f46feeb45525378fe4a42215c93a82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760cefdafc316e256b672903fc2e1b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2cdd4a440d4208e4b1dceeee486a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f504e91be20160a8eea1834d6ee955d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861f698cc2be8fc24e21e7a7c5bc267476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d04a59c1f563bef6cf404e81683ac7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03729c3834f9222ed863af369a3d747478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf9e9fde732db3465afadc7905a66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f030a6f0e82aeb9eb07d91524c130480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea049de66430a1780b522f53ae1b004e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf93905af775671ddfbb720f8b0b1a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71246b68568d9489046026b41bdd880a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a87b769f8ee7b60692e37dad5dbd17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c48dc4b97ea7adffb37da12cdcea2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0631b9dee7ca94d96b3b90fd3fa1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb41376b648cf3bcdd50c121b4fd530487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d21dfaca2596d7f12f51b14b78e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7d1231edbd4ca008c9a6f4d5b3e70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069251d210d8ae1385024c72d5ece2b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825f4c03caad933317f6a6701c9c04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5fa683dde7365a7a0fa4709afc7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3fe022bf13735617dd0fec14a9b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926968ff582eb7b190e8329ee3f32b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc81774aa82e4b5e388f0acf3cc24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04713fab4676422f85850bbc79052f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b16cd77a994a004e77d1a5e198611b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c83699c2f2a5e23cae8417f9a15d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357f6ad9903f1cd521253fc1fe0960499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4478d0d5f708c1965a1f95a3c774f0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3c7bb8d1c95377d09de38dc7b64c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2c7b72565fc44804bbfb75f3166b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20afaeb558031abdec9dd0f85e4cbcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ed7e16a9b600792e30a2032e20d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834458738f25d9522fdf1b99de5e36b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d578a0b49f32dc3e710f1d3648e7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db32e2a8b60a7a26288695cdbf0b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4031fc7414923af9860dd2be385ba5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110634b27edfc5e9c1e9aed238ec82ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85fb679c57a58648143425dabf12b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a486f23acf7c899616e55aa640472511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b98e56479bac878e54b170564b113512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c412d0eb2fea0739cb21ab07fd208513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fb45a04e7db4a9fff984087e17a68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35d042719007ad38da547ec09ea4e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f0b9c4c49db35cf71cd7934598c17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4dfcdffbb3147f5d14f4c75720504517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5376f520844deff74451cce95c5765518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56295adb369b5bc2e9b8daaf650d98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776738f69cfb13e2fa261aace690a03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca204172e9d38c6fde8f1eca214fab6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315170bb97c403abfe3c0a7d79ffbe5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b828d66d7e055ff3dd3be4c7ea595523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895c83c70d6328baeedaf91a1688daf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79821fd3f1e0e80eeb00c9ab5eaf8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc2f81ad1d00cc03d5263727033e4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deceaf8255ccd37e3c0b6595720d8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f3b0ed2d8d9eaa3c9731f820875e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9234fdcbee07fda7e1f24328a854582529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ab97de80c014470919b2b004e67ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826d506a1d7032668e30f594eb3efa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3adf0a0ab7b7f8419c41a2d0f81f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e2eb960f1b300b1e7a7020bee534533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e6ec95ea646efdc5925e589a8eeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467dcda6a6c0c88c112cd9a3a00e21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6b4acd2b169689fede4320daa6b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2180ed988eeeb32a69fabff10b1b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefe0dfa274147bb1a7ea6f8c03b883538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002972f1b7a1529a8c2d62184fc0a428539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2990140b75bef1570f61b79931d17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4e56ba7b782b2ffa083645d33eb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619600432c4587887cf06362e6578d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635a372a7c619795b1a7dae1bb802a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32446cbe9e80a5f47b9e56ed3d00e4a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d8e05524b2d11c507b5c2d6cac338545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688e89087b2360fddffba4adfe3e045546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d65fcbd0b1de93094f57625928e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180eb8116ccc1fe5878f9b093df372548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf080c78b49cca9d6a46cda34dc300549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04556951dbfa809c6ce10e97d9cca62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5fe03e9244482a2bd00e16e88794f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20717f88a210e5f02ea38f1080c9b75d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef48c56d8b9aa95cc70f65f0faf69e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee3f4008aa3f40bbf39d976b341f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918263b6322fe7f6e9d2735456e9628555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83042349ff31b4145a211c595ea24c88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada69c7b52f373acf0f1167cc3f82f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ce94ffc4fa44634d18eba2a81272558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da0c11f5cfa4567ab73e9fde179c4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d4421f10a0762c1904bf2015d59e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedc331ef5fbbcbe1d841b104810dc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331415b1f91c6004ab4b1c3b0bb49606562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211203746b981fe13b5c0c02b14798a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d0f1619b279c78868df728b0174ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885940ccc58411b89a8ff81c760b377a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d9d896bfb117f228201a2027fe9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974edc458d1c717b170a45bd55250f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4bc44a275dc21d494e4afc8b09b6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74434f17bf15cd3290fc218d20cfa607569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14487b3ff0af9d5e444f8f2b76f89db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182626599ae044cf1acd9357e2c0e06c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feacb8ff184307609b017012c2a647572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bbb9c37fb9d4be8d67a96e12c9353573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56d1bf5f350876450cccec7568ecd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d8de78643804ba2f059816dc7406575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7384b482437e6a5903938a39df327a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be62dcb8cf45065111663431f7218eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d90b1f3f71abf2ea75cf16042b0c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fab8e42931ec2d177219f28e01431b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b7f239796c7c7e23a9150906c3fe4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458da6a67f339e835c498815d53c5f1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89d4155cc30cc671ad01e0911c25a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb5b1e9cd2a96881fd025bff8c254583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf788402e413e73aebc154c111fe9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b195fa66d58a88001731ff1266b6ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473364fc772fe972fe8428c02da9b17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d79efc9fecf9f5b6d6b57f729c529587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f1d627e083ba66f3cabc80cdaadea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974359dff09f58d89ee043b10943f4ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022dd0d81c56ad501f4257a06556d6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc366b627e9634f98ec2059ea67bad6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768779ebfae671db3a72c2ff63a5d6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce660bdf449b81ac5a3c0249fd8f448593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517bce59b011c7df8b4ceb1b5513f48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc878663094570bad5fd954d2fde7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95441c22451f7edc1b431c4155ca4f72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588aa14452f58345e8b6fd95c851e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de5da9ae19168eb4aaac95a39e5310598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b357910645799e522fb57b82dbaf93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e57e12c1a85d14b006f3ed532b7f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f144aca85d8536091803b141decfe9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d1a9fc9bef99ee78c82d73931425602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388723a13837e2231ddcc1a7f4a6774603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c8fb3a0497c58609dc9ca0df57f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4011ccf501db6f64fc01fd80c75dbc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca877c9b2f75e2f5c8ed67c678ab6a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a33a09a53fd40d4b89bd1268dd82e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f517387b67a778f39cff9cda8600608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151e65edff31538a101511d9f996e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3fcc2ed9a4fb438ded5b82eff255610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73890230486068105aafb3ab4e887f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1914df3974f38afdb7c477f5c7d1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f49e061cea9ed454e950de88505076613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782461d197c3bdf4687206a1b1f43b06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eeddb84c60d9fe14e985c7b04f0db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d814085f6d55892e559433b31cfc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b953a8139e85bcb75c621ff0c9fd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484ca15524f93e3cadf8a0ce439316f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d72efdb5a48ba25c15affbedff52da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9df58485004d5e7b263e348b897b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae747c479b4f8759d285de1cf0e935621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c507ed4148cff82b8d8b4893591e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a6ede85edbba49fce8babb0b54473623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56130e2c559fa736b1ef489c81c5a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144f08f66a85f3f82ba71eae51d3f0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7217d087d3f33e7c4e980edfa7983626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c90ea1c7ff9d58e3497c686db80d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd6d2c7edc39d64943448c809ed2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d04fa3017c4bbe3297f471aaf4187629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c0959c4bf458c78af293b7e6b198d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e900ec80a08f1c497a182af9fff2eb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918815bd138468f7da043bfb0840c38f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67c319ad1ed77ec5d3ad8aa33db699633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa848677996e497197910b43935aa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783332051703c880be269195b9e31a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f288b485c6b1c177b6e86eff27e226636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1743991a41f34839e95c1f48e566637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c5aa5d34a6957b153cbb2cb9790d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94eff008651dc73653185f066dfad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73595681a8d53f0b3459359f7459f226640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6d7a482c122073c606f3bb023bfbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a898fc1a5b45a0ae144ea45cb3306e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db473712e93c0fd7a7362145029aa5b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc359e1fcf30147117a90c084337ab0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7d2f83ec0b28000e89bb15fe4bb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496372f90eef734cd9bc4b1efdb6a62b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539de017d3d410403cece5df0f488b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145301687e92ef0a982c501c791cf1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fb3297f5b2ecd44c08c3d748302d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae5ab04b9e3c1b386890ab133859ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6858b47988195efad6dff139c557fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2a0359460bcb142cb93cfa06c755d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942ed12961e33c887c256e3b6ef74a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64581290ac2cd7dfeb35bda7155c6ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e334c38e779acf26a63b7a70dbcab5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363afa2741996b4d124a1be6e186dca7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964049f9f7f21ba36710f1063600b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba6f04ba68cd65ff64ed2ff67715e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec27535da4f8dbeaac6b12d4e200bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f5a9335210cfdcda165e46b4ba888660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d75982202b48475d5e580c21c6f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267919d37e2ddbfbc85a6161e033d70c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26f28e8a819f3035ddc0ebc014c0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56030d515e87849e556d561632422664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6775957f16c0202413d3f644f2ec7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028476face774d09fdf44ac5ad3de08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e8bcb2dcc1e84136eeb74de014407667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8763ac7cea5376d5d348e7fff1d3f01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7759e112f2ce86f458b8f0b41ea6c90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4bd1aea39d8a5081693effa688ca4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992baecd3bdf996258fcc4d5dce259f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada99f7e647097de3d381d8c706a5ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0673c87c120424989d12147057818a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496dea1a60e079f46f1c1310b2099c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d81c3b0c8a23b96ae5d4045c1b6f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa3b896157e765d7990718d268b66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3576b196c26d0f1479198d4315da5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d50adc0018f5ccf3cadb314f91e38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186126fdfd5893cac2b736577eca0ffb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5312d88d1352c22ff3a7366818382680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae3e026c58271e1f1d53d4133ab931681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edcbb51a7cc8a7a0b0e2b046371f5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10537095e1f9a2876f69d6274f93593d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c085d02228bd143a9d17bfa800c9e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca470de309cd07b3476904e4279d47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d15b18a83e7d00ba413280d6eeb5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be711e9704b7d1ec09c71ab62d659cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b881e3fd628c6e3f6335af1e465bba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f78e35bbfd25b7dddab240334ed15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bfd6b5e47ef12e5d1979d31fa80b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236217f42e5d8bf8eb0072dd3082c1b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75fa7bdd9c4d20dab8b39456bfeff6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93084f2bfb1a5c72eb8612ed5cfe258b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30131808ef7c36bc76b34a223c5e2fa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b54aa90aa4cb9d3e8ae8d231c62f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876db1897b296f8ca323ac0afd6bec9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3069862f46029af274665c7c57811697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49df44e4c668ea445d97aa4bc5815698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0606ad77e7acf8baf8ef880d0f03e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af7976345e765a29151159f3f3b0f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eab23eb41b4c948f2a4cf02b0f695701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc65a424bea12c5f478c5f6f9ccffb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3b8b02b18a607735dc8dd1334b06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed1cb19cc10258746d64ba5ed33201704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14734aca0b7abb91f3d88214942b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b64e2af97827faf1ebb7bfba9d85d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959a087c82957200cc9f8104f9bd6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555e622134b290ae4456e39b195bea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d28441c580d8d62c06c8afb55c37c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77e3b38e67448ed3815007423f74d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2538ed5a9553d7b5c1a1eca14b1e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784b4603feeb4bb922e78fab0b8d833712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be45d644be0b8ee280a729ad51d35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc4a94dd96a8abc61fc47fdfb06210714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9fe366a0f25a0ed8e7317e01f02ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30d05683e735139385db65bf3748c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52e75f520c331e3dcc7569199d33c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b6f42e241db44c9b4091e6ddf6102718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5033b318b34300eb6dea374f6bb644719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b5a43d9c46fd80da4ac38b9a951a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74792bcda99c95b1075a80a9c9eaea9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9a8ca6cae2204ae911e1bd2f5e1fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b897e5030466bf2b3ff763f54152b27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f983403d7661865a5f18e25e74265724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272efbd40c5b7ef8b3a55b34100bc55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc905e24dd3a915dcd2fd0501ab87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a51ab171bcce1561e4c86d484fb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bd98385e323312d2f97c2e5d07e4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5909370958b6a25f0d1a4894a82aa75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734baa15ab7d085d80cc293f53b9cef1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422525245ac1431bb86250ba22210aa1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b194a50c27127c102e297481c2d33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31043fccb85957d9f392d23ec9a287733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d11579b3025d540500af155a58301734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae0f6ecf436265babab9ca845a1e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc0581490b12f60a1fc3ef25e56d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2b76d847dd832a33c68c14674c0aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe77013be473408618ba2cca4acb23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a8f057d87beded3470b8c7d661c4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a7a57e4ab914e7070f8672db42a0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59c6929cee23c4264196e8e402cdba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84c0a222c790936185e2439c5e0d20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff675f5608f53186f648bdbf5547a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf22fd82f69939232cf61c58711582744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a756270d38c4e6b542d305935e589745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabae12d4dd415774ca711691eb6257746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f46737f8e5ab213f2a09e4f8a48ae8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae6ad2cc141deea884685b5152591a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc96c5bf1795856042c8fdc35989fb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695da052317fd39d50397d6a18fe775750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b150355ccb49b4c840179a0fb1a27e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db415587bd5f35fb5259f0a29793bbdf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae0edf7f2fb899ee70ae24e701ed1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524888a5d49755e5144963f6eb5b54d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eceb0ba895bf77fc30d32cbfdddad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b9482a784e6f6306dc7cb3e602faa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7f2b9c3a8efd1e8074aefbd1b8d35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad06b5d215a7d408d91c41f46a0db0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f6c4ce9f25e542a7416eedafb4949759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52856406fef2d6f737dfe258f72d34a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9c00e70c943b34abedb2c91d81132761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2560b454ab65b0e38c793d19d0364762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0911f9c41fbd18e1b96b6ceb07d0e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54329f9794ab7b78d60501dc168a905764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6da228122d962f93abce259f6911765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e69cfbc471f8fdf74d6610677a5626766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6665b4d491e84f471735bf17dc3483767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>