--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d4fa940b374714edfda1f2c5ebb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c21a0769ee6c8cfa119748ef6457e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dca5d94bb491449943a59f93f8a8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080471b319d110f50d7570b6804f4e324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4082d5f90c62bb1f643f390abf545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e131bbdbce82ab8e48509ffd12f4ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053713555719f36c5a794bb33cfc99247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec895c59c134365ab8c4302009be58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a5ff241fd9c7254e1d7465e0b4319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420f3053d9c9aed29b9dbc33692443b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819f8fe74917004cee3dd73ab16bb6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888249ce09bef026aeace7a749c51ebc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3790015f37c5ac373093417dcd1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af4bc73cd638c491e958c497ccb24d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642ab878f6e08c47856849845b26c8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65519f3f0cb5b81bc3e16261d4a0cd0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dceec8e813e585f69d9004640303017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a66d2585beb68854dcb4c35c527818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c5a09f7ef4ca97a74b06c843d63a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d143ca6ef8decb091f04d7694a8ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca3d7bd61c304b001cd81f15487f1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7729167b65d196163f801e9d8191722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3f55c94bfe5ba73e682235e5619e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a414166b8ca8b66f9e331693bdba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e85ef879dcb622a05ee5822bccdc7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f3d5ae8ca532247f135846dab74326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e95afc7c3aa6888c363628956213827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9d09fe4daeb51aeb7592045cce4d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28486d69f225ac5ea7cc4afb932a0e8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fe79a5537d5e2ad902cf02cd3ec5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2fa8cb0ac288c3ed124d49792be5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c66856cf3a2224415c3f2fbc3025932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd9fddac469a22c7c9e3352bbd1d7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1250e0d7521d24fd342c8bdd2ce5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5982d8edcc795533e87e4f6c812534535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97888cf584945f133d3b9b7abc1a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167dbc90a71901ec85ddeebaab966dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb0460d19a2b9fae883c4355d374b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3f4ec8c2a9a8a8838cacf9b10c5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee35646acc10e40feff52a2bd76e0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ef2e56c841dc28a9ebd62cd82be5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c847307419d99877ed9ece81c98a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a8c141c8d393e03221d67179911943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f4979590dff9443b161f059355a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfe307c37d12d7a1ecc8723629de5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26398c6d14aaaca201c71721c4e5e8bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb55eb0662cd3b371be1ced9779f8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e284d1a3c7b9ecc899ff617dae361848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf2c6ec5799360d4e44bb26f37f94b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a349a351b11f7b107fd85166ad13fa850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d96bcf6bfd00f9f6b688577b15e9bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a4b530c98eb73405b4f49fc661cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59fceaf3a286448ceec9042b31c86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e376595728ce452d142db0786289e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cf645e84f2d2551c05e8ce9132ef655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac867155c0050c9c03242af3b921a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f260a0f2e17accac54b809cbd16eca257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d26e938aa307feb49c26a0ee9e1a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce599b98fd26623756d1f70ce41c11659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddffb6626514ca405fad6969176a8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195483d0ba1b839ba23ada82f0d7daa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a7e527d893982e7be4533b55503962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac66a9ab01b739fc6d5ed505241918263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e7f7f83c2ed5d9607159ccb59e9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88515ae10e1ef4eb16d54df5198a7b7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df1bb8220d628e1818feb67aa5ad3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cad6e18db0c718a93442178f8f74967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd768c43552f289db6ef624e15a525e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109b0ffe9da305b995cd818ed38f8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a6536000465b36cf0447b580415170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea64f525e38d11568cde29d118bd3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cfc8bbe23808f9c2427791ab5f96a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291fac365f6fa63a1b732f74493c6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934477f21a4f7fcb933c572027be045f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43994f8c12e39644d47c09bf10f2d3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cf75b5d150b364414f066fac9494076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a427017be1de869848c791996348f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089bbe76e9c13440c4fc181509ae7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7f10a1eb4c9d3c51abb12d398671379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703b2415861e28a1d5ab2da9607655b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ecad572f1578c4b0de11494e7f1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239bb65fc5f768265a3a84987278e0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e921931bc8cd9250fba5d973a4908d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3c89be8d349470eb5047942928b8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c3d329ba27678b6b44eee3ba411b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679cd1436c23e932d34a86525e3315a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54da05191168dbf09d2a912783ba1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c73643b9a459de092047d63b0314188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66063573d56dcf041f6a975e9dac24c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab8b3699b17c2f6d015139c05067f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a953ea4da52decf47a5dad470a06991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356bd214df8821dd637b15e579d81d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc319fde24072c29678d07c67a5d0cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a39fc96a8638135fbd5947f0f4ac9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed44ed90ed6736ca6cbda7f1f8c5ed895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ade7a3b6f29d858921ac7785ae3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88afac686d43b111a932ff1b11eff397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab9fc3536b974f1eb944ca2397a60a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb329d83df5a6ffc15ba281740caa6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39c7941890323e8bb726ce6311120a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8110098a350fdfb4a1d70d162f63ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa9a033ec3996a311c91c1a4c21d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfe6eb43b8f56ab7a88408be7a44b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb990554ead520297eaf12fd3842b24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc37b03647b251bd746fa7a667b492105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de234e0c0ef6b8e3cbe518ca71ba2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711184185b9977e3d06215cd7ca820f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5797d7907c1745016860c8dc43d4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7defb8cacb73944ad9c0e604e87ee6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4409c874d50e2915c57abeee8d5947d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061836e5558ed4ffa37a42e519b030111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f8ee4c77955b8d31af8871199709a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788755337fda472eccc0e2ad9b727b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e301a7c5d5beb8d221589664a0d3ab7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246af982fbb97063711a874aac3747f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb995d80c9db5db1e8838039d0707d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91225a191c6e6b7c5565f4fda5587e2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71eac4b188710e07d943f9c779a6df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c49a4abc0970fe8d3f061a4264aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447bc9a7b50eb3713f7e306768ac45b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab36a9affb26f6a47e919a25f48780121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287acbecce8b69023213199e13cc69f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89349d2e04abd1c21cca7c4fb7842e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2095df23b3ddc2483a24ccb141a12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b9cdc400e59d14233ef32554f91a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae0b00c7c8f762f6747bfbb22368b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2949f317dfb6136509a04d053125e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a89cc4ed6060eb5285ab31dfd1c1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e0a81727209619062e241fae5106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec22df39a108fc1ec35e6c9a021cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749bfc3e6fcfdbf69e2163484241c30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad72194a377856adfb7d137dbfffc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa446f13bd2b3d6b78293716594f6330133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732bb9091a4dd3a919ff9ae04703514134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686acfd06e57a0ef7104ff41b43d19c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecb73514cabc9490d4259d6f09b1ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca2a3c07fda26f2959fabad4b23c46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97254ca2a8cfd441da0f1787968e3531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce839d02117eae0db09d141acd9fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773e4ae2e8b88084bf3b979856e5e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5359334a216d2c98db53b7748ae4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d3f849e8bd038b7d2581145274584142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ade08d1d185567f9677967424f318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef491b2400b9eca7635075d873a309144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228f617f62d4d375a4b8c0415ca3c74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8c5e4520d77f76f8f23195bb02098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08314d6ce4c57e6f6e63b6a4270bfd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8409f1ace58cd694e8f1a0eff154110148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ce9e8677c4184397b8d7c0540291149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad47173211aba29b6b25e9ad0e05e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444676c503378e73ffa07d423bccbe56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de8890bf1a7b56c5304b2b8e96f85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c861aaadb82a29fe8dfb04b2837f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a837f375dfb9891e84718048f99836154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358af83d6a1e61d79b88692fcedafb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19eb34be2bc23f2865015f55d660f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ebe070d75fcece858872863945c94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3047dd48594a683b818b0fad4ce457158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1291cede58293e72cc3e05a2cc41a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42d79f516d5b08f66b46bfc8620b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d581543bb81e1f1f39208f07df46b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8a726e29cd07138dbfef79358395162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb5ba170c2884c639c31026735d924163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a3778760b05e9ba20cd6f84bb44e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590628b15d5bdf930b5f8ea62b0998fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e419218d2684593657fba96911ff6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33bcc14e55787f4c5f98cc1a78823167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ad11bd09b21f9315e9e20cb6cb75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a78015eb90f31fde412a115d7e45d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9956455fce766accf10d09554fb82c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb902b4d0ffd43038c46a4e495d89bfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8dedce0c887812a8d64c804a9668172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c41cbac9850197627bf625b2c3046173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690bb35864b1400aed5d9e2db048b1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94167734d45c520e7b691c9997c16bd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3aa8001c87a69c38e450c099c860176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97270afd63fbfaf199d2232267830177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf072ccbf5c296858c45d099ee7e5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4344affcfe3124691cfb8d1a291aef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f68a85fdbe00b2cd4ab3d53ddd9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c643839831f4bd48726bf53a1f3a05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c6a0f5615e6891ec769466ef43d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52196e64c1237dd73e44b87ed292be38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1ede95a01d1c539f396f2fa39ce6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03853b18dbcd828243ac0dcf98059bda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdf626fbc5494954c6533ef68837af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e4bc88d982750c6203c41c5152ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470dacbf0ca9b42515fb302711aff7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3434573bb137e8280f6a800275c835189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab828133dd747a5cd96e84139f1873b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994ace4b6958f51816dcadfc448f5a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741760e54faddb57607b9667bce5fb65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c13a99afdbde19d6932b3e4441ef0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac18529cbdd12e0d9c8c142f959e11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e823cb2fc94a1ab68055d45ed4516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db4bd19fab6a1d6a676d3f03e1b336196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed163c7fecb0dd980c4c0d6d0f63b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4364c7b30b2ae693dbab4a81238d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a01008bbc581e894cb3647a39538199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad2042468f51a1267ef58390b84735200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f4f3dafbb5c3965e44ae729349b1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15794b17efceaf4709c3a43e4fa20b04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e073471722f9e7345ffafccd6033718203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd309b66f97b511bceea6fbda8c349b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f76d154c892cfb0d75a900c1ed610c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d661e8207f4232608b27d60d4810206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405884dad602d07cdc1c4561e01a153e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326851d12782350676338108c5fcdd23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9d299cd78db53dd55cf78a95c47f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e812f48307e190181f8e7568ee9679a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4bd8240b8ef0a7c9946a38deed79d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c73e01d90836913c55908a852d7aa4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686474518ae59068cf745a56ef4d424d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e47e317659a80e3c2b4b09a517b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bb740e0e8ff2832c3439ed1c7c68c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f79cce2551836cc849a0a118a1b96b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875e276c2256a2763fd9020debe7549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144052b3033f199759f613e5aa45d0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd429decc1b3d95df02672fd4b51829219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc33c7e5e0f6fd0e79845b53b07a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc79198c53451fffb23af8df0cd3274221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04679cae270fa3898d738e3ec7f53976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03c4f7e46b15836feb6689e69a529223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d732d0f530397cde33ec53f38aa66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22825f158b26500bf9b69ee026441ed8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ccfc64d854e9b17a42b5325cb4703226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac573500bed2df21340c64da597068227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f30a45fa37b1453a0f6cfa1efeb60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab0ae5a1f1e55cce1b3c7d3d3da18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44583d8d6a67df9346df86544c3c9f9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a44c9457c373b53c716a20704c4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2a9641df37bcd2a120330ada74d18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72444021ce296eec8c237d1e8b81dd49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d99ff45199f769142eff93d28b23a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85542ddb3e9c318d52c4e7e1df98c126235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb56301b928cc3cb75196990cd0d4db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64736649294126c482b2859ccb6c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c290948e7311d502df5894cff32f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f3f34399832c7b34d4b6d529d1a06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9fbbeea6dc3c5960a61852138e3e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4d6ec1679bfa47d3fb5500cd6a30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab017c43a5992a5605c1718e7bed36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5eec2687ef49bf7e72fc6b191030243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e364d08bb6e79665c7553a13f1e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84920033eda183c419a7fbc362f59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989be66f4e006f72f7c6e15eb1e4864a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b0647627cc5e1036701ac3fdd9b27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25190e6a32ff0d9e7cc79b32c607b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce511ee0ae30dcb0fb34fb7287ebcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365a8f935543cb367b70c13874fc31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03784280b347d5ba4fa5bf1e6cd557fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d851ee28bbd622de50ea27c93788717252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63dad4f0f13d0e328fade4ac58a3a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b55c8ee0659014440ffee5bad3a41f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada52cd0f7e10cea4d0897206257e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b425182d22348932edd6cb243b2f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb602dd8bf9e54f015c7ea812836b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a2b9d42c080de299d176885030dec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef70af042eaa0f5c774ee8b90a764259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923322f660fbda07e1d29688dfd106b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66331ff01f1f5bfbf134760c8cd98dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3b1d6d64dd59681146aeb411c0a7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95317f2548695d7f0c84fcd87a520a5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9650f6e3cc19db89f41fe5e0f2098264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b73d692f40804e5fd0e3b003bc614b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7b3ce9af78d39e530a9e458d42d33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d45247b996356ab729f5f46a22993d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587585028dbd33ffa256f4b8e879bfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b01ad135977105e70d26368cb4d217269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c5039c179f2c2eb4461bf77a6a87e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84bd10e797a00a4ce3cd76c3d5852271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde917e3d90f8b6d10b08588e09770a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17aa30cd4c142610cb4b33097fd31e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd96b3a2e508d5b7b7eaf18670c603274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f7f014c25809fcbb4e86f23884eb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743d1f65be8cdcfcd7ad63d3b700e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944c6f1e7cf8ffc52bbc3f066f2d3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e55f78c2bdf08d4e8e0eff19e037e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c4bc0e9994f51e19cd4b1087632b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a739d9df7f613fb1dacb21066a049280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739a6b0fe5211eb7a28ac6b78b78dcc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212a2d4a572b3bc242a449b4c67aa3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bde33049d213700ece5912e5c7ec0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deefa190494173b77d19ead9b99f729284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbe5e4f101d777759c0a496054ac6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2c728a09a48cef7d318649aeace61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499aafae8545362af16a68079264ce5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621aa16b2360534f1c8b86625970ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b1a065151b5075753e3d39a2a10d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e7de6b294c940d769917140cd5dc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a75369dd2d63700cefed3f4a96036291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29479609f2ec0b1359bbb5ccc30d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea4755ee32e581fc876c48cda801f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101493edad8980799e6b9d1d28eb11e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11b395c33066ca19a14a7dc1856797295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec97e9c3cfb06a61a658ffcd262605296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13350952e77f50a1ac522c7c99fcd62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47fba38de3ec5d2ec9b141ca4fcf5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0855b25fa1bc0c20203d1ea1d5732299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed21b468930b2b86558a77f3e7dba9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94ed62eb41901c32ac82d9b5b8210301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361254c904135d73586bea578d701d2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55465868bb808c609758fd1d2c34debd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd2459523327c52d5d61e44f3c9fb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ddc90af466cd20662ff9628fce3d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fa8bb47b7f1909d83e9a1325f47ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae1a96f28d5e21a2974e48f73af512307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a34f772abc8557da1bbc50270da9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7f364afac17934453ef14f2e376cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f2255b68b54df4e7733e98d1cc131310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02540377b7810cee343f053b1d4b1517311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270974b9419b528b2197db2e46dfd919312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd736a63bfc293a97929cbc27863c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d7156176d225f05a4a98f1239eb5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1833245493a33dc837d522ea6cb9a0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29036211997622f81334b71808a187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3f1eb273cfb4a4da4962f8d7c895e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f5580f2014a749a61eb3510de8b86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c9171129036f1b67b9390311b5f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b452bb7a5f19a849605515573017c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dcce115b9cf9dc767fff37842393a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014f062251130deaea21b9cb44ccb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a4784fcabe588317f604a2ec642f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a37539e91f77f76eb05e5fd690ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8da7a33cda0d9aa19a5a4977454fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493504aaac7707d39fdc7ea498c9b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac3aa2021597320bb54f96ea334083327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8f9c1190eb62eb75278b62920bea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19884524bc601a20e77918c06162ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1a3c59c1c8333211a154f77fe7ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd9c5da1dfd7c18b3e8f437175a70d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047163b63bcbbee0acb412a8103c1c26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045e259b25d3e825bf1bc154eb4a6ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b699d07d1581cc873d34a2fd24da89d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e05921609d74ac6d648daf7bea57a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77776e7fa489070af108a8b123811838336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0194bd5a40cf9b15b0ae8c1182bac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b227587dbf7653249a007a1e4613338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cfbd486bcd65a6116e9c15eb39270339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881f9f91ccc20690e74fd39f8e07f6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdbb4d3f2d7295a81f96b87cbcc246341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204ae9f7efcb6ff3bf532acf9e67cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b00d7ed96fc11316dbf9f36891ce1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664f36493a870a2c4d2c14b444deb6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cabd874fbe2db6d9256a5c0829de9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698ae3e8e1d76ede6e724f08864a543346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33493850a66519b38df52caf216fec29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185aeb2e061eaeae7600dd78bfd57b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7026c48f217750b447cd9c364113d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8f75dd858c72fb5d8aca2aacb4b83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025be51448db8622fcb67936911d14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3426bf070341320d23f35ada37876352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec3190ab236f4bda2c5c986634d93e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337f544821311f3030bb99f70cee02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f206ad7bd118535818029e7a4a42cfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797cc00c17e4d6249e7ba25291522c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febcabd91831b124537a9f27c645102357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a4a9266b11c7511100b1fcfaca8df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43b24a15002c316e972b733da9284359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f58359f98ce1f64d73ef0d6da2992360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa784528b4af89a9e31b0373856ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad937864495f9817bc7dcc84fc02c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa0128fdde0c78b1aa1e0b072431c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407aa694e51b5b02b9499c2363530ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463b389a2f70db50417571bfddbe5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453c6fec01a54929fd2cb0a07da6c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9d35fd7a63c5d957dc62dee62884367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0daea120d9f92ba822cd8f8d25963c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea618fa96550746be79ffb855b93c07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1908e132d8eec3106372252f88416370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26468f30f3120fa9f6d1df0fba9725f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24223759a9a5b222ecae39988a75e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3aecd1e5d30e58f1a482f62c64665373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287d64c669f7cec645a3e9b1afc5538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeedf1aaa7f45875bb0fcffbd325375375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b95d1dcfbb77fc50f4c4296fea801376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58a8dc348c4560d742591c9b237a32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6171fa1f11f2cba39cd99c9b441bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a0e3cc40eae2bb0f7331cb7d80df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b945f69879f5c918a1875338d7704b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8d2e7e6fbb4d7b581653d51b93dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d294b8687d2754ced36cee3f602c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b790759d777c49762be63da4fab0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37616a8d9e1909fdfd4804595c31231384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c10b9f9e09ad618fde790dc1a9e148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd4087cde9624546a711a03b7d3694386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd5c189326f4a31e78837fd5329d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de98e9f6ec5096ed21abc4c2f77347388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e04176316cfde598b6fd95e4604881389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f6c439bc91c44ff4a64c64fdd3118390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f871273b3bc1ff1f7be3ea134b720391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff1ae0cd7c780a76165ee9156a05b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07927dbcc3a26ba6cd06e91b5a52a35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044976141a19884d46a4d384629df441394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee5dc7053e4b5aec3244b36063a58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901795e78aad0fce94cdc129eb704ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52196116cdecb4ac1f1b701567a0a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274356ac85559f9ddbdf2358537ff6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ceee64eaf95e1d33808728b1d48c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9acd271d4d8f75946a91bab798359e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868a577ec23c1f88c0dccfe1131c588401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd049c5bd30296d44c3cbd56129f772402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d772c7cc56a159607a010bac6ea3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a31bbc1a653d0969b2c306183362fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6f78dd4056492a0307689ff2dd42d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b86c43b098c4bb6c3fdcfbce1471406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348bd029e215ca2713bfbb19e9216ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30aa01daa5e8847767a8c74ca2d891408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a323b634b3730650bb3c8ffc43b7436409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad3cbf047883ff9148de09872386a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906585fde43db6434c2aa9aa697982f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71336fc007391891ac3b2d900393ec3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916e8830da335a24b84d30dbbed8a7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e23ed93c6aa514d31b681c906fa40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f81e80dcdc4046e73f5a3df584d3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d43a072df4fd7822b2514f83282dba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cef945e0ebf385aa930c260f4db4a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a165ce6487d0e1401a13bf0ebe887418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b28f708caa1528057e819f0ce4b7be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed72c24ffba45717db357ccb4da2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b370a98359a43584145e9e25890a3ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c34c9a96d8f82695059bce4cb766422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838107f884220c3887b1e4c04145e092423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d63958c82d52aba7aef4fcfc3e7e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6feed5c6d28f5d2102afd0df4d97b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8da3c3b74cea681eda13b15e48329e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d5e5f360f8588120cdd44b28cf301427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbf0790146392fa4f14a26ecd9a0c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c4a2fd4eb9ba982b34e7a02b1a31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21661845dd1bcd2e49ca18df799014430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6f4853bb8c62866767facde26cc4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b6f7a02375c19ba4dd4f4239546d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea47554ef006ff26ad9939f0f0150d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55adb73b6ce3383f35d9071481519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b9df6d3470df3ff78743d571ca72b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e3b24f378b33bb9dc8bf97f8abc2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa460129d0b0e1f27c9b4a39836f86a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab95ab81b60bf0044f300d9618ca2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca7bddf0ec0c0776b203558aa45261439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5985c609b62825a52c72a588042e98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40138861803e163380ba83280d78ed69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74755fa3153dc3935f24e38f0447d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03872b9900a60728a606230b6de0ed25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b21793f0602c73a1bddc0d2db22a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef05017db7846b8ef83f8cc744e966445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821a1861440b4be65cf36e082141ed7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee649c4eb95f5a3994b774df002157c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825325a18bafd09edfa5c6a13a42597448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb689bf8e6137d77e53ec3a28f61be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56082328dcb893cd02bcbaa52731ea53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48909670f7c867fc4093b5610e3633f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63673d6bae5e6928a102331511ceee97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659926b33fc9e3d5fe6b0f59324fad5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec4cf9aeb7abd49e2d0db551818220454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f01f3b2b1521e90e91b246763c176455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad832dd44754f86ab10bbfecb36bd978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2d6c180e695e3ed2dca0acad1f052457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eeb857c7802e594cd81f7e3c7ed8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51daadf55dc7e8c1ff844873f81aae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b843b547d5eea99e1de0ee6b61e5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e757ea2c1890122b1a04efdd9b007461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce87508798bc27c0e6cab00af610f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1898303fd6716496e6a45e8d5422029463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfad7a178dead48f6c40187c4dfed5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d68f8a608ed818e51a5c31bebba2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c922430ffeb95f348a913ce65e3d53a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6553e63a9701ffbd18dacf23a5cd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc6bfb7b42ce439525a0c1cad0c63a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe59d6b3b13ca2471ca1ef6b4710c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f300398510771a7925ea2b21e651df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deadb52704c5d0e6da119c7eff2aa67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83b328fcdc888b5816fd417cf9c79c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed88dc7f54b8cdcfdac1b4afb735d9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef4f9d1875cf0203b3aee570e10a24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b2b482fe8f65a12e3019b82df3d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460617a0b9e779af730142a7d492ea25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153aa33c8b5aaadb7f8833ba20add82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802e0492e2ddcfc98047767e01f017478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d52cb14bc5f9350a01c6103d112a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf9b583ca368c87096d2fcee0d2a88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07540b04f8994b41e8502984ba15abf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b1512e3bde58f8e9120664c87e29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dea957c99a391a50c1e786a2b37636483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f2dde81cf36a75967171d7d9241e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656bcbe17505d3f52ce6e2d9b822c05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490ef7c283aca718bc7dca7958329b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a691117bcf6c0287e3c305dd9a43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cc2eef17a87ff864ca0e75fa66073488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a893718812adf9d18455b684e38f54c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed864959361e01226875fdbb9cce5ffe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b13b6b7c3151f568fa3f7e67b242e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3e1518e9f5736f147cebf4dee7f84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8060feb3b6185dc66b2b6b8da8081493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666c393f30b7481b6a9b9588c75c765494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573932270e81fe293be26fe05ca3831b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b301bd0606e71457adf611d79b3a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74f04759c9489f32ec572f29f4cad4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb84982a32e29f6fb0d196525b8f20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1929873f8bb93d17cd9dfd68b0822e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365a53ab8ea8ee2bc64f73ca362b68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69166fa278bf90da7b79f027f8eb5421501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aefc4df4d65827dc699d6722e348a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add0ea8e4d427a4a9d0a5060a872402503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63921ac49d57865debae6fb3b3f8ce5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342f604f491b768d9714423dab99c4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904db6dbdfb56fd102f0b187eae9c90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea73af134938719955e65805e91ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec0cf29b396286f07fa7d622d16b0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228cb2e3b72efc1250e4b6fcceaee1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf494c7b79e617335569431a262d899510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837401849e0d3132b71aaf9b5e225a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8cb75d0ff010c42d7b92a623309b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4b0fd7b7540cfb873d6a7d9789968513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc7275991a36384e84e843d44dbbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b025aba35ddf0e2557b926b52fb78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9272aac5be2a1fbb3e9003d52e3b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754988a67e35c51929d0c5cd34682c56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10644821191562b27792e2b39ce13661518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f762eda2ee50e5e8e851dc5251e6356519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc57990d74a1332dfe62ef5a1d79ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56acc9811be72b3aff8d14e46b54897521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f295ad74223c450635bd6ca2432ebf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926d9b250d04636338b0b4a16927a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68455576b53a3138630727c592682b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d710fc5abaa873c791e39b7e3afa318525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31e147d9b9ec43d534eb526bf3c54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa37f77ff4320019e8fd8cdd3e243d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ef25711163fb8e1a3cfbb3ff71d88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad661ef904937880e3823fd4e48b5f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa713541809ab945930908f27a09de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef63041f55ef299b26b016e9100783d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030063735eba2c117c9a7944e68826532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0c778d09183ee112e3781f0cef4d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b409b64ccdce3096b728e1739cdfb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaecb1cfd2c157270b48ef9d36750b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9307c5b7744d130eaf6ff2fa1b4835536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec985d94d467056b2b27d03656c7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2346327331297dc570a8df53f27b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e2504211106b9763f61d87ec1408539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd56443f248b5109f37948f65829b64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f56fad49773aaedf4a605bc808f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1538d097fa84a290ea5f2ad694a86c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2e5fd704d921e1a8edb95ae6d571543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e28924b5c0337f585ed763f65949544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696499d8174dcb8d48e635cea9f44978545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4dbd40d8a030697edb3f29e9f0aa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c7c965839885bfe293589dd50fc72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa9082cccdd5793637921852c25be9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee604fbf8ed271e045a7a03e47fef937549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc86f306699a286a3e022f37f0eec7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c1b2fce53a6818358f96d9591164551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25756ff5da3e2d3584044990e2de2b49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856f99c43c745a0ebf8516fd3e8d1ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f5744273df5d653f45febaa3d033d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047cd1dba0440795dd2b3d01108331555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0948484adde43ac861c23622a06910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722507355ac6499b2340551e57fe3d40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842808e45dbf92c3537bf55abc46e26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c791225dbbec824dba5415a91b0e3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061abc187f089c3835811eb948ad7b60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d85bb60b222819d037e084855d0da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943262e6ca9ba5e906845ba0419dd4ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721605b553d772d7ef860efa68e8a2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034a9c768e9c7a8a8e30fcbc1d5a33b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865094049cb4292d25b1909283d5f4c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7419b23b1c10435c73be14515edd95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28751e030f7afcc1e7701d820166ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905e7e164d847a562745124d5c25ae0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a9168e6edebf27ee19e343652d35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6b7d49b22ba6e0d839a722b1c6c37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bea3426fe2d5a45a56f1a199bf5c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9161d3940fed1657038400a9581bdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ad4d6a75d0b143085e2759e6e1048573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1479efd085d748bc7138a35e634ce2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23e7e097b8df180873552a9637607575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad7c3294afc4197993e3d74fc62c2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c819c66798bb7add48d0c47aeed1a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff6d8fa23efab7fc9dbe6e71bfeaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d53eb9ddea21bcc65b4be2882e13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c959eed9edef59a1888d6aa4cbc3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a1911045f9662021abc39bc0ba752581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c0e12e7603d6445dd735e37d4f630582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fbd1d1fd5055e552644244075861e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c49f1f6262206c1dbbf627dab8eae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256e8014f02a414a88ba2636b5eabe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca25eeb7b257a2fd81efd5e27619a5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1e604b46f1c6f7db4e473f1e510d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8008db9e2f6a2fdaaa087feb5651f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3932218af242aeef6cbc718198124589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9056d2ec0d13bd6bc3cd2dbe62e22aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6d0404f33207057e4e57c7e97e02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786823b07889145ed17445ee6d78071a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbbd5cfc0f67dc867a4fc16854dda3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95ef2f18b758ea14e8cccd5b9c894594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfacfdb4a2293a6db55516663a1de1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628184d6234b01d1febb99606cd9de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d0aa0ad15c2eb523ecce67898141b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23e4c42f93436c9ed004e37417e073598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de9cb74be187d6ece130d7df8f660c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341770b62db5b773de5434c7b7e1667600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dbb24cde52c36b833f1a3e860e6c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee1a68db70ff7682245a55b70cb1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da62363bbc51bab2e97cdffe8f246603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043d7aceb94edb2c403a23cfbe426e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab416e81524b96aa017c9cb793256605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a0e803bfa848b32c7ce46e1156f88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb832d912145b60b6e887d1e884142607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd38e834e28ab93c590875b48f69a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b58b10028874a1a264a21a4c08f679609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de44d59faa3323f7ee3ba81a725e87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b53dbcac876d4355986d488a2346d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ce5c60be9afc67d396588c490b99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078dada686d5d510cab5378e077c46d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d25d4e4f5843325a4009d1bdc97b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfedbbd3b2f538fa9e7c291d682073615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ac155435614656e7fa472b7579b28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ef8f7e241cd9b5a0757b8bfb5f12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4208474c0715e7581f8a01f32bfcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf7f3d9d5848664b5c116451b67d6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249270f13e4578a635d26777d5494ef3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f7ab4ac430e42faf47dde0cb38729621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085fde5283efccd007e7e3cd8f582ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c504f82b1da2aad8106740409c1350623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486cb15800c5aa64d46b396f3c43790624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aa49168860d1462341bcf47f3df30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4468330d3d7dcf68703a6adcbcbd77b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cdc9c8b7f5b514d5000ec5c992803627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb207c76612fe635a974c37c56870628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1865bf60ed65478c820f449608f02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61c99b0ef7082fa06639419c287ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadb929ffde905f78c0570806bb7d2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d487632f25d12d1ebe500fd5e8acc05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d718a9b29aab3f94931a6de1c2b35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262b1463baf70f52dae2c1845535da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb507e55c44b7246fa7388408bcdf99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b4f18c1df4dc6405410fdba6281e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086595b2d205ff128e707341c69f0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a48a3fd791afc06c10b0d9ebb5aa46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632631d136a57597e5b839c00e46c76a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ac29b6fcd0a486a43d9bae7be01e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d399c9e70179b8173c616c52e4df81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d6ceceaaacbc05183156d15d524b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec94332f17eb1fd05b89851eac1e7df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c22c312a716fb6720cf21658bce59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78f7e69a527637245116c3e08f144f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e042768286a155aae5a082ab44edfb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee25b35bb7bc7752a397e65ab49a5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae239a8d9a76dfbff3d4be4371fa0af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dfce13fe02afb34434ac1e73d94b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf92e62e206a38a132b43432fe3447650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d5b8302520ce7406dd2a764fa22c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770ddb589fe0dc3db8adeec6287dbc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6e85f014c87aa076d57dfcd68fc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb02e6317b4d6d9d2abd63d49f36674654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4fe7393b744065118091a1bb4b29e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bccefb5ce56d028ba346051dc83cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bebec3216589e5fc3386c99b95113657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07346d7eef5c606e0a83e5b7138b1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb9e79dc2394a901526c0c771672bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3384d2678fab79bceb32683c929d28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ff2f8a57ce1cf0aa96f0e05e62c8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71322255e3ace66bc7d89db7d31cd30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179a2fd98b3cc8a7934b3d979c421c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8543f528fd651df5ec75f7e787c0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd2050405f9abacc037544c318b5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e272176f9da0b1ffa997b0aa8315a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2a48d55e502d0c0c619d3b2202a6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9a79f750de52c805a0e3f5f4a695668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387767141818a9052e4969664664df58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbe8be4270ea76dd067a933c4172e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae2ea9e2a5428a005a708937b50659671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dacbc5166e9b04becf25424a0077b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd2b325e01a9734a31cfaf6913af59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e9940f0e0659f63c3afcf1c43713674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36610c4fab98bef2a0875117215db343675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211784a0e99349eecae1cb9501ea633c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc21c2669fd46bc52247f32775bb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7522c8c27fa7fc259cd6260e6a8550678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445dddc64df228644611e9b0749964c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da8f378f1ec573a8d84496f03d349680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870905f6e6ba328d615aa3d41a142974681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc0585b0c7250ba5231047b66c662682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10cc64116dc8d8f18eccf41513e2ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdbea8f286ce3003cf62a08af43fc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc56667ebdcff2fbdbb2e6c0b8f8043685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c5f7ebf8d5f51e4b3f6fb440a642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edead663f45b3ac4e367a83adb8eeb76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ab759141c78522c244936ec3abfde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc950eb744fe985feb6ec145024e4992689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60593aadb4b4926b9b44190bd4a46ed7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a48b4c918584733a0bbed87c2bc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf77a1888752542e4349e130f5825692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242ddabd8e6646f9f6ac849aa81070693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5c697c38e88e0644c22f9d5b34f0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88eb22cc99f8d0b214a33d10988e42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e84a8b35e477a2bd8ac58479cd1dd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921c89af3b1da6f4de29ce19c0d03a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f656366301037e5b1003d5a592bbee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a880a9909612354189ba60366e896e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c42899042289768a729fbcdc92fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda096df8d2b37d957085978033f6549701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a9f529cd3d2fe1c6ff2bac2785f1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8f33b471288681ebf42aea4d6582e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631df1f808cfacaf259915c28d6c573704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4fadf8dbe665a5eadf2b8b96c6102705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d109d5e865a456de82bd65b3814352706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5772f17d48ef46db704896e4ae736707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa1660f202e74ae98fb76e93edaed6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c54e0ea3d8d6ef284baa020e17559709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e06dbe59bf7504b2ab6ac9998a8652710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7892d8fcfb926440d1df62ff43b8c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c717a06a553c79c1428f8f9ec5cea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a0d30ef217e79660716795916bd2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2615f622766d2e56c612014d78a72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276099eaa04853906c6ed19e58ef8fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4cfb5482134b628e6f8e49b47e65a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29057c0d61f01cf09b56d3c98819520717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3208bd037d59e12218c0931a8d48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb694b75c903faa90dfaf0761a0fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8180c77c47c61e3c248fc4150fe1656720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034aaba28eb1e36aa1748c0b9e0b775721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503110a19e59465bad14710eea0f8bc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d273ba7bbe8c83d40fdf7cfe6a1b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5253fbeb30e7011efbdeffada70e3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a997e93d4ca53cd0cb7809db9f06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470c457547c907859c3646a9f4fcb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64b06545126c5bb182e9c3abb4c0e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f5e4e741b31e72c63d8cbcf9fafd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee605a40ca592f44b0febe8e3176da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56c617455add7e869df79e76aeb90c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca075e1bb5babefd60265a1e481a86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69edcea5a5262f37b17fbf91f16b93a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebfc5b7dad4bbb4477420d8e002d52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e59dba6d0c32cc515ef5a64f604e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5befd7d3d6e30fa4fdf8fb1f6ca230735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8042f7cb33fa6fc914875594457e35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405391e5572bde392b3abf3e56159dbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d064e67f903889f350eb8f7c5acabd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dbc496700fe641da848ebe13bf7af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c66944ed0a8854dcabcdefde89694740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76ea68520ec5fa08a08c01b24958b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88361c8844878987b47c4a9eb179e7ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9d314f090822cbf1d8981e99b581743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e2970197d502ece9fd867b43c7a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44777c367e570b0d760964195c2b67a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c8f738d3e4ad8dad0bcfed352a12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef3260df341b049b21f8d4a3bb49d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e474b4722ef6772a68957ff5298cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d311e39edfdec8712e49cdb632e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6522b14dd970b4e9712aab6b23c03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298597026f08e56b18479cfb1634438751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e61340a5480068d29f58b97d7dfcce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820cd82a55700fccc859bc9437c637b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b30079ecd3e4f8ff58cb993b269bec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c80623dbf9dd399e3a73a01169868755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faed423dfb70348449957667b284c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc460d104881a69dc392f2762bdb2a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71ebe52e90c37f232dd35259a7308758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4ae68f2a50d50849e794e6af4958759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a1377d8eb6f714a6b4919972c17f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26808c5b649afe0a2ccbdb5aa3f63b41761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b8f17345a3c9bfa65a89243bca5b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d31550ea4d28027a5a869c1c1c0337763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8141c0555d8922c65460b70518b77764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffa366ea9eece322b22eb7b67dc5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e1ea3d66164c393cf491f7140118766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060a982a70ec710e534c653f373949767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5ddda6bc845dd27f8505f5b0ce3c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ffdcf8ffee8b9fea920e91f31f739769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ef608507b1591a6c6df562ad666c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61246c9b5fc50d2432942c9d965e04f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978583fd948fab3b4a9c8d0fe755e47d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f657f2574d008ff3dfb7a743914058d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d986026346f4eee45f5a29cab4666c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb88888b9004cd40dc553ef70eaf5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd4bb011cc9dee232a319bd4bd6e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02a21028bcdc8af53768a1c39c863d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce8db482d9caef46bc6cec69b832de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660249dd5502c7e9b813753c750aea08779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89317847fb8df952156c5a7877a71f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdf1e8a30728847ee3d458f78e951c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a1d2b9ccfaa23327049e2cb8f75a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65a598e11460696b9f026311031229783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5ac7fc7367450b9951b1a965c71cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ff2f137cf5d51f5b04585726caef02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66868b8d542291a5fd36c42a6354343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5944371e290b6c58f4a35368a2425a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe1a3830859f8fc084a241593940ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e237051a732659355356b3b589836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee029471597a5bc3cdf4dc18e6e9b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4576883e0f90960a26dc91d431077bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63847c7b4c2a48cfc01a579527885e529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3558d29c77ee7544592120d1df2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0bb09f1d2e84bdf7b9a500e5eb92711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0fec2b4590cb89fb04f32bdda090f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5000d56c0a1a3c37973d7c8d120f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523933b2be8cbd6eca86b2f439eec1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9783279a8cc8a9033bbac9a1d968c5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f98ea23d3330b84536c51683091b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea96be817356122b348233d377e2af817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e4cc86499f37409181cc4703d46318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcafc1dbc2a2eb0a5bd699c179b601a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98587a8f4c4cb91aa48bd36129d15a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c76cb7b8fe1d4447ba0e74d1b2c3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ae77a6c248d046a772d7b5eb1f0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8c0abbe5fa3d0fba04eb2f52c75623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827644700c763c3f0688a5685f1e37124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594119cc75eb3725ffb60440f550a5e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29750b7e7d08cbf38275d12cbaa81a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489b3ae17a17d74d175d52a08369f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9846f0683fd6a1237e1fd5f88df19ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e8f3f560be80af2f579bf724d0ff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849d68c25945f8a26a57819492d70f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d7c3c5bbbced4d82acc65a11bc7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce86f820012ebe828a442f71df04932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50410160fb2d70d00e2e5ea548f287533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f488672e75ff6f0d2cebc707d2aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e705b49365a2e13ae76eb47ea191aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf2c74e2754a7ae19beb954d633e6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2a50bb46ba59cd960713bb639996337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a4c717c55e1bcd0c6ebc6c11fece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35956b35600c6c0adf72911f0d2063f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18892ee1639c7de94296ab9eabeca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518f7fa30fbecd12a976eda2d1bcd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a8c593f87febaa9ef614e45f183042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474a3cd8542a9096faca30db2e1a7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691550bd620b9b9a26a7531f509ca0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ce6d3dab717831655a8bc3863b6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39852f3debf66e4050621c391ad44046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd63981da9e2dc168287a8dfb96d0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07762a22d2827b95b54444481f9f5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867497f029894bf4bee8e43476b0342f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cca4283533769c90c918f063db3a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac63a8cd6b892f5f73d4401395d0d9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916efac646e84e362373ca2f05a1896452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439470c047fd68426e00ad13099b2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57689cc5241d36668863616dedad2ee454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64075b668244f87b59707d6d9836e16755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c4dd89d1e6c55769701be8a17e42856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905683f04fac1a3de82f4468adf10257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea252902f07100f5ff9ed13d65f1d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd712f51526df0de22f0f4e7822b36859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d799912df1dc1213f3b459ee637b5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa821f1371cf194c192932fd0399e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf4a35fdfe9291bdbffb7ccf61c62762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbf6cfd4339c7dfb969d736de12ae463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d99600614f9e3af23df83d2819d5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c076b9cff53dceecf39c93cf854965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772629600cc9f802754fc0ff1c8131466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d6c1215bdc56e97edbbebbb27ee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af002a89bfc53bc9e0556c86398033dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a8a7b8280a1a03212c7cd36336de869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a7989481090f385f35edee7a1813670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc8b95596ba82c52b7dec0f7ed87f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc489a4a771157068fe23f60024514d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e71e6fbdd5be4edd4f4b01cb3ed873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411973a25b0c8077855544341cc50b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad79254a8c9847586f0eff205d123575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e0e66d7ed248d82cb7f5697e47fd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ba2b3489556b36d0c5532c59aa2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b14b378c0f348692749fb7adc4d74c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a094288df004ca0f6527e32691a15c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727072cd1385169de45473a930c151080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a75e5e940b368135b89ba2af47878a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908694067836c4acb49bff82fe7b7e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975264a2e8fccb19d026cad609da88e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2a0d13745aa4b581396078d5070b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5ef5f220a894ec4d3733c3d8576b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ad76ba1f08b823dbd2fd21f2a323886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0211be5a90d6f7d8471174d443a5d0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd46e848cdb11ef41c6a0adfd3bafa388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ab699e9ffd9b25d5ef5411f2460cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa928aebe070b652a52727c11eccb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ed25f4755c71d17086f2b589ecae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509b5fced99929461f04cf2dbbd83992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5a3b2549e63ccc3272a859dd7668793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0808403693d4756a9f6b7f403f6759c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6125d1f596a235442fa8b00e9f7a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150f74181fd5b40fe244c1f71090e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996bd07e1a7a5c711e6923f9d55f40397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341b332c8062014251a8ec8aab4167198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ab89deeea34e2d6e0700b956eb8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07917cce4c7e98a3a3a4983e678dce6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54cd199ddf45d65cda68ab9e0a48c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30747ab969a3f631de5a71d2820d0906102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827769b27cc3e4739737490b67f9b2f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e11faab48bd425025d5238d17c529d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05444828ba8d7955256921cbb6c6b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a6b9ac6ae4f57c8dbc0569192dd49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515a8ec0cd30b7393fb1f04e461d0f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b8b23cb661718510071d8cc5c99d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6dad0c6ffe351ddd0250f071cf1c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dcb33eed5828d1193557cd7afd141110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034530a5d9de30580c9ca4a85cf28132111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95974afc22aea395bf12154a68e9955112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedd387826e2044127a1b51d0f9cb13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f396d356ff1c94524930a440e55f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23782cedf20e58ab3e419444fc5e03c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06aa360111ee71f233991a9a067ab3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9f6d14c27a203f82131e3e973181117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee2b643c54c9ef25eb7c31e655baf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab3f480c1c4a009a9fbeba35fba010119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df47db29c677e88be5e876e3926b20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4d6037f8236f6be5bb899f40eb13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e840f899a4d56485d7363576ad14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7017c97b8d2b1fabbb0c981e937a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47551359e8f1049b72a7e4b3f981d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ea9f684a69c6b2e763cf609cb03d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326aab3a87385840230b89867bc640126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b6cb216cd66ff8cfaeeb751a32b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818cbfb1e99a8b613eb8402b45e1fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae228a25e3c3ba4471d75ee2801aa2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d89d7a0633590baed0ce05b92981c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214f20234dcdef3fdd349beeeaa816b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849457f03ee72918cc5731ca8a0c9455132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1da06c0392586242139f1e30b3080f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16f22b1a9c673beaafc00a7f054e1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1bff2fb65401b9e17ce27adec7a7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345043cb39fc8f5953eeacb6489de1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f380f6767241507b1b0aa6a23b046bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b070d8238aaecb4f9fea1b97a1b963138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecd9a8ee90f7fca6351d07be9352bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff04b1e3ada6e2ef0d57fa0ec5b1a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175cc07d6306d881aea322043f8920141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f85f4dec0f29c7483a6d8a00b6717142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4e05e1251b47705eeddfd76005a63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033030845cae97fc4409461e41b5e36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a9654d39c44745ae4a6ca8ac8a4fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a299836e385dc6525e6b77f3a8d0f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b398e7311f7f322a03c1e85acd02fc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70127f19267c9597ac170aee448f22d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1f8f5fbf09e8633c3cd2fb5e006c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237782106916f3bd6c32257526b14e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d93569514f023b08f17b670e5f517a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce4587103249d5c21484cf02008ec9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b425f4335a09b0571459de02a5ee0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aa8be55582dd8861c8520560350be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44f7712db08d97196b14e95b2399ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e3e31919b880990d734767f821507156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84534523329addd4a0bf2c6c1a88e9e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf30bec4eb1c2d7e7af110e398e72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a39c785df17f1168c0ebaa309ac845159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6513d553059ce45687c51c729040d28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a3e2f3c55e505f27425950d6be55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d58bc43537d608ae6830f9cca999d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c0a841d9ee12ce1d5e4611c34d055163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc6915bc0773402a5a1b5008394a81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edaa8ddb438e1afe9b0b6c532c3670165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec44a75a479540fc2eaa5187a8619c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a841f2f50b07201c2298d30520601e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c8a247e2753626377c14bc7579d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d283029382c4e99006f122fbca9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb50697ffa7f535e846e9cc2371af4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b71ea4eb1bbff0878452d54e7a5d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216833629de577b5193c2d57b88aa99f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269196292bd2e1986c205f18f7f04a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ecb611d08eb92cb9015868a4ed94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd45980d4a241f1c2b9feb0973d9a56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084078fb66188ad12ce3d34deed1fdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770ecfe1588798d6cc55d2cc84e882177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36f56a6008287fcb7be5f5daac3e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392780ae1b9afc1169eaf33848683d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46943f3f9e7335258d2a3c966f820041180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e382a9ef698b2d02d94be63fa47276181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb38309b872c340f2f6936e4a5e8ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c80781c8343d07f57dc48a0079dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658055b5e6b3d56f137367611bab481b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d2f1f826e514aa7f5e8952280e7c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e4ff10dd18cb18be50b92db479139186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b3868da1ed539dff25d0b340afb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746574e3a4e3559e4cf2aeee852c8b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7261a78f4e6a600a10feff045824d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0344c9e6c2bd8bff3c436f04f057190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eea6c33fc7cfb300a80409d1f6fdd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645c03a6ec91a395b1c9fee2d08a1c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c307a83312eeed8023bead80a6fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6aab2a8d3956ccefd6c038514f09e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932256a49b1706983f69b2a62f05f60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc44fbf27e3baa5d1a2912b68119f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbbb8920a8fc31576ebe0b9aa9828a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d4b3cebce80ac29bd42210bf75c0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26132d54d64539195f2a7b1301d21e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94881de076212b68d6926010cdae3f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43e945c5bd459904dfddf6d52725d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bbbd0c9c7d3b699b16ef3813096d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9c15ccc5108f36044461ca3865c01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363841054b1c7da6ea86a5f5f37e9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5375d87022b84586cbc402e5ce6557e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61fbd74bebd5a1f82d7621b23e723206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff3a62876a4436e10afc6234ae9c50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154fdd3d3490bb23bae1d8142dc4655208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066ad5292ca1381b417f3c6d9ac968a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c5a5b501af8b429e65f46d39fc17f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d8757a55cfa213bd64185199b65c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaacfe644c0a4fcd21d0dbb840e9021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ca502cccadfc9cdf076972271629d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e1d908d6b35fe0ed3a4103b68ad38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a81a6b26c5174e815a9348fa556bba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d09248ef95e3b11539693e238c37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343d65704c3294990e01ac50956093217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73a36068092f11ea8303b53f027de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9ba9a51a6ea4ea89c3f5df0407e02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a306957ad1c03fbace8ec39aa8aa1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65035d7b37cd15fa4b8ba367513c867e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e5b2bf916ab12388cba1b25e1e8ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bed62a9f43e50422564e63a798913223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b88ee6572966e0e11f6f902ae3ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d3adb68d5f08b81cf48a3a329f17c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b386fec01f3f509576173ea4a5a92a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032e471a74ebebf53b3277907c78cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec364beff8105a12e5bbb580af48017228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f576eca9fed7d45f8a75131a23d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e7c0618fbf5ed9a1b8f723102a50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc3810991c7fdb55436716ef6431b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f7a75ed64c0266c108897b47c313a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd3494c939cf5be292e0fc848f6955233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3773c0101bfb0c31a7bd333b66168f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc134e5a8a2f892f049467b219b25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d37522598954396471d2f1b9dbef9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1903d4c543f6bfaf33acc6eb4f4cec1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8f85bedb4253f55ef44cc38bdac00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914ceeb856aaba1f67ac1894114609239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c752014f08f7c2a9ba3376431b2b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a2f6be0724ee49c7d14f2a9dcc5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8fdcdb1976ada70b01c49c2c349b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9f81b66b27d8bbb6d15929275dc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88380fd5f21fce4e95490454a0590244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c9d30a419126b2151f4555faeb8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc83a84f451a50386363b133a5d9fd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f3c7c650a68883ed232a7bb809f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d067521caa0ae9c8ba71d4bc4388a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c84a151f7fac8c21865ae88dd9cfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fbe58d855fbf68c8bfd2762b2b91d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3a5a1d7ca71e4bea631bc91718b8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f87b511fedd1c87d6ad62f3e1b920c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abd1e445d1c958b330ae94a402e794253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9e54f7a8b1dbc5983d56a20185ff8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd4d7cf82ecd6b7fb51fb3f39fbcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0102035d0cbc2b6816235e4a2fba7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932b8f8561de86bfab9fcbec250ea97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2cad0f88ebafa02297e1e6cf49bbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d606cc1616354ca3daee8ee7c8e3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbb4e9b526dd431133c5cf3f60d030260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ae4f7af0d9a67323a0b050bb5dd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f09047f2b1e0cf2ba2aa6048884ffa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210af6e68fb4c4fc92cc6288ff0e5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb331b3b8b35dcaa85578be2802c07a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63e2f084660d10ce3b5f78da4f496265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a28dbec8a3b1c57f82fde348383fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a897c0e4e5d04387b381feabfdb52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6046b0e0f205b04a9056922877e52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0143532a49f9c0b0263b6a21da93b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20c43612f6a95d1c4d469333ac307270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330d8d428b4176274337aabd31e322271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca51d02ffd6d96f7403c09b22b0217a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c78abb7d9e335b85b159b5e7c49e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5d85e810b609bbf270b46785b907274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817275eb360400f4159455d9040a4d5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d8c6d3d6558338f4dc67761236b92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566eb490781eda7691d76046d165860277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6494f1482dd11b8d0727fcb1f64cd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26f9e53ba83e497de8c866826a8a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2037a94c19a73b2584024a7001e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501bc6082b3b0e2a8a9ac0d2c7ab475281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48200c2bb6b36f5fdd816d3d00906d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1359fbfa38a7cc880227949ac9452b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b01f78a8954254d2b99ecc689e7d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8392202e1c3c172a257abde263ad9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314a8737203b61544e659cec4c2c22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba79d552ec32eda5cc7c5a4ca26c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a2ac444984b7e79fca3156e0962d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731d3ee0bc37fae7b0281e6792ecb03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c2d840881da6b7a4a1326be324394290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b25fc29d7c5df53a3c924c217ebc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6879ef29f100c232c18f3bd7d8b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42789c2f3c191790abb3d26e57e72a27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e99bcf529848d82201be62c4801d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ff329e9a96605d2db14cdfeec4673295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1435e6de50fb9ce47abad222e9031296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8886d7d5dd6ed035073c8ceff377297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04edccd49101d361f415b882dffebbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61996a330b6f2bd3a4cdc7ab32a8b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c245d0260c821625ae65d0b5881f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70d1b3f73efdd477a040cd7bda6983301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130efe1f9dd24899b61a85317c2a95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53496be4fa3ab95d83ccba8f2b74efc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09e990499bfe273ebd839f8d651b1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b8b29414f3d085419c9497de210a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ff8aec1fcd95a4482e0ab5b48d6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135cd81e1570afe7cc39659210088af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe92ef1549c4daf3e9faacf37337d62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ce0ee87f52a0d00942c8d3bf3ab7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f25c672ab97d7df4bf88de470b2e5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cc1a40022f1f8bc639586243fe427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81283b39799c24e3940c1de69649b13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225ebbc9b45d3363c9fd6707a5498f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2795955a6604372d9a9253ee3125314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73970bab4bdcc4b3052c299b1edf8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c737fb8bf624cfc3205e092d1e69a07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4e10e42deaa823b186b3e82a36f02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173151b0cdfd523920d1c41a06ed3941318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e41362cd275dbc2daed9422b1296e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d6a37bdf68cc445ff875c2630670f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713c2c6e529c32a5cdcf7181555ce10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b737571f1f2347ff824f1fe41e3fb34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77fdb1c2c9136a1bf0eec6d67dfe93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab33d413b7680eab8f9326bf97fec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b85ae645d1e76d29db802a6e19dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f76462253285ffe8b999284a2c4e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf101e2b1482592efe3c7e06e70b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e762d3f309696b51044fc2b3da4de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a65e16a642d3860dc41b3d6551d5b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316d0288914cfb1cede990f61735627330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad7acedc8cd00f6ec93f704738413b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766539ddd7cf75296dd85b2498c8a4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6be9be290488696a4d7883372cae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08f24ccff8e2a8d88ae549b0795875334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf43306f6516f1c615e33e49b52b24a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966a39747a3bc01241cfbfd1bd0314336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d281806c91694b814f9e5459e4633337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147a4151fba4c7835018e72d50684a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24efe22a9cf92996fee0c251e7de4b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b3256bb0614324b85327a6b18b76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3bfa0e6f319ba340d5f6f1550d22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50ed4521646eed22e0023aad810912342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc407b9edded6cb2e5720beafa3d7ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68c0d36cd9342e87eed25b5bb408c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64169b1d57fd4b1997ef75de0776d31b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e1996edef722e7395824fc673147346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21030caefd88e7cec43fd0ec31d14ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611a5975af5e500611082f70e5de564348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc548429ba9d935c8052fd2de7c50a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180e4ab6f0d7cb4fe821c5d17b0351350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8eb7291c8d1d569c24d1c23f05e31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f4b3027abb7652c70aca70fc81e99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4236284ccd9532fb19e13e7a3dc7589353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1298d443f62f708a364bf040d26a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd602f9e477332d3739f81cac91f349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dcaca8b5726b5b56814b8fed60da8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142e123643dd1be9a923b35787022e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a209d0f17e6897e8078b17b9142f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb45ff4a5a58b66e6597879e5e1d177359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a68d0a9f79fa35f97bc17008a1ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b033156a792ce0539465d2ea23847361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26301430170127656cbb6c15d91aca1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fe727ed1faba78f4316157f02cccb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841833b6c014fe3e1798cc0ac3da7ce3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d82db88f8721a8d8c7096401a0775a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b79bcc876f246d6290f08500d612366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf38063b6ddf894b0eeb383eada3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404f37f18c2fcdb9b39909259379b1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cf495c1344ff7e0dab343d6643c76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58caa8da621fb9414696bc67680e38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e8e9c0c797ad5567f1f8f1541f905371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328205701221a5328a3b07122aa05f26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ea3e6a60c8b4bf409bbe08f06e713373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16895f04243668a68571e01e4fc459a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa990ea3cef944c3db4534b83adab24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d982cf3fd312b4b37933e512e83f96a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c7dd58fda0224a6091e823a6cd636377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2a5bbcfcd2d1ef5800d47cb08b87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe037f29d7b5f2c62c51f48514c634379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a794f7ec83daf3930f0f2ab437b6a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53165accbb3eb0d43c91e5250e9d6aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b983eaf9caffa8ffbcc6cc5ab772cc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10805cd25922d54aca113a02b90bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0caa6ad9ad58d24225dee3430effd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffa6c8f3561114bf758bb8faa31d4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d397b5a06addea7dbaf15b4154b967386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f5c64c15c081ea56c38ce31f3dad1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1b7ab63eaa2a86f81cf1743de5fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869d71fdb0d8bb82d90283950efe93b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef5fb78126c8dcc48fa636792e5272390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64439e99244249d92577550044fcfe60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14ab512cb270a6debc950ff8ac612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a811368d291cf1f0b549bc1d1f7d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12524701dffa25d986f81a8f88cfe634394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1d55769e2962d710b439c664ec665395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa4044a7c0e34f6b31fda0bf29cbe5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6a4febbe7965d8cbeeeebeec3fa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257a3e3656182d40e9107c64314b56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc927437278a22611f9176641bea02f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97564de27061038747047950d059728400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5abaf19418918803af33a2a1d0c2d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3712521515a10b1c31e72845f97f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a65e32acd50e54e036c6a6a4d4f0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acf2be2ee47207f536c21a1bf39997404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedec1bc2e79aea0e148e49aa097b279405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a289f45060022bda7dba0d558d2527406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e0ec41b8b0156f29dd359050312f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356e2eaa8a07aa65d9dc7e45fe58324408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebbc2195dde05a36ae7236497d4b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90907370860b485653528ab20d17820410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea121b4d8cdd630e5fa2c2fc755837df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef8401be4c698e74e7dd5ea1c75ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc763deba3e0f5ef25317f591c8a1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0a6ff02fab3a59430a2ac4100c9b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fd9871bf227b14302dbb0248da28b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331b71f64f1d0004ee74d05ba4c39ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a19f48a2aa30f0457731cb194aac25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b865d7638449e912f64956f4bfa50f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581362fe9873cd8d4ba5cdb726584152419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ae01f5c5c88c056b814cf1050d91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa24d498dd81996ddba89d30dfc6c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216289ab7c71be46778c30f0513e762422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa593eb0da37598b9898d54ffa80792423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df775512c2cc37e9525d0fb2f4387813424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625136f0dccac2e44cd2ddc585fe8097425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552aee4a09f3cfa720a9879f459002e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8997c378ce2ef15c04598912de0f9df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda5cd56659db336310a56b0e0d22a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d362b3f2baa4a63d08590eb86fef54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f897cb28c1f9d63cd69116b02b65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737418c47c60519d927a9b162efe165431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948da56b9f37c46d3fa6760eb6d6695432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f279b95dd05a0fcee448f4103fb426433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b97b5913a3247853e0a78977428a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395fcee8dd56b1f538407ccbbcabae1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40a0096481661f6bc62259e8a81ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9ced96ff9cad4f1848362cc2a86ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86200c7490eb1f55f152d40614c33f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22386900f08b23bb9cf1b3dfc77c241439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90368b8702b92f4a7d8bf370ce7ba59d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fccabb7d0e163efbcb0560372b48b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a60762c381f8022fb4b82b21041df0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd21c4ba387cb8b36912513c5a4f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a86505687c75d6c5f95ea74db2f13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9ab6ce78fe8d96169119f4efce148445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e45163b119cf722cbb98fd2dabde12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a791d5f3bef4f5ceef85806844b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a75fe8e8292b263c160589fbad91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3bca2cb9cbfb9241ca6351ba098f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789d96b2b217e875d72348f5ede149450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dbc07c0730b9eabebe434f0916d23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515af51f0882cf9c9f08211abe791c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4338b7119565e743a2dad15b8e346453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37432e4de43eb4ff63dfdd094d71bb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cefcc0f7ee98c9a3c10b4fdc9d64a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4ce38a9d8d963dfe2eccfcee180ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3781d4dca1d868fc44f64f5208ed9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899187387836f9e2d272243bab1793b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9703aef5ae8f5dfe2242fc8b819d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cecc55a01baeacfe89c4a0ab258ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fa9f8a4225a67219595d7510639a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680411f0c236cb9505405f10ef940c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab9a4ce998b9ec58f04c79294f6fb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97240789e347366940e7a72ac75306464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396287008a44ce4f10b156c71eb50d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e971f35974350d2f7e758a7cc98db9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae385a04dbf33848e90022f07329ea3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30d842feb33ae93e2baf7ace3a1dd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ab314fe2614f8f04b549a8399737c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fae2f7ffbc36af45105625d6ffb3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebe2097611c9e97c0d7b850f1f6dd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc187801bb0c99a613a40e9a52c00cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf09ce0f2da9e7ef456525a0f0d30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb170f4a64754bf5ca2998c1509d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6086ebdd2efead65cf402f53115766d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f98a735a7060e7c7e869a02cad941476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20042d9507428e8601b338c2d2b2aee1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50c1141c7543367f020d7419d6b45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde62028eba29c7abb1ad02c0475c6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3266620d2ea7e486b96b9ebe953a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a558ac9e158841a4d9952c2e523d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a083756635e3d5167225124ebb0f73f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff3191c2e17d30690cd32145d53ff2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5278e5509dad95242b53ad9bea903484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2566c0b9e9660c173334666d11e38d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be9cbbfcc3befdaedd9a625ad6629a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd045cb21997f65f24ddbfad495455487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a586ce24a6f4cd2bb54e1f7e9acae82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcf3305d5307174c73b7fcd069eb85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574446ee35c80eb082556970369a6b12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669fcbc965bdb801bd94d93d1e668e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53984fd94967230842f7b8c740524492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d807b5d839464a6fecdaa0c6c283da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ae41948bc8ba98d29b75ea35f3290494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0e33481d2a7220c2f031412e018e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438be536574e80a307d29c44bdcd9dc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7b478618a0d244cddfdff458754b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ddae95f57fe4ee50a7ecf7d8b14a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868c12bfa53ba7f7513f238c7d2a59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222a93a9a238c7f4cec95320056dc0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad272f63fe7782e311df0e27e94d4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d474f6e1925e125a39a4845e6f444502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fd7a39ef6c9a6ede169afe39447c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a642377fabfc61bf9b29c18db67b85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c798e02a06171d3a8d7c3a9027cca57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c32785efc7b02e9a69aded4ee54d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4220130c75e861af74d2ddbda4012507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979996a4ade58e9ea28634f51a93944508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662b86c6aaaa3a8c18f4d3b2714ceb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959874bab0fed5b97a1e387e4c95f700510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca81cd6e113cdb0b9a6bdbe64a5c7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd843af7e672c113cd6ce482700b62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d87d53599e3a964128387257bd7ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28adce4ca0a94a6e655b46501028300514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da86876d06a380755f01cc4334f155515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68746d2a30d68c785ac5ee85ace93ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c008af38f730fe6c636747471e87b5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719220a7131776f0036e5a0675f2e957518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab92914437a3774b26a1bfedde7392519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655273d05e61d028a6cffd9ae97e0ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb79af7dfe550ac9193ee96df60960b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e34bf85f1aaf5bc8e9c1895cca2cd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f5d9eb6044222097b596455e0f89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fb8e7338139df2801bb436fc5970524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0a2fd20da1fb2dffab37ff294f121525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64152050f777b007715c8bdf57819c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c870f4a93d15fe013f5384bf52cb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6efdcf2db81edfc07963abbc4a328b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efd2ca4630b5311512830375897788529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e1380a37904433839dcc8ea28dbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0364d240488a6757e55d44935a913531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa6945574cb221b3fff20fbc85a2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ec0bd1a38dfae3f8d46668bdd574533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5037a445222fd4fff27fd714a9e21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a812ec76cc09d0ab69a3d23d3ca5d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f6f019011237f4bd8812e4839f716536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d691212a5ecbb0e01e558631fd17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be162caf1a5e33fcc2d978de389ec770538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5c0cb03e0c914414491b93f73dad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720ff6d28f360b4fd7b5f6bb793c38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ec39db26a226b2b28b50d9bf90e21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524ef6b243b5a80fba39e8841f907a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339813504fc08cce1676bfc6f9e3145a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a78a7386c1309691da864816d86a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb0de65134920e7e9a8956f2dba73b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04292b267505a733db4e4be6ac5ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855469be70aad63cca6f1f88d5aa06ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520d0398c4425ab5635139688df53f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7013a94f1a0e477d6bccb8080d8472549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58409f3ffcd4f4ab11059fd26f1a0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001c4130d7c4d45db31cb0732c9aec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90c85d2f4654feec8bb4854bb7f7d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e306d285c3e8339258ca4005b28d99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78a27106896cee1d8dbdb738263af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf70568fa6ed525b4f581589821b6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b03695eea0f70508ee55e1067bc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2675713308f2e1c8b141ce3fd2d1b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40009d60db051b64b043c37847af984558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbf2f26ffb1ea65902083b0f9e50a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4678e38780120a40cf482eef4d381e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c17b9cdee9e8c54c5a0d22b960490561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec573c27d93352c367ee474e77a05314562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787d307670852497a1f3283149c92f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30391fa2e2d9e9884fad8cf96444d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f51f9e76234d03f8585deec098ac85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dab76078817a282e3c00d7f57c321566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4d5ac010accfc4a7dc1cf79d6fe4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6381bb92d01748384531ce74056f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669421130aa448b58d433fa5c51fce8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d65e9a004a125065f913c7bbfc946570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637cc0648b6eb6a9d4be9f24eb46c85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404c67689f6b6d8435a3f6c7e4b035b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60021995b69433f8c8fbe7bc81de716e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533821469600f2c9829088d6172f576574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cb20496d163c925175efbeb6cca85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71877be17676a93f39fbbd3ad092e1e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a315e0487a1ccbb7edd688ac7afee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ec01485b8cd13ce30f18164962df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9176368cd5df7272b34c3b10fdc55f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a7f894a7416a5541a1c7a9b9cb633580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7749f9012a4db08b2b2a3fcef5b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a80fc360d55fa2287aa2ede963a56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ce5e968c93508851d2fb40973608583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719558335b22c94a815a50f5e6a75d30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854072c69dd17da0f7dc30f851e4eb3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa83bc46090b3bd747af49e1ca13d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db2a51c2f19f01be54386c4af1f37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ee83b4b3328ad9d4a208262a47132588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d1a5b69adbd66897075bd0949f87c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b6d117bbbf2d22bcb9146518cd9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6fd90f3d3aaa706de5712462bc39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a201eec261a0c7f55a0f2f7cac9b0b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54cdadf95815a4257cec69aef0e9f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095bf72decd329bb1bc2d7852d6621e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d09bc6c54e4b8ca55897f55e5ea5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ef088363c3f9f343480dfe94cefd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7448c4321b7b304f804cda5a61df3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41537ba968de2d0a50000c441a02c8fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaa993b97dda806f8d99d803c387b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4ca4ad9c1d997440f964ea3fc252600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f46885deccd80c8e07f47fa0fb5ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa702727de73a78cef60cfdf986c796602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3494f860cb6d00384ee544826a7620603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e724f24472486110ca39de3476d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed92a45a57705a440c3755f224d25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcbcd632f2d1e67e77251fcf674d1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ebfd2522974768cfc17e1aa875076607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394513aa966381b0e45f3202f84944ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e5965f334c0bd89c917236ac34d84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91781948267f6ec2e8e9f1f9260cfb4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955640b97c5c3b1f1253ac980e98e361611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f555f90f8133aa4a1e2c65716ecdc06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c0bfa9b5471f2fce1a91b47ec4e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfaf088036247d24137953180a3cf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62cfd57a67ae5eb4ed9b0a13c79bd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def16417392dec87724847bc6e042c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1bde11ba9c2f6fc8dcb43b8a174ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2261de03b2565b3be9e004f462058b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aba6e47da6ad6c57b54a3789b42529619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12978b56f3665e31d59f628782e943d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75686d8fc913619a064143229bf6ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae62c9ead90e27fbf65effd13abbcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9872e899e92d329dd6060aa968ec7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac27f715caf16f2d771dd0ea31a979624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e15174d0d301b77b4ba13fecdc21b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a1ce1dcaee727eb30c441e2e318f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98b90a845beac678891a10e1b08192627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f2e0a5fbc2b524501ed75951eba1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444abf72b2391b35224bc64bc292d47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a999aac337ef9b5486fd85167d91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2ecaf70778ea717295bc94b65c41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42f94f3de70ed557fc0ac4a5f8f537632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072ec9f102f2e1bd08f38a1c0ec92c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e86659badfcd1248d0704bcbdbda5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9daa1d07a1d6439dd3f7012c1b74a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176538678f2ffc1ea6e9d6d99270e8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6892a69245c06ff6b3b19093b12ecf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf6edd4c24decbaf2f27e3cabb640f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bcd0dc96c75e5774bed24ee487d63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2012865fb64149f89b37af62bfdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72df137d0e492255423e58626ec56f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831a7d5a390a7197e790e10d4842fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c1a4e0e9a7ea00a82f79c7687e05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694ff75c831cb4fa1b2c4359104ca6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4c176814e151950e2a888fec9e02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2bf566eeb2f5c77708b70df87c942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7f0d28835559465abc7ff3d467c85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aafd365eebd8b2df0092c0c89378f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100cb58dc665c68a60159b710ed64fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b648434f80e029eb5ea4a65d147d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e961edf4562f0dff04756eea1e0d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e456b9d6b33a66ff553970e8f419652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed48f98af074bba422215a1991b7aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b199c9cfc39ffe31fc5913feb6cac5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd94a020d1032aa87e37c47ef0c2c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3f9973260e5a04edb1b495fbd771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce10e5de9569b1d5f1ad30e95c729657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12db1b849db6f15d30ee211f347e58b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf327c2221613d2c78c4a4e883d68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1efc1298eafc2bb3fdd42cb6199e49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ba3f867d3ffd0fa11c7721269373b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197bd52ae9417f5e7847ea6873c4965662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3414c69195d808e9e16917ab98ba06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5513f1d2357ff194967aeced7607ccb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af42a32038e20d2a2159208787f1ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd8b28fa24f4eb05a17bda2c5ece0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4454bc7e0977a378dfdc299eb40fdb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9ddc9de5f80ee53b6d387975d0303668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcb46e1a3f36ec2ad9e4e9b895eeec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265032239e22580043a66e6f8765ea83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bcb9a65efaf74290005c76525f13f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db69fdd59946cd1146fa87beed84a1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149517f222548a4aa45815150311973a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88531f9ae2015ac83af296d2147e5fcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ead6d2f3b2f16968e1839296af625675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c6940bbd0f8af3d7760dbff60e405676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ab6a8b4ab2b865215d873c7e19e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f24ebc2923cd3bb0c9f7d0081c56c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c2bd960063e1dddb46bd20a4a76bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43bd793cdf0aef699c671a4f655c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ed8f483a66fd0e4d947d7c3c93689681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faabc583edb4068304aa3ddf9fff02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702af77c66cb861938e848baef22627683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc5f938f2aeda7b422c6bd4feb24f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb94199bef5a10f40b1530ad8dc6402685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdc2bb6a07a9f279dfb9f1cfcc4c39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6cfcfa00e225351343ee1faa566a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15434c2e207ac0fdf88d71a83807d927688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231f8986e381a991090c8dc8b03bb3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560efc5935563ede8f1cce5fac97991690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed87d105c56372ca2fb2a8a24abbf37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8093c6b04cfff13b2c083b37e333d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657848f418df5938050a35a2643fa85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f776300e90d9f437e588d5d0b176694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a13cc35b01cbf91550f2596cba629695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b88632efa8b2dde9b323c6691e1489696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3489cd9a9aae4b771bcace3fd71eb6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfaf41b4994362fd87a690b0028f51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42846b7c79fbfd7e868b3c194e2d506699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82aeb4cf387fd9cd589b5ea2743bd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d3789f0e510c58544013329f3bbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9504a6322ff11b71881e2521d57b82c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b2c2cf59d80700e80296b3f8d2977703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317e7449c37e5853b255e6855ade36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5d0b9e4e853addb758eb54590e27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a00b785a8db6b610017e0014ef85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bd942f465ccb52c51af29f388afb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9c1257b690de3ae3e22bd8ec866e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189945ab8f8cad6b7f6fd6f7e41e158e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92092edfaa871d7220856d8c3fbb4581710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f9147981ee929db42960844d955f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713d6e507df8851e5f3882f481de3ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7afb4683566018ebf7b4749f060aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf20d3b9789f3933fe3da462bc644714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d495bef04a68490fa1d7cfda2f4886715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e1058657584316db357d6da464ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dd34734e3d3c19b8601a98ce4f1c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0547be18cc7f44063cc061ca021b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7df6beb8f1805db94bfba7a98c257719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba54a0cd92ef7274f3c54151aeb7b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677933aae2dc31bb80872e053293dbed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178aad93f96d1d86084ba49cbbeff26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7949ae6e51da423f96cf4153492b58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35360960a04e1009a8704452ef81f7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7ae66f8f19085e33b198d9afc9e0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b102378024be8f922c79ecce74ae720726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689d4745293fb0130ceec228655b7b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e140799af0c41b535de4115137ef9a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcccd7b9536da32821f36ecacef61aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f9fd0a353732a07479d4ab2effc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a7e651ef565b3b6f286fb1ead8df5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e45a04a940e6e96402a2404f5336d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c02e2891601ea93cef17d56cbce1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5a163c41d35ac4f7272c806b54e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124b21cc4d65bea9af57368cf709045735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a60d6f173793c9188e815dbdfb7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cfd1618e0d1f2e0b9a3f4c3b3f9aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13b4e4dfb356ee193b8f497249fe5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe733804392c2cec32b97165f65178739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c9f54ded9e6ddedf68b8c33ed9f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875383985e50898b7cb87024d6a7147f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a363013a24296ea51d1303069ec38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91216ccfb779dd002d4246380b151257743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf48f00b982cbfdaf9aa23fba84036744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b8f3a2f1aec0b130248b0f6eb3a7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e4268810f48a414c5c3141f8883f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce5b670783eb4b4823c19261041f1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d58de38c27a813784eb4d7843b1b34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a27a8d3b35cd05834e89abe40be2bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875edb3464799db3e3f562efb01eaac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdcc46b5e068081fc57dfc1120b12d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b738a6df591ffe5806f56cbdbb5cca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef6355adef1026264286dd680189b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21214c4ea33f9e313cd6da9411439b7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee3f7a6a409bcc2ecb7cac32aed48d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd88a775e9ee9778566b0dc51d9f23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47637b3d23279d34b10ef4cfed39fbdf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc11c697775244b283acf2f88251b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f8729bb777f5c5f847c2ff31f789759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e02a2204d9054aa57c3c9163b80a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4659ccadded13f35b27d7516137365761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621a10428096274a00e859b68b98c53762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f1a6c1e6f0621070594bb174d7242763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c059a9af2166eb13257c7d9ec36d63764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1bc403642cc7ebe376df7a4ca7f03765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c60a669c00abb0cd882266f9e45a55766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652c58e832d3fc661d7f5a87f1f910767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f799d3882b53f7ef03588aafddfac17768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119576e01eecb29e5382f2ff2a5b26769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e153cf68418a4f8464625655a3c58770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8252eb61293793d5974d74b11aeb6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad032a08a73a6f15947ae75890a31772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b15957675d8937364d8edefa8180773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97928a07d64f00cb29f42cba4e03a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d186b306881fdd13846a7fb04d42a74775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3d6b7d916d435314855c718e607d6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cae26463c495aa87ffefcdf648632777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2d5d1a35893563b745109e3c99360778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ab8e5e8f7cdc31a90e8d3cdbace8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef0042161c7c9c450e1b21a626c7da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10573f63ca0506d10a7ae9c503bdc1ef781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ac4a62c9edec3d798cdb20adde4e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267dab74beeb8f3a0c714efb4cd99ea783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>