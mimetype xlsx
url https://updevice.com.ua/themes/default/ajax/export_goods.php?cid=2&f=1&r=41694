--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd4a8b7b9e0ddbb7202d3f9e166aec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b3d2a6cc2ba5b992a23255298ab6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff73b13c12a47d01279bc12e1aca73c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdd64b932d18eb3ccd36458407f74f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dc75d40cb7a77820d934cfcd1690c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c3133cbae5819a1688930d5fb0bf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1c22b15bc423befab2e23133c81fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202032f5e7626b0d8089372fc137098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c739d94237ccfda014a8e084ae832d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855d530391e062b2fe783bc772929c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d05d5850c5d77af872dd6f4452b7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd2152bba82884425ba6f662bef35212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c425918c22b673a1b77a7fd624a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201589b0213821886ee2e9c3f45ec96314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768de729815db3f37b0c91f78c134dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609072a612a28aefd8bb33b8b58426716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a306903e2c51c97d87506e33fc609cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd4e49c4176acb70db55a71a830d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a67a887fbe187aaf5ce77a4c34bcf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d71353fbb907fbe6bd564ea0533a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314f0e9fbcf8074523e7e2b462d3d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180d2583059fcaa5c4aef28b00f4d2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509cba156a18e8382dd3be68b0a526d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3100b17dcf71ecd4f4fad96434f67d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9256c5c830334d7e5958f449d5b7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8273eba3f55e330293f3caaa6077f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc8c31a9a519b904cecee04d68e2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35380b41262f43daa83adabb47f591728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0791e8683e68b76e32ebe679305c64329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220840ca4491c4c32a99e02e4c395a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef76421ab1123d5a08e98de797abf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c770608ad40a26fa1170e0cd022b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d738c19a9cfa367449cc3d077cc3de533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f6c792bec796d6702cbc2040b2c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e206b348a5a40838d03ab1d1555f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f33ff4c91f6abca4e0b4c2a3fce7f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3edc30c5855af23135186ce6679937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06139daad93260a35cad8957c43df26638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc6e354d2d9797b5cd24c962e46b4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324a3095e8614ef02a4f14da79a4a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c97f78613ba03bf61fd41902dc09a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0e18c95c6374d3b9a7d076313496942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab910501a20fa3ba1b4ad0dbfb4ba78243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fd088899ebb409009f23c917380af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd133eb6176d9937d0d15f9d33d26df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb12ff0f49e4b62fb3ffd2df2b95df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06b17d871774e713f399c8740c72d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3a9d23c842738a3c3b64e0490b6c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9bd03b9930d8b81329a1803f2c2fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11d208d25acce293e6c15971cb98c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cef060ac051cd33e03936920260bd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511bd05a64ceaf2d90347ddd7b027c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac2b4f2bc661a1d6aae9a7b8494f8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d876dff2ecfc7ebcd7f56fadbf2434854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ef8de1c05eecef08fdef7c238fb9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad81aa2625244166b2ff22a4a1594de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617bda14664226249a6c81f769f438d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcdae2aad047ae11626ebfb6e5dc3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d76af45c6e3fceb8ca6817dda6bcb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859470c7764126acff2f01b25eb22260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99dd67fbd2edc39dd35dc8ba6574ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8693f33ecc58f5eca9d0b0eca89262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f088b4ffd66b93f5bcd5b980656263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576040b0f2ecd7601aed39b82ee8a8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127f267da3e34429b3ff801556c048a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9267220c92d4a460306994043cf8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115e712afabf08f26dda23684e67f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c901974948f6d2e4f70b252b064068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2abdd5bd29971412a9feec26070f8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd37a72a2def4bcebde881c5d30a4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf289100a3ca11f96e3ce52580c1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf3f58cd73782d2f6f99807fab847472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dfe677dc6d55071ef64a9be412c5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18764e551b5533bd679264664adce5d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75be4ce55ec8675bebd83a1b6e889b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf728844d772d487ab3c25e473091c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb295b01e99264386c72c4dec512477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb8b869bc39bff2c07450ab9fad4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88f8517db05f21df4880fe857904579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3d422f4070101ed099165c67381d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d883ce187cb8b8a29e3fcde281f10b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaca623c44edc91984e6f099544324082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040905de8abf141b9a9df38cdf30a9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff475c411d38b96d4bf350722e28d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab39a215a5f953b50aeddbf50fe38585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4a3930baeb33562498826a904e5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452005061a0e70a94f835cf6ac282ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e88fe2a90ea98e8095d2885d3be288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c88bb2a1cb2d37eb86d1a0d275a8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8f08e2d889aee9dd77637d044241c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac186e2f535f392666ecf606f0256591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae2ef901f47e5160275f9c114b69a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8efce510ecd9c95d40367b9a7520393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b63850fbf516f2b4fa2860cc2a882f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398ffa8e75ec85eac0f9757e810d8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add61bab846ae40f57b27eb235625596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c51bc6e575bac5e9bbc3df9c6442f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2923489e2ce59f1f3333beaeb5bb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe63e87e6f3bfd5be8233e87c90ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312660d518ca10b81f7250999218b0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010a7de640ac2f8c35aeac207a6752101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db13760fcc4ec73bec7442a85e6ef95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea893ad04b7905873de59b236ea1f47b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b85b75996f9cda6277d11458f6dcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779495508f642420a2f0dcbfc7baadf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3853f35dd5dacd04e1f044ffa1040b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aaab31230951cf6d9e29d5a6e7f4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b2917167c3c322863bb8d536841a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa42b878bf80ca40ccae137c93cc80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2972b27084728e323c106cc7dca2fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ba2720dbb4838420d3f50226a570a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2ba609df93d51d3f811c142c31ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8647143e2ee68498af3d4c3bb2beb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce592a2262b866a156e9c16b6f5d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c3484c6f1c9e48671372fe07be49f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7265dc571007ab2c0f3c2fa6e0b9c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba104c69cc4ee912997a4d82915f478117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b0c450dbd02ac345156260ec8144118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9ec6190aa793ed71d0c5492e59991119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31094582ffa3cdf0572d3e5b435f80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4805d6e5dc350e61ac6905425c51b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9c61c4bc9a9426399e150fa3c799122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ee8c3fa35f9784c037d3533d68dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c317bdf27a11f645a756a3520825dd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e76515df44e4222eddcb70cd353ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12925c1083c4af5ae5a88a14b6aed9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b9ad58574a02fb45ff991c400659f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0635c7727ea00c9c2ceb000202596e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881861cd78a7b7d2f6df9d8be25dd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e06f598296b94fa579f2adf8478ff2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489784266758e4f588467176956aff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686eec114f0fe589c7b78efd94ba48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de43d87290e27624f321d2165591d51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951587e24852a2b6e117abea5bf68134134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb949bb1885e4bc136fbe97b6a7781fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cd2b217956155dbaac869682b42f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e69024db852f2eaa52b3b8627638137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7e9505f3e279b737a0e6e5de591a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70f6b79d49f3fc248892cf51bce6ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e692d749fa2088d6cade600861fb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf16ab07961c8451e60ef793fa2a14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6d1bd7faaa6d8c74b579b0f159968142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ad08b5918ea201bc3f3453f9c9e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114919b7c9ac171c9da7c69fe8c91734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe04eb1bc198632254c960d848492145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a2db546f342cb99b28389c7ee6b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad095f999679f5b271b02db03742723147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fa964442547d1cfbb331247bb7c8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c93c0331c0ca35b4121993b936ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f840e582346e7d2125b00d8faf99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34b1d29cc4f5567da58b02bc208526151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f7db3872f5035df035d3c96372af0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111fa6c93b8464ac6cba32b0766241153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e619e0ca26cf00c448d4de99d9d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475b3807d0839a4003a537c79bfd4c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b64faf64ebfef8476d67c606402ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac0724af939566a8973c45483a92c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65168b71e2bc0acef6b656b7a2a0568158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6027794c1861392f4ea43d43c7d6df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a5d798da47d3dc17e58a88de025a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c149da2897ddaf8fdff234c77fd9bb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586566312afb37ea3c58d6fb55967d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f285597d6c9c88e93871e66eadc521163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c43cafdf52a405b3d26fd2eb89335d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cc651002de7c78f0e5fefd8c0d454165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f75871daca6f09b6c8dce45a6eed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426578438c387dd18003e3cd7716c43b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adfa886c844f4b7823b1b55deef0d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee9218187289899d93fe56bf0e4ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb750c6442392e6b6baa355f3583c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c96a4861f55f79ab4c7fba38381063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9c839f38aff79ad1d3b54e11b48b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357af285b1a0e06cf5474dc5d6a3d20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c73af0ced565780a981c3c9e85e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a4368a02b58a062315481ec07bd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ed2b0043949df079d5c6b2c1cdf04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e592cfb06b2f1606125bf8cb3536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8952e9b318f9982bbef0be80c6906178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f314cd293bd8bb3cc0f1fa75251834179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ae82ec0c680e5eae95749579db92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139bc2dbdf562e91670bcc9a4bd6ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50cb8b8cb287730e75854b588c3b68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e89fab51983d2658279029c0da1d8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeeba2c9cb60077e0f2734eea25b81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a3152de6e48a85b6e84f92fb39d2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d451a0e378c56c93c5d05c49c5fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1cbbc0a5d322f278f73bd85788073187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29648bcfad7bbd49ce059ea2cfab0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f81f289d74149da443a3ce350950189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626588712f036e992c09d36599f8417d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b53d790c917f746b64d054372deb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2f162802a29a3d46bbd00292bf8ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc450fbb665aea668faa1b6bd5caa69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618bf93d564011d786fc885787e3b76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec094e60d8ddfdf49719134136b06b2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d027579edee0ee07dc6f31bed3addd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6eb6fbed6d2bb878f60cb25ec9989197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73d5f6aa3ad25b5e01c2a9011bca2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ea074b93fabb9fc984cfa5ffc0fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9b1d52aa68b0e71e035cee95e2a4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e360520f3f2d351a717da7ee930d89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b011e10265a704b9a768848969aad2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b46f6c087df2b589bf449453e2b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7305e5c9ed56dd6d49bd6ceb600ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb2a84b1128ba7bac77d90971c60d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24705c8568811ed13c789699ae695e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ecd0a68e690d3533220493b83d840207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a0570e29bb859a95d741694df19ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ffd131398710fe09e9f23fb022863209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32b6e582130b5c8e39ed332727b49a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f0c4077622f67dd578a88ec5b6a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c82c46699a7738775f2c225162f3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c05e250a71878f65fccffb5ac40d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b04c7d8e7d29d9ebee206b946d1e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccba046f711c72fcd0a7356c68a0138215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207cb162fc41754c661c3ecfd041f7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f0d24b6e9865f6bb98cf19c23931217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399726f208cddbbdf28ab06b730d1540218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd5a56aab959769983d67dd918df2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536570e1a452f1d485d9dffd31db2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6bb895b7ba670c62cdf8232ac4c52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d97c8624f34db0a585bc58d4c4d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ea6125138cb3cb6eda47f87adaf74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99eb03b142af74dc8d8b596f6b01d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb03356c5017dbf81e997f16831896f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebff4f69c8aaa705f01513ee5b5815c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b278506ac33ba51a37ca03c7993b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a0979c750b986d6b9fdb9220779b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4c86f7dec37636ece674d2ef5fa8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de50f17359a96a3f586f0d2ce0c7d17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741a5e752ffee544aa2aa8f4b30bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925b6f8650f09214eab35750ee55b73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888df377b4041434d618f3889d65073233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef938c80ecc330f47771334c631d91a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef857c7b4b98ea3031dbfaaad9aac6fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4ee726b46a087356fdda3fcf9a6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9d09091361c55171c3045c193a115237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c034c2edd41264f5bad56b915aa76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960e38742f351a57b4f23ac6b5693a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b7ec48c8e793f2a0360f3d6f0a2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a515c9cd45d1d25586d25aa0ff6080241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27fa9725a3f15a36bad3c2a56f6f60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ec5aebd06bdffa42a6bcfaff052b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b78910bab54bab9bfe7e7384c4bf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d338b6510a3ac8bf74d6f6618bf26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d28787ec4c8dc5dab7563b4545b63c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df51bae0eeed9a0be8df19a81548a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afabe5adf3eb4b00ebb72fc73340ae6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9b0a97f939ddf760ea764fc7c05a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056cec1866eeb9e3afc43a6e3dc4998250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2864406ce3dc626b1562acdabcac40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716b2dab9c8564fc1b2d4ad6226b18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c1e291534648d91fb9bd8c6309d41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f40bf0aef632ca0c059c1119fabf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de34af01643d0091cf95745d09fa4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d119dbd9fd3a5977c14c8b80be50110256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045f9cb6263256caa2105fd78d9cd66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a22e88c1424e7c6de08e2571e262f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0c45415928f32ea50c405e015041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b909843875b9157e97893e19bdd9b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191321ed1ff17e843183cd55a13912b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2f7bc95a5c581d45194f8dd7a0b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8fcfd304460d257154f1fee7c48a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8361bb6f56b65369b5b94deb9ad33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba4aa9c9b10523389bd795afc19edc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a10c539ad207a588e9efc4f1995ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4eeb45f41a11d23daaf92795158e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6db7bcf48f729b319dff642afa9ab0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77bbae51694e2d98ec9961b7d37659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded237987eebf54ab784288bb9abbcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af74cd4102e9928944de3b7464e39f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f87752371d440a23e58afc73bf94a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a227ec46e26a7b32333cb9da7d4ffb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca895dea1572252c224524822c66ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c34f0c621bc3e55a850baff96849df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd3224dffa8aee171a9aabb96b644276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b0354fec9daaba81813293eb0e5d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac274d3eedc95f2de7dd42c2d289beb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca98a46294a0b38cb63dbcf4c219a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055caa0102cf622ed9e15a3ab02c98a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e79580109ff70c7fbb62a6c2ddd4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ef622a42dea0c432fff6de16eacf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce371835ffda546869aa415d1443cf49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f079523b9b2797420f4243193bcaaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9951a406c79b1cf31c74f2ec08b3f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302ff42fba825df8596fd3bf8a764e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb17cea441e03ee84bab19290713def287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4c54038187a94a68e1593d117b26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d430571e5c26577b8933575d92ddc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c74271463429644f401c03cda194b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc9b70f628e4e585dee05d528e1870291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28610a26cee4ef7e727e2b179584ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c13a347c07fcae4216fd758f87ad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc23d3504fc2d7c223cf2517aa693e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a55b89f8f2ba9f27c27570b5878be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3654e45b7ddb72b9b8cf73fa72e418296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce6d8a981ec1a4937a5b80a43d1e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913cd2e9b594f726a40026f36e460fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078c2a6e7950381113fe147324b5958299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085dec318590a36c2494eece516863300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba36069e9412f3d2de246beb170b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0826afe36161676d456581995d82a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c11eddd5dd89e69f02059fbe0281303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323c090f20cce88ac6cae33798d808f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6221561aaf106c4d2239f8c3c48da88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a18509cf82fd27ba43990dcbba927a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc054c60782963fe3e140fe85b5fdf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73f38cf6a39aa540694f5e944c94d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74fedf9d15b98513586192b47a2a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bc1961537e9f26a5479e35be107c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d453c48f7227de1ae2f823ebace120311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153d6085b3f98babcb506a60deadc1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36216ff2a5bf969ab592769c39d572c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edbcc57dfce93133d08e22ba7fdcdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6ac487bca236aaeebd3499515ed4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fc0ace0ab7ecb13d95bab25bccce8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccabb75b1f6c403fecfe5803efb183d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c289cb9b4c5a5e4352c9c2b244024c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c1d8dd352983986847562b94db1d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8000de83b0a467a80ee789631a5044320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c0cd9740c2da0cd46953ffb3d943f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a67074f42f029bc92d549269188134322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac5d3d8d0332bcd9c1196f6f55d217323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201d336a3e993d80742e79a12387927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0d2d6fbca5ba020413a864d886da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e0c8c385c2ced871c8501646b1f78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ed7d50eaded36acfaed1eebf06e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8262e407079f1de81e3b4e6503375d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb8cddea2e826a76707937fe31402f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a295bb76d90765bcc4de18139e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df87c2e88a86efc091657947c2feff2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39630860604196320d069623e2313332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa69f9fde6dae9f4c8624ebf38302333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7648add2d16d9c18938c8819932a687334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60729ffd5e34a6e363b5cc14df7efe2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26917a2760a62efd83b8bac69f71f22b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d41c51fad6915a19bcf5fbfa3305337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895cc2ba9f480808a358114fb6ff2b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697ebf0bd8e2b33b7af762bc7d5dc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69832cda0a6804d70994141615b54321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150eb93e88402e837d3c553f5744265341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adccf937ae7bd985301775f23634bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f194802747ca5f8028854e3b4cd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a06ba7f80d6445fcd2b63f077d3ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360aaa5f79c7f45c1778022b1fcf7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b2755cbf106ad13c899e81093cf63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38cd408f2d884d3f8dd9b4aa813f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f910687bcc58418667f52bc2a407d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d38e7b06688658488758e82caea1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736d11566bebc4dc4ef012fddb99fa8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a0c92a2fbfa8f317e94a71caf31a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a7e6113f8e054ff6312914a38d9d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747af267a90877d3d3952a1092d662a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85815c0055fb5a17512edcdb9d4e224354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a8f43b1cc64a7754826947f4f80e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdaa4be16d3824241accec712ea339356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d494fa5d0f615bad4102262af0c370357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f168c0afd2c384ba2245f879354be5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54641cd44bb0526760f05e9b7b977429359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a32078d92e9dab8c9a5c8d8ad28e6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca89c384a43165bfd126afe6c8096361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae84a4a2b04b11487fffe23215c5d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb5d95b100d6dea177557f5acb8236363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887db9fcc6bcdfa7e103baf5b0362558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e76af3615400fbdf8e55ea9164402365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af10594e25e891e3ab62ccfb4615739366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a90b1d8b6a799ebe66a2288fa4668367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35136fbdc7291d0347d435488b75b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e49f12583d947e5c86c060666131a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475d33be38a084831e9afbf3757e764370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c00649691d62c6e012886bdf700b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c0a69be291837b9fd1f2d442f30b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d920c52df4031afe4f2ef8852b2b847373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10558c3168277c703f084d9407116f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2baf7c32e48fd9f7fc6d21a34f4a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b51fbc0b57445fb7030274d93a346376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea2436f9fd6b460bd2b972b2318a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f993880db1d4f39dbdabbff8c73984378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8f418dba4435e7b5d42bdf1e701ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1acc1e92d30729cb6985945d0044c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3735d92286157a57fd4b9ede9a02e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d265027a67d773ec4bc11b8cba7e02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613269df7eba41dc0574f8a167fccbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1d0bba55289e457c01ca02c63b6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f4ff5efc0a9ec357a6f8b14c029f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0b9b9b4b7486674d5ebe691f8b9c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81499bc054e73eaae3ea762af5c8a32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc74cb490ad6a1dfab5a22fca4fa700388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5423c39a4bf1fe88eb8d3581605c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd687e62bb7196b03f9628d712c243390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961b4e2a93256351845e42d6f9164d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed0a4e8a7f8791fe83ee03f1c0e24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd026337ab3f132883360e211af915e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a093881636c08c9863617e5c893ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afc9d6b6c84fd96bdd355c223a1711395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074da802331ae86c483580a4af4e5770396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971cc944d889dd9d3cd85e20d42bb8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2870b08e9df649609751bcfa4e327f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe0f4366660b7a57776e44f84ea65d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ef51aad4551cd2741c52e60656c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c58c321cc4f99af3e37d4469e0cd02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f271cdc58718273d66073aba1639a16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74fbe7076c8611142e848565bd8a28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b63efdd68e58cb1631135dfb4e311404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828482edf03cc9aff970b266d8cbeb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cfde7bb9b4437c229b92cdeadbc8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd4475ad7f3dcfabeb5b8e15384f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6661732631331e8ce2f318aedfcc5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dcb5a39077a7b5acab2d61067dd67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323cc1fa70280da153bbec5bdaf71d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1c5185ae31b960f8453f6a7ba61e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32e0b68fb05963937dbd9627f98f53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b26bc789ff26f8f74891ace99625413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e4219a60f6d329802dd26137f0f76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de2c2ed56baf9168be27bba15bc442415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77662fa14f1ebf4585edb6af81867b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f7c66c587f357ab223b2bd9344ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39a37126db3e0595c8ade31c8df80b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237b71d9c0a97d121b0d27d1864520419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f23742637cb112cb5b01085baa0e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dccbcf3d499d9241b3b8b54a6b8110421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602b21c9e41341479caf26b931ef19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533843cb0c13b7dd4036d45be3fc3b2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ea35cec0e6b14421ae8887e3d47e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ebeab6031d67f00b4405d9a5b186e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d1f7797955dc933239f39c1b4920426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de538ae59dc2a85283bf1fe444166841427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ccf8265bb404e44ccae4622f5e50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22281ce96500ebb9e85991aacbffa99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d196974fd7ab84f7ebea2b461b6839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a58de4e0b50fa6aafdccc5057e765431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c81327ced48f27691a59d575b1827432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bef59dd54f6747575e364f7b3e3825433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16e3a98dbb7f51494c945b4c6c459434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f27f3e1a5cb183369574a04e5bdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acff5010ce36521c7d1a5eaa565947436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f0cd222ba51665803faa73824768437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365991546631f2c8dc553807da3fc6f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf2d6eb05acaf88c5d2690f9028beb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588cacb8251503f22831c99688e7386440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62986945292e76741e1ce5abc4fea4d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de669b229d2ec2d87e69f65f8dc05c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5007166dd388068b49ace9701b97dd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27faca2673fbde7fb26ff126b0a95d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ea47b43ddd8559903b2a3606a947d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b688b519dd43b9b06eb7cb85f84c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb94f6e400b3d26baa226dfa3cfbed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3834c1f6022031f02972b948beffc99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c2072bb731dc6da7fd26f04718c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd7b3086082d84730fb90db612f52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56d04194b0a588940b17959f58eb6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b5fe6c92b479c14ffbf960c2f5d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d27ab5c553c56682c7450802f372e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c569cf285ea65e79d9523e8954117e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32766552c3142403e9949f9165f09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee506e674c707e3b5308bd20eaffc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0526100d09714e6ebc18ce7faef72cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be819abc748a59607503cf4cb2828689458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af288af0ecde987466ab3b349a8ca6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a462af3be19b287ea3426119b6f722460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b969de79da9863fdbf79e0b14aad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6b5ff36c8dbaefb1c728c5fc8131462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed84275772596e200e39cd808d76b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4559eddf2962644db75ed0252927c0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930aa0340d7e357ecfaf1a148328815465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd0ea33af807fe07c8a1e96db27fea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c26c90419b0f082acded26e4d32b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1482b82dd7a636313024f5d937d95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834aad09ed7c588f42d139b72c2ac32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeec0ea75f307663bd9b97a5b294ded470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f0a2c8d955415cccb7b1fcbdc89f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb22cce0fc1eae69ec7c1846359c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e1cb795a7c0eff040217278426cf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62740a71c59573f9598da9028ca3f5cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8442f34805e5eab225850fa587b9a44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec84921660c6e8d1623522c757cb5f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde4ac68f0e303a1968b1eb83a2077f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b9eb946d487f4de911a9c825fffe8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47c6b70c67c34d43161a0f7cb3a8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94032eda9d220c0efc6ac9fdf23a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac270a152ba31c602d1d2f7f4f9b3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f3aff29e5ba1cfdcae08a0b4b70e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c4ebe94a8f7b50ee8533a417b3d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac8b4c165a55db5ba6cc9f2fda5d95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb90e3f5d80111a6c344a241c16a7a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2d8ee60a95274292e01763fb778f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c939e1f0c2ae30de99a433b76ace6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899217ad79207416531ee45dfec5c24f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef364dad866bbb60f09e3d99361095489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75f9497fab8c33b6143763057d6e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28432a13ba4a17e53df61307691fc84b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc92e8e2d6c3808577988f36a1aa21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c87ead46faf025086b4b46da1987493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cab7d40ad22e40f9e9876c3d48fc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452a7f32aa882e66d0e9f11647a727e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd97c1ba8e311caf6451ea514b447496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446b495c00a80de8a83d52300b1e8c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650d6e8bf1122ead7b48f4f863885d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617145e5fab7b3b19121213e2f9b7ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d6c4cbac5673b22384039cdfbafc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845abb85912f07c9f429b716b190cf1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32942f4a1b5988b070e0b02ddc417b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06da3037d2610a456ffc73ececd7c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f5e770c3424455ba7de85bb710035504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb082c0380351d0c8cfce818303ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d502ce328c95cddffcb0b729a7ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d076397309a6b8b0cd711618a0bfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb56bcb8e59e7cab5e13275213f88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f646583773729564760f1544385fca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59aa318e9bfa5c98494f243e07d95d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f14417d5e92c6d9a9f554fc71c21f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567993ebca745060812d8f0cdaa9df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb2377948a726109ffe3807971c2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeb168d69880b11a61f85a84c96243514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0503262f022c1445158f9f9d847126515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead5691cc8248bdf0b34b2acb0912f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de3d8fdd79326ff4e58ba043bb039f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61200a2caa5413e76e781f4b8bba15d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdff7b148837237fd0e5055fff51b44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d909e92083e5bfa6dcc889ce2fc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd299a94deb9f7f6999b90790c0e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66119b49e33dc3a650916f3698e8eb09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bac9af92598b03b354cd23066ba582523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f45d9e8725968f8ca9f822191fd1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc766abec100017c3c3d0f5faa98d92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e54b7a015eca6dcea570d5b9ee2f6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c5645907e559a5b01ead429d5383527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7c0ce59d57247670b87e7aab5191a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa4367f99c3d31b2dea5267fb19618529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3da943bd830d472c450e20a20cd92f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fadbef88666e4e61e2b2e9aa56156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78758751c4b23f7af2b9226bf056e4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145833a3a634d703e32addf3762d327f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf92c12413c25f66a89c05038fe2611534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b079557d15395f3b051929a788b85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed2509b468f41aa2a40af65d4db5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a583a3e53952ab3664128cc5ea931537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7781f81c1476091f5753f08b04f4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189e4b92b189573db2fd329fbf5bf35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2a1556e461dcbacc784558c9b8a3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9617335f1bf3a9b6fe020fc562193f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b79c1e6b09c058f5974e541e5dd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f2dc16c01827a3e17010eb41f717543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe48905b7c236a976dda9968df1268544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0f65b8e32270358582b8e12a50f59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcb23ab9e3cd8ac8f1676b3f81a2c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0e126382111607f35c95c8724c28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ecbfe551ff046062d5869cb77b7c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe810b6942b948f47be202cac381873d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d90a41d9243089fb3c23e63b7c8ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc1fef2f3b6e9e947abd927fadf92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440ce5c035c73b8a57f8fecc9f3ef5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f82e37961fe7a83532aa2c7651fd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102da925436ff3123aa1dd484eb37ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a3c19794ec066d311178f18825b6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b2fffb5e411f1c4881e3e8a3eeca8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f05d5508c57a3643100b4795b5ba2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ae8566fe525485d61072835f98cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507eb3464e4f3d896bd798bfd7fee37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301571898a27520ea68e16012e1c72b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3fc4f0fc863f5d07ce674a9da905561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db475f44beedcf6dec7584736a105562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67156a494fbabd2725532fcf60b9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a62ccdca95e2b3a8f70fc36f7924e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14810ae1ea9467bde98d1551e22d54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa769f2cf04de637af16023556fc770566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a8271fdd4b23208434572e9b89112567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40930e74bca4fb12f87f6dadc88965d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d211520f5b95232e8cf01e6b183e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40652d03ead5c11479a68e039c231b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e97867e3ee535515c8244443d9ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb723f378c7779ad513e47e0c04f2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ac5f6c913d9c2aec3390136811db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996e332d2026e53244180dca77a59e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced416e0c010fd3e964ee99a6de9e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46384b666f871af7524e995634f76e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dd34d90b3b40c8c8d7c77705f5ebe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e3b228e81c150316722d86f3b3930578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6c7d09838d870f1e19e4765924e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f09059e1c7325e678ebdcc7b12c2d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759528ffe0a75234c2bba567b8fa4c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4da554175c89892ed3830e34cfba7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c62326b1ad8fa0cc5e8172cd5127583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061ca1cc431ac3e61b0d74614f8e20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc481e0cb7707098be1896cbd772f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a366f257c826b996a7d6e37f6897c10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca1f765c46a50c83c2e3714876dba6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65315b94c91554aebd9fcf96299dcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1036a8727c5ece1b87d6bf9e4ea5d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b74a4651b564af2db4a615269521cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00e14c65e6f2206e948e1da24ca93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59e2672a2b6aa84fd7b469c7451c91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a42a5156389202d435b332d109d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d034477c4270d0936da4990021ba3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f231e67b5204bb0bb53f1de0b72c7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a9e7ce917d4fd24ef7b8c0a214d65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369147cb17353a07ff586a53f1da2b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b1ebe82304a515b7b2470e34c7cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a4ee8b7f82947671eae345d593bf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d57bbc7d45b2c47b1faf0f4af38bc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a81c36dbb3d6c7f6e9079c0fc7c52f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa55ca484bb5e707d8228851a69964a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399079193a5205a7f90508a7aa4cfdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5b59fa511b69ab601b90bf90d85e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6764d53973b91f726a95d5b3de5effc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b280b37307e4585e975d9ab040c7cb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b807675e2fadabd7dc62a7e21df8ecb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b94f03c7bb18adb4e035bfa169537f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dfcd427c390f327eb5a9ff7ca5c1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2028e42af0f8500da5e7712fa03de1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad26f9e42df57c14be4e34be93b32e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc5704cec292ec046412a56d9f89d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e945a8b654d6fd7d84a68f2682458613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca135727f806ccf21d6da4b421f946b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9443991d058a946bcb9dc4e80d046615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c0d8253c49def98638d1fb2ec4ad2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501bd3325b779ec6a61160ec1e37b67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f94ee1a0e3be001d0c4b20f3cc6f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cc62069fd718f12f1b8e1c6229227619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5d43a972aeffcec144e8ad5e08beb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3fb09f674604d54877afe71d381b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332699b251a65b496564001178c166622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542566afae5b41d082d82568a35f7ca5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465d29f03947e7c46374dd25f749689624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb05655417b12317468103af0e61e9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e8d2872be2dbb2b352514b4dbbe0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2c34d01b993ed310afae6048f65c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12323d7578093d3e6a025afcfdc40ae3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c36e7c361a1bad3621228c31c16c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964520ae0cbe13e0576ccf186f0c8da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b829035dfbfa192c3ddc2055a78ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c21692fa02ff07f2d15d7cbb1f87a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c494ccadec7c534a556f58946f0b1aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b437db6adce4a6fe6058093bd85cfd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59be34a92aef7ea2851ec0aee648d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8287ecfdce89815c79c4bfa4a75491636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba246893923b5cae874710379ef318a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92df7ca62793b5e286cfe8200a4cfc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331632f7d8e79e7205ec72111e5c5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ff71b9449de710e87df75397bbb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eb05823495cc1826c25ee7bce4db9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f02fb7e24c4df3abe60fabf8ae913642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048bed061df58b3605c0972607369e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410e29541dbb9db0058a6549eb3e95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab97946c79ef1823129c852288be9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8130a066fe2fb955d7d740af1367e1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60927afb70da580ae39111f2655ec78c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5405455be1edbf997e1f264d1b71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29970ad120ed70b21665714a1270ede7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399150665d89f92bd66562f2cd06ff35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b26678ce756aab79b2dcc81621508b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd329afbbab66cc5bc34eb423355f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5877b1983baec71179d54625a7ab5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf22d463db921b649ed06039815f8f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dedccd463cd37a7f142ce7331d413655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc79b055bf1e5006387ae3ced22824c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc30e875b1feb0aa272fe3379594706657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c885f2fa7e18025eddd45d7f8cc3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6da25312f32493274f80bf5414f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55076a197aad189210ac7204538861d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca432f2f4f23817f2bbf2d1eaecf6d59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac12d2103b67d20157f3f4879b1ab2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c28f656c8010a575386a2e8831ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b8ae2d0225cd6418395a0d1df71e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484227941826abaeb10314b418d0f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4989a6dc70887c26da59ff4f48ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242512077f867ddbd0d28f406cdf53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f19216bc387a669555afcdf39ab5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a17aaf52c30ef7b6bd5f395c4349e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0b7ad3584902ac3aa8d22932323a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8deed9e4acc9f97f566a792a123d36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982911aa7ecaab8473fc5707fdc8036672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6929541b8c7c57e00cf13ae81c3803673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f554dc43ce9c872616d7b7740bab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a03d78585524c46559edb9d11c7f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670899854bdae63b3533f9ed5397a57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa69022874a72ec00181879f42b009677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e026a2570859cb88c2488cd9da34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19a4dffa856f10e4aea7d6bfbe3291679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db4569fffca3bd7cbfd64be37cdb0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44bb1a947b68a77b5dbe8565bbab4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f61028b8362dbd29059323c2bfdfe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f302fc86e565f5e2cfe5c709905d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d1821436811a89a5e499089ea5ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74682c757fe98debefc4ae817a0fbf55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd353e076f38eb8ce6d5c00e78cd9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dac2fa48162e4989345b2d63c7bca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253757daf8e51a358af458cd6427102688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86e4745223fb784ebae52c6d45c33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dfaf38c1cd7295bf59ea15306a717690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531f83075abf158d77969ed9f0a843a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e3ba48e35e4c5a6337f419fe5dadb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1254474652ad2988e0cb01478b06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f2c12f1fb2de3a5d3cb31bd92323694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edefeae5e948066ebbc524677dc11b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a967220dbe68e1e5903ffd75095db6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc804fc4434fda9774b78961e762fae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca4ed8229b511a118e078faf8f97f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050721cb4ea7b5b3b1d8b4397f393380699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6a33170981bf2b7a1411ff685e716700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556d35d691d070405f34b9e6001304701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115db1b412fca3c2f4530ecf2005419702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d64cdc22f080c2220086baf0403d43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9339923e9555506d5af5f72c74d09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e3aa13f455e3160d3f6116fce8f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f7d4a62f3cf7226f74a68e484ee10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08345c6048caacd4d255cec7f43e653707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857ba83765e9208d787cfb1388ff648708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501965c9e3c528bf89e3870d9f9cc1ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb65cedde09cb8e6de9bc0fd7ae51bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206501233f64263a0917e447998f4245711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ffd44403c51ee2289ce2cd1690375712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71396f6d749dad11786b38ec45710434713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70450052d1a9a5128b55246452edd00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29065cd92d881522f01adaf7a37d19a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b2a6b48d7239c90e33428939fee3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec701b2f6ff5ff6430100e7ddc4c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d022b3dd4cc728248da25644a5c4ab3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc442e7c282a8f70a50ce14325179a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6668b77c4931f8e7e208c9ca9e0a5be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e86b8191f5c3e5fde8b9f8ed4569721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e514b3aa8d9698b0f876204a699c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf52f31289536446b31244fc6356de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58349904397e618e9d5f6fa82b2c272b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459bb30157c681417fa8444f1583ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572baaefc47fde8bce434c81b99c1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6626eae2c2dee107a5bf3885fce5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde791803a3e86cd9fc94e2bff030d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad434cd2480307aea28f37b6a55d69fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70596b3c50cba58b94e439d4631ca2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff46a59e2a0a8b827039b3d4279dcee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b76f47bfa1d82d6f51f3810a447d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7304b37c4a5706de9e348f2a5a5c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ce3bae6f06ba1d0f65e1bfe59ea6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad996c5d0193ab9b388e9e86c7f63b88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902154b315fa60ffdf90927e691339b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203acfe74991c478ab3cdd683793d10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222b64b40ccc9684b6d0f40d1057920738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f108456c8c59f5e3f859011502a3604739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207c18574652467ab999115244c95b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931e860d19a65cd3740565b462e213b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a5f7da3360d547af25642650a882742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec9def1a21b0865f42ba96bc13768b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d628a2115aa7ee7feaf84ea75bb52d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028152c11b4256080345892a3cdf6767745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2575c94bfc89b097f15f1c15dae8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ddf1921c21321d7fa71563474ea2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6956522508c0b18c0966886f13d0a49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad59ff36a76e91e5ad18fff5bb8fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf27dcf0ffef05270623519e0f8e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94a4b8b5c8ea793c092606fd07ca70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671ab0eed39ea8c4d92c5fa84d88d6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ead8f9d35168dfce7f856e6eeccdc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee1bd31e0c4ae002a79fa4bad4016754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31e16de3635251f4a77c092d492e88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6551bf7f353e7e9ada50771d3aa088756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bfd0f79f479f292a7e462281a8e3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0819c5269eb2355f40101bb6c93cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abcba19d9d81b3b6329d5c7c4a95e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306de4e8a293ae72d78ce413b9fc6ab0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5c14bc86d78d2faef61824b4e0b40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a457f5eec5e79aa2a2197d8f92c135762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710d3da6ba1c234e19fb8b536e1d91f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef291197d9db33d3c57a190bf5714fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c3e1f447f84efbc6e07b6d95a70d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af73b95af48f2fac656bfa32af0b339766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6381a4b9389ac145e79b51ab31719a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3ca2ba8c5219252ccb594fa4e95f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a7b76a761da130a6b883e7ffbe52769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c44d5dbb75cddfd6514665b0a6dfcf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb0d94575b5a3e7cd9b9cd03e8e7ca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220dd553f352109a231b0ac26cc1552772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b5bd33cdc908f3cf4edf9a2c813b2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3616f440e54416bc2527538d10984c8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0701c65ad819f0f834ea3f7e36a1b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5697551f222a83085158c7c0252fb7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43697b2d24082ae72f7f02c674b3acf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3e99446c70d8be100aa0b7bbce49778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac0a1e35410e1e51785717ad02988779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771989635cfb2347ac2ac444a9da4141780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9389f1840b638bb401e148f1af9cd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eab2f5db991bafe4f67ab587bdae3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc49137776c35b1e9cd6ad5344a468783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213d2c372ceadb3d85c73a7ab7e2a17784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095bdea352f5e31c05fe3234aa62afc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69bf3ff2d7fd1acf0ea1c392885df786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d4dd6cf4f86dcecd0e680f1928740787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd9bf508ff7524e03b3cf6d3cb0db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc2aca0f6e95b842370aaf3ee6faf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e3d53d0f1a0f8b739e0ed80581c13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307d40e9747e3f21e34581813414c9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a645f5b0714c1e51b909e7213201792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7979b0a971675638009b8c378c750793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c668eeb047a90948d791d84dc4e2e60794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f878ac96265ae9017ad8558aba12e0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f80ceee9c75778a10fe6737951b895796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a8762dd4b76d60a032c9dc8bd7ac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a219268befbb4ac8199d15a2bab91798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e130f71d52c1c210d02965250e74799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e4cd32d62d24ea5acace7d4a90e43800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f840ef776b729199e7a68373fe1278801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a0267df0650eb1231c7087fcab111802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d08f42c5f6e3c8769adef6bc15ce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c969f9c80f21dc1be480e235285a1d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a8bfc08e2538de1d4a46c0fd5d75805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb4c6e7fe955f6cf3f0ded9dd66087806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266145f9e9a2448e44f7ab0f00b61be2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df7d0338ed0e5eb3246c972449208808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85aa554b1e798fc9075ee7153dd85d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d87245bbb04e1c189cf50cc3892bbe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafcbbf372717bacf90735afeeaa25d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e12c5177b514845a5dfd3867429c17812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942cc92143858ee6abf6111416b39f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85697da500aa9983f709c864f0e8fdf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899812ecacd5dd0d24557491c7264e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce07bb6bdae5682ff43d1eb2058449b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e19e6ef1a18daaf80eae046acbd50817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da9070f6547706663240c1fa8b9ce818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab0bf180161cbbea6f3ea7b735d37f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d1b3fc64cde0960d79328ff29bd24820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c67dea2f7401d54b5be56c2ea7896821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f64b786592bdaf90e62a2966f11db5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eceb5e76330066417778912c5df95823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6f87bae9eac8282a9afed52adc6441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab280c18277200e4c25f944ff6e11d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1f70d5aa675a7a26b319377be5d463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4ea63ff66fa4918a6b9740def58564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f252bb3a400ccea7e83451f8656e375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47df57d346c5ec82838aca87be45a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb55f502afe11a85c7feba18f33ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf547fc8c2d2ef805a92ffb15c7f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e5fc09d571f5509d21e135c569d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3909149a4e6c7e292ab93fe0b29910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f61f63173ca7d5e8ae8b70502958a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b610bcc1236126ff13be498b3d28012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2725049f48777e4844f132e8a7c0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425530d8f17cf3d57b207ed892860b0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7356fd36803c917036a16540b5fca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7e480b2c773a926dd65c61ad459b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ae293bd2861a8bca765edd4ffe3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d70c45296b515d046e9aaa2df91c3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae8d5b6c60677b4618958a7298f3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d4ff0caf9765dd5782e12e2be54fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a2dab4e7d4761d47d11639732bc7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e6638753d38aa2492407a3d31a4c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fd4619dc58dcb8c0da49a59124a7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7fe3bffba07007fc935ad8dd2e42e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf760e4196bb215385d5185c7f2e8dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0dacd996b53d359956e4488c0222b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce03242baa01de9625d74f68f9d5fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff23de8270b81881e739035fb8263de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc271496dfa345bd30e98d111a53121b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10ffd7d451601cd368829813c233a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a163c0dc5ab8f3f9a2e2e904af891a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0790562f34142e49fec6ae65d7bb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03394f8b4da17e528fcb912729ce91a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e5c5e99398454817ae9b0a715911d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f083c3af31c2dc3e2dcb7c423fc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c418fa1dbbac40d528b66ba8eb08dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1787dde6d4c72ce3be991771e0d0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1ded3fc1f15ef0dbe11c6896836838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb79ce4d82512355199fb81a4774439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecbbdbe9780d536bdbb83c7d266dd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe9a9fdcc328147419c8d0f6846ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30b302524cc44e20bfa6afd9b48b7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0054d53fe76174d10d3d1d341029f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f69691ea9b93ae2c74d296a3070044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b940203d6d1377e929c4eab265ed89d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18fc5c36e86c7320e52a09a67bfc0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61ad1248ec8bf6ed1b67991089ef9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d33f28c56c79ba7be874ed66bebf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5e67dd5cfe4db568053929aecc22b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a39d57ecfd34b34732ae67dd387eca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2126d13e406e6db5fe3a51e375ad251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ae364a955531ca6466d426b596b2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1580bf997eb8e592d191cd0b450dfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e63054006941d772792d582c431454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b658c389f9a03139bdaff4aaf42e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9797996bd38f635fdd84114b2a8af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104e9d61d5c87aee174e28592fb980257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266681f3b6910a2bb45d8b94f68c9fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c112a753b23cdbb7afaab83bc2a77bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2961f9a807ab2944a15f802fb51329560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d4f7b6246a6c44cc0884704a1ba661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60d4832221a367ea768aafc274a3a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854c3d871057c468f1cabe062189b6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce008a0e22996203f5c6d56981d021e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad59674b0327be68f9e20b4d026db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe732bfea95cdedb3788baf0798c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c00cb5bd58e6245a3a479a91815967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac97a68c4c01653c28bdc65e8487b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c34ab300a7e96b75f66384f6f32c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d27c766c098a49f606a0f8ef9697570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca2f23c7116280b7a0b5549e331a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd29ba1dafa04bb003270a381bf4e5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf76564d4f926fcca03ba752b5a7ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a097870b623156fb48799c3e749dbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d077c0bbf6bb4a1ed914f0aed107975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31e5a98a2ab0420574b87ca3c3ff6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf5866d80fa5a71d1d5333b8bbd3a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b630456ea714ae1711294a28c26aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1a85a8ddfb9de4630035a95cf20d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfabf067c1bc637a777c7a5709d7af880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea419b287d99e52d0155304559c52eb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522f1a35823c52b162b0a96c14a89b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0fdf5cce0fcdf444d5b918931132d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24c72cfa7bf5c47495e505b62981284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e98ee59881c291433d77e86961ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df5c59c8bda4eba6bc90a24185d3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e6662e707ac86d193dbd27b8a41687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb544edf0260c4c8f211e9aa1214009a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b546796ffd14079743f22bb1503989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b60c72ec42a6e124b99fdd2f5555d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeabf8eadbf7ef696f6f18d00015bfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d42d0610df60aba3db68704b351cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c4e2461e6d179dc492ce9505a77f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e705b6e349bb23f48349e5a1b4993c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816cee82cba97e303100aea61564c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d5bda96e2f3cee070e370e4cab0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d7ab57fbebf72bb330f8b294f6aac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382670f6242a85116cbd291765671dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e094adf11ba6c4deeb8ee3b53a2e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10be1f77714c836eda632707b152f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eb7f85b8f53b1a3f3a9f50a5638e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661d950c4654abd82fba3a981379c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c05b7ae9586573627ebeade271f6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91878850c68db394ee1e22bd6cb25e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705a6b762bae2111fd3a1ab9276303105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e979b09f25e5b1a6bbb69042becc773106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca7eaccc78a2b59bb7184b441f3f5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5454f4592b55758c1acb2db174dfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff3ba0574f6e379f2ee6f2d8c58fad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1c52eabe9ec25c70dd6f8745edaac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445720f6b47097c3b6fd4d946283fc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64432881dd99861af69aeeea477d66aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8015ad9849105d516e41ee67dcf2cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c816f66299e84aad5358cf3bc5bf2bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116da5de3145bd90bacb7815b9878b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84aa47d0b3adecb5b086ae097a1feb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea4a30deace93078b5254e9107a115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a79ddc4fcbf9c85e07e29978948c62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990003b274a92381b2efdb2c55ea0078119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff97fe7bf490fde8e88b79318ffc65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3046065d23ee6f5d456209be6609ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0edece09eac1c594e61c8e88096f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009061aa81f94be7d26f2fddd0ebf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5f8339bf6a1943c36aab8e42104c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e15cf50c9e3824a65faef3aa3f5ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de274018bc15fc2aa760c25546ac69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298bbf7b5c35a1183b44ec6dccb9527127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03219ff2ef0334c60ad8d2708542bf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dadf42bbc1842e7f1e49d0ddec8878129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1064408346120d22fddea5670c7f0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e6ca502cf5083b25cecb95e6db343131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764af6cd6d44613c62c318a726248e2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467335406e5e93a660313ba2f37ebd78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436f528746563ae25edc2fe9b43f1c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60b7a001eb819b203da5e77f6b5fb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fd556044491a3f97ae27b7f7c0f02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeebb02b9bbf6ec999f2697d18f001d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a055aee03239e4b884811d80302491c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe43f5719f691c916bc38293614c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae26d87fc7c34817935cf66d066473140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70673a4f21670df9b4606a26716714bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d7904a60dde57d394f2aab731d8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0149b0c20d21a072646107d3871db74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfcfd88875a073e11fa52d2d037aa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155432fa1efd0cb0861a5b64aa6a2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2748033cb8ddac0b47b3b687e34a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ff1726abbd02e1375d9c6bb20b6ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f674601cf1f576eb7767467f874cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264410f0aeb95315969c5db457f3db4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eda1396b5afe11af0e358a36e2370150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018bc0c26efb8696049ee92a462c9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ec9fa84edd355e8095f247c4e1c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077f7cb2cb8528e5b2721156251806153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbab98959a7c092d7a8c9218673583154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195846ca310b532846d87d82502ed0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eef9df796012d57fa9cfc6fade5a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87426eeffe1ea0e5d4a4cd27cfd927157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c014d928b39bd63a0db391e4406405f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ff2f0d9e0bc6dc7d1f496d1be433159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2487b057e351db8eb9cee387e8f20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af0e1c0e75bc372ce0ce06382a3724161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459834ad7b37abbe9d15e20072402d38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d6474669e09944cfd206d5a401966163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb077a5fe616ea63fd4a68a3ede11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05045b68d24a4c67230fe254376cff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f70a4a262b43e8f64393717920356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1cdad047d26b175cbaac1b45df3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6e6e026ec03240ae34d1f6ab4955168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263f58b60e81e4d461819f09dd3ac2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc0d8b7f94b9fa1ea7e07f9604e43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b00409645d852d996e7c2f94e88a40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7345e7a113465c4b38d4b2ac19ef3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85415b1a137e8c5840cdace56f717a95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f40bd5bbe5b9f92af23442a14790174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274995dce02b0ca11c64262acb5e32f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680a22adbd96c08c881902a9977b8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda27695c4e2a6a490c69ad8d4d0f8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db1c68263c1807d8302bc31270ff7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7166282eadc3271ee143102ed233851179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b82ff5da6bebbaf21fe84f0b8e3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b51ab40ccf71882bf52fd98face3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cfcd13533d67530544b6cba2724b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6469eeb0c91194f89c8783ed9b728183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2cd85953ce4025e12152a2ca8a046184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609d342d7abada860a5c24ae32619eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee5f08646c9d4ea3a189a51cf81122186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ed9f750d25922f20527b000da4777187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b8d798b2d1809563144605f127e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04a934cbe955cc805b9c423c683717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80ccfdd387dea75ac0c7ac8434eac4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7bd40d0a22f72c55a93bc0b173b5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6dac1a82cc6612ab2daa0cc3c3e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888da26e4efba87c5374309202fdab4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e5d200ec102d4e7a46e4df2d4ff7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99150e7b06d3fa51e641eac1a69476c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5b2d00bcd408876f9a084b789d3ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aebd8e751431367671c9c741868a91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f64ceff57f328a2855ea7bc295d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d837299f5e33ede03346c79ff8393d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35613db4d9d3e0a308343deec98ff1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb51c22bbf7e2b24a7156b23692c85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9757e9d7894efe49a38a1120848f314202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce62fe97bfaa1ca7680972dd11f790203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d258524233097b45d246b34e4fb82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8482c36d16e5c08b525be59a79818205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42763dc4b7203146005575842d9f5233206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb51fd911800f7554613fd2cfa2e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157e3a78ec1f5db9218fbffc21e53e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84363f3328ecb76cb254125f56f20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee86ef0c9f9a0ea693c86ee9d6fcb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70053f8a175304ad4df276746ebef0b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050969b6a76426728f25a43e681c3a15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c45b1bc716f0686bef170072e45a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc529058bf4a4f7ef6eef2929557f730214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79af08b28aec9d6b8db75f13f3bdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0233236da6f661513e77b568d7d343216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0898a7b08bc87f5a71ef1a8e010f01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a85b4c52c046d59f1cee82c33c3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33702a36b5ab147a073bffe55452e9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b39ee552783b5efbca4ef6295ef7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1bdf1ac283dfffe1c109b06ff3b46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83712e0e1d4295144df7b7502ecf1ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501d2a405143bb176f26baac15a20a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ede4ed85bbea2b6295766ff58631224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0401017d90ad2b13ade527aab9d7d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7b24a4868bbf73383607208d874e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6cd233c20daba7c311b5b27957cbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701c682d0256195fc37812bc972650228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962c8e00c26c1c258c2b94b6eb8cb17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b73354095802429f3fe49d17ebdb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a1feaad6915d6c785d25547cd6c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041006103b16ed667ed388a88e4205d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776abeebc5b26fde5a8db15886d207d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16288a9ce7cb2ce9485541fbe2c9be93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef03f0040cad44b978fd1590e31e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b5865a7e34e482e3ab944d6a8f334236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5823337baeb35ea6462df3593c13e7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad6552192dec5e2e2d8c0c022d8617238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937e2e14b78c1ccea3877102403dfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f03726b85832122d7c2d57f5e900c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c8ccd240562293be9e3ea6a1efd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85528706aaf07047d0da99af4d0af517242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b699c4468d4f5b5bb75fca6adf19d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a194efb4cfa00899b34d500233264be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96fa130044b22a365391a93c501c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ffb7e1ebfbe0a0e742ced1f71847b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844b0ef8cfb3ac4556b8a02f0065b4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b696ccc96f162f8e54011de5584e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62895099e7862ebe98ec1d4db67464c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76333b480408185e241d490c4fb5350250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f4a9afc515253a876fc1b0431fa24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba8d8adfd261091448c2d9eb96fea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee770f0466160406919a00084329dd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76937a190ac7bdf5d080544d01bc496c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628d820ab0600d280d1e4e1fdc2545a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e51fe407777ce4ebdfec2052b7487256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd779ae13e9be05a76cd55fa61a576b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb80a9ec1db7bda1f7e5fc9c72d6b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffc0b35a1fd28359ba731bf63830e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d01bf59095126f7dd4f6398703daa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baed8b41aedb1f3f87bc04b92aa3a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf500011ae2d9fe4ad9df6f1202fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92957475dbabd61d68f8a543a51b453263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965478fba9eda68549578d388ac628a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e75e7b965f4a2df0137848afcb81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca647d23170fb5986545bea3f38c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae097c3c853af8f0815a1ad23426182c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a7e865d18615c561d619510728e94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412c454b7205dfa9797998167cc700d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22161affaac1caf18493523ba5665ce0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cdb11ce91207e5fb3ac4b35689429271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8614289a5309cb464d1487b479c0fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c428054a9163b7f234943dc92851700273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2663f92a1b96875ccfa63b825c41d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac4b1517a125fd42ddb3f78d53c94e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0bb13706f930768b09b3fa3fc7126276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e0230f0f2b403f9a6ac5998d1bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d67029776332d64b17b1ac8f45e528278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c00b73085f887481127ae9c7f1af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be67e3a2f97aff6a4616c4d262db9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8ee4a64a9bcd58388bb626866bbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d71e44973eb1629ac2ece8cb3863b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a0e92a5691c504f044df153725bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6091e1a94d19f2dc31b854e961e79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78069a37302d5ad5444948f44b43ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26d1ef5750506dff5df7ffdb782d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197afce3c0f0a7b9ac7ee76a52cf2767287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c584bbaf502e6b3a48f317f278363288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0c06318cec87ba3bd42bd567ce476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47220d8fe65c90921e2a43647af0927a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33111a0d187c37ba18cdfe9b2c19e58f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c712c8ed438e0cff8d2cd61a2ebae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960cfbdeee69dfabd59f93a86b81037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec041077664d2a9857c33067a364bde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166fa824bc9e86a42012be82f8b25d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d8571b416c994703c700f4db38db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063cec0eafa5d35c322ddc93965d9c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4aa20cfcdd047a01a0383c363eb8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d173b1ebc75cdb7e37669b60f25fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c24f7a763ce29109ef02dcde994f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121c558552bdb26474d28afb827455e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325cea268022e56c421104c701f1227302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c36e59c16119001ea42b1798dec6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010131678e61b29aa7cb6a668a9b6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3be66e35e4f027beafa91affa50d14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab3c8b557a4e2a4790925169b938a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd12c481d3a6267f5881a7ce13aa7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324535460973b60062b60769c45b40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874d47bbdf7c0ab030ca97094d2602309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf92ecb784a9ef2adb62a2bfe32ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab244315778bd548beb24adea992eb46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ff00db7783c122f987dcd943d77c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fa9fe308c37886e1074dd288df655313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfe355423e5a9b6529796f232f6ec8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14053a77d6d39e551f95bdf5b2f11a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188fab936023b7d3cdcea71c95192bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150ae784fe38af23eb1ab3967435744317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b10e70d42d15ae9570028c77f381c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf3e7cc177a852b06992cad19384b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0167de18642a267e28e9187974ea01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0affc676113e3649bcf5412ad2e4770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60da9210cc85ea171be486c86f801322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45924a1d9fcbb3b686bde3cee8d43189323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20683bd6cf18396175a8e08cdf10959e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55f7fb7ff2932a81b631baa934f5b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf51445210b81775cffcdf7f3570db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a32f124afd40eb365757f693ca9f3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f589b3f03d6e42880d0d2820e8dae2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472e985dd4d8a964b0aa8bb42eaa3d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db7fc9cefd79fa4b09e0dd879b6deb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9830f30c50ead950dd949a207f3bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30eecb62bf3cb09eb9b4f5ae99ace8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c616b1896d746a49ab87f76ee046c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8754c12426404dfe441bb86d41b059334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382d40f2cd252395dcc8ef4a780943335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75ab33cb66131e6150a95dd9c3d449336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c95647f8e8e50838488632099f4fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2e089e083bb7bf9cd2015b29719e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff16e8151ae4aaf6c30d6cc6488b97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d35f870209b7ad70c81d41fa7e672340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b382207387bc76c3dc82f32347371341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303758fdfb7c7e7a732c0963fadac25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a59e94aa7d49993d3e806c177a9bd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8429ab573f7ba3456806336251068bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf1b25a7c57d9a5186774c1a4b3bad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8e9c7a61d4db0a56e3a192e81159346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063587697e26e75fd89a33719cde60a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc95cf1fdb749f587bed6f6f163b37b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7ae30763808af2eed400fb53f52d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa07b4c49fe845ce05029b560861154350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c28321288b09b2784b1ee0f82512351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1d9d30bdb6120d82f9333be5dca66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b043df5e082aff9f157cc791e354e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894c2d1b73699ae8fe8d74aea6cdaf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea4f992c3ff511fa457c33b8d4e766355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6529d7a5099a708f6301c6803def922356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d881265c363f3cca85fd60332b937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfe283fe0bdb8f9b02e04972eda597358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdd81ab3a3453fb4f92402ea2cad7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b371e2ece67a9fe9e945d6c6f159b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e690763bad1fb373b2d73ef2ebdd19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14d8cd345e5ae451fc55fb2956e360362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1baf1e3231ecd0e8bcda1b0ca741363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e7f132716d4c7f7be2c0b818baf6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98ed68c2bce57a761bbddbe534ab3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e979b0e19fb051ed6b0e8e5e3e11ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9417038a0132de9d14c09138aa048be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e34b6214efed49f360073b3b4b7ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ce801d54e69e925ececb73a82cd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca463b891328bdaca6904cb1bbd6b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359973750669806a98cf497a27742246371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cb64fc57f3ec27a4acc0c4406435372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca63127f57ded4c0e80684dd33c4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8a35fdcb18f4f7ea9e90c6d8c017f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c468a9f97f683ca8e80261cfdd744375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaef7e3092fdf889bd19c791e8676b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d048807c7ded93dc4be35f27f9d6088377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48300d7f0c8d215401526bcdc539f53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792441f0ed9bee43a94c6b35f3fd52d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60433a6cb359dc1693178a8e769c3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a54d00164faf7e1c487aea00356978381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14c32ccb223e97465a0a998eae3d14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740a2fc77bcee1def8f9730fb461e5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6ada8392ea9cee87ec74a385a5b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02ed145dbf02e4a54a74554605b11b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae313de44ae738fd1ab1065018d9f78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ad72b860462efd8abd249e37a5cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c69b04c42a582e0a4d4ed90b4d87b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecf760372470c98d3808b359cbf069389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8741e9022412f7f5b451225bbd601ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925a84492d7a769d0cf4dfae9e0edd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d8705e500067b11f60a995c50059392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b8e4152183677945f2e7c3c45d7d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313eaf9a57fa0c473fd81df9764fb44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bafe2e5b368666054ab04e7d73774395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a93116d8d0fac9916d26c870f4f83f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4f19a2feab56fed784ec0a653bcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ae14f691212e0756930591973bda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a48bf058ce6e2c8b7c13397b82ca5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe26ca0a01354bcf82e653c66fd19e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84eedab29deee0ec8dcdcc32445671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb748dd7a520b82791c6c6df8a354b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729244e593aec558b3286ebeeccc134403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a87c8c0de6f9f8a1ae1d527ec1a4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f6a32e447799dfa5e3ee7c95bd9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc44e50338dce2bb44b1b74de6edf8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72bb3b4f6fde6650d98c52bbe72246407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3223853d2f0ab06ce74daafa12a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef44eb81c68a259a41fb0b1682f33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51683f7e9a40268f99e54a9749def1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761002d29376c8d66b9d2cfd3925dba0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aec4c9a480be7e4d185c1f3ac83c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665b0684db5b1a917b8c58a475869b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961337ff61250ff1a58c037840a22025414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3baaea81cc7941d62875b5e80644415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e4a9787a265f0180730d731665367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934f67983cab7c045112cc36de12bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8fc2950d8c306eea68e7c5f79efe0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82f44ea62c9d3d9e9a5303d9bffb26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77297b536041c4bec25893d2d1f2011b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9734ab8d2ab6e01ab466b0328d0603421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869755bcba0c28e34daf3b246986d49a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19c64c99965889ef83feed359aec8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe630e4172687872dbec912251912424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e20c6db3933657b812e5e7aa0333425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca76a417bb6ee08184c87548cb670426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4459ecaa1e4096aea63e2c5191fb172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1303d052251410e53124b22badf76c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99769ecdcacd8db83a4a6cb71ff815b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177c43b24fc6a141a63c46478c22fa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80c8aa1fa28cd9aa445308127343b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a2042cf43305a412931028543ee03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eaf8783085c4d8adfb0ad66a1db50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ea29b7fffaadf11fef1c33207f9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec385c5c5eb515d4ac08a1da4fe08a0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40edf1683cdd32f17c9e1b95d0b5b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a965a0dd6fc6e951ca53c030244db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac48a7c6a894b4caaa36c4ce83830438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c6e89e93223f0b0c939fc137e5fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f2531c2309d2f4ecc8b1b0753c1c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e20ab67c01b792efca18ee3776207f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4413f8cb8b9078557533f9e89da846442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad37584989df07a508706970871ab1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d162c10a8b555fe81acb7d29f156f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a28790809e09d79eeb7fca5e1af6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51557016d8337ea5863d495c4292ebfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd050b61e3975a6b38aa24ef6758c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d344ebe1096f155cb0cdf50a70842448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7987c4fd1cb7e2b2133dffdbd2ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8012a9c8d6917104cdccf0e1d7b7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ccae5091f4b76471b5fa0b7fba025451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4d9a6d9172eaa217f3ed2fdf30d83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b1d81a41bf544bb21823487932afe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd017324b076d63a88623cd39d6d03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50a3c5b40babec2d14cb33b668ebb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254530806885a49a6c17dd1843930a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d4d8eeea5730a605635a5495956de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a2a722f00b975ce4c223a8cf43d22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036080385a14941f6bcecaae681e468459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564fcb79524baecba4718654ece522a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d68f6efccc40395b7f08bb9d5596461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af4f38c6f837be8bdb2c0b1a682fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740657c9717cf67d7deb25c654f3741463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a857f199320913a0597b92d3d7c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2202adfb358418fc454e9d52c3a36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d911b9879e753fccea676fef310f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa302650bf4be4e41383646432ce36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300190875330988efa7c70a3e4b190468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ebe81a0a37a39916cf5d1c0cb8c1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdda7c04a506a854abda254787d768b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99f174c31b88d1b0704c4a3717029471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653492845d7dd4b93a1e175c3c567f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45225403c436096933a55dd57e41e63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582f16cfc14d4054388e9caf1544c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5618a51d8367c9784b6f3246da21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78752ce8d29685ad1274667deca5ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d92e53d10089e7628d8da433fa1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebaccc7931c49212c1e12ab4f58588478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48994b99be3819a029cb8c1fc03b8bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b8c0676edb7694fca2176d5b8ccb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebbb229f45950712fe10367f3678f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe446dfafda41b1af45e17d77e798c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48933b6926010a817ebc725d4339db0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136190c4f839c7aa311ec85797f6907484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcabba39fdb29a9f9af285420a96266485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87b62afc1183f73ce82b2b64557e0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1520261a5e8ca4f9b18e6e88e4aaa32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c09d34d99ff4a1ed6cde1961fb6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1196ce435776976e732ac076d499d06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd176c0e79dd3954203cdaa72acb729490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c94fcd175f5a6fa13d5e9321919926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ab1dfce0e7a014192945ec58f3c2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f411b9e3cf4934546b64fb146a675d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93a074dd472f25cbf202f680cb629494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37283ecb5b414c1b026e17048da4a5fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ab9546afff64afa1a670599a5b9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648b1dbc8ea4b92672ba617ace2e5e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fbe4c974eb7394a0e5c8899b4d7b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b13e11f5973e96c3b1ba2aac4e8c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0ba2afc2de518b2d98119c2ba224c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62767026889f6bbfd6be84ff0a02d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc08b83a36334033c78545239cf4cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ee0aa53266bbb6648f1961c63c24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db00940b9159a09f1a79733a0009dc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743052cd198213355e77964baa7c25bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ee18a8e7c71b48410d62c9364aca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bafb7801956ef3215be125e4adb41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be49057026eae3905f971f87246ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a6c13e4d28b98ce404e994a06b81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46bb5dfc53451f4bb892a05210104c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057573dab6b866303e008a04092a5797511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2246949ea830f1adfe3fd9d239df3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8407d34e141a79f258ed1838fec6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8abdcf4f352c6ef03ace8e3e1220e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50987d9e7d9609c687170a1a6b6a0630515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9882411dc14a87d378e521e781f568516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c6b1a81744a7729fd56a0a3f5647e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c53fd1ce4299e7a8d3a18062f8d5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8307f6d1833236a04bfc9bf27654e36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70241a634a6e69fc58eb4e027defc42f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d821b10514f83c5a6d9a75b954479eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbcd2aa8a2d036f00b726763bd9291522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1335081e2a11b0ac03e335b812a856c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee64ab51172b5b9680a537c62f4013524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c108707135b8433ab5dfd14e5d93cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca67417ffb8f130df230e53542ad1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f7c2fbb53818cdab4c8bb41d2d139527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4550f39f985c9656e868db5cfd88b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4533c4480cf87eeac98fdc751e9ebd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b230767ec67a5ac619813bd127a89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8680420edcf95d2b43174541bee595531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c2c517376f95b9928aea858f4289c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ac968d76e17ec429718d3221ddb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39162aaab610add7bdb1529d1ccd2f80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910c93987eff8473df3a29a721e64d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967de556f83dfcecbc169852013c35af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e778c662b6a6f9ab6448ae93fb49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ff68d20b4099ee3485643ca84325538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca58a46fe7a3436deb206c46afddf37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6529d669523d4237f9661dd8b6f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810f31d14ec72e02264bbd4c26fe96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f781156b840b357784f50e1dec25c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998c79d4f43deaf037beab14276c154543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592572803115694efbcd4f2f710d544544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f90eb543193bb95f5ccc0d42a10eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a7177ad9f810f9445dc41124db46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6efaea91a57bd384cef3c21c522b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c899690860f5be574b458c81c5e6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40cb3286d39447b0e91e8b61592492549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee2864d199a24e77bbc0a287b8082550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d443c1caa1849cc8ab694d9cf486d73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00627c89632eec027f35dba42a3f29fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080879d945e0cebe3dcf30b1d546de1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e85fdc989bc3ff0b24f5b409a7378554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed52820b6a6c79388b7d4006db3fb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d653a45047cb935cb5f94d324188556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abe2e99d63937c8a0c7b4848456b07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15583dbebc274e4de664cb5ed4ea596e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffafac8ff3259bcbd54fb69d26707f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd08533767e0ac328df092c4692b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36b4b0c3961f3661db695a469755da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f4653977d2af6c33ded24cb12a36f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8481241b3a81bec65a5479d91cff5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99539cebe53e0c686233ce19befab3d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87797752a5c050ec5b7a7e1bd5cfc04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0394794f64ba55141c13146c5cc2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160a6a7706c37d15ba5b2c10ee6274d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815488086c3732be073282138669f962568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb7697655bc9577eb6ff41ee0b9fed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaa129cc139b748ada640271fafe2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10a62f06b280f622a4a7e737a84ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ba22f147599b20a4349ad6f3873e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370f0e0f0ea71373e56b0a501e9ec3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e50ee48b174119dac92c05aafe94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065296cf36e04fe877d36d91f8376c2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a3a84e64d734b288b7cabec1b7af0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeee51203745f4f525f1e75305a7a4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86d1f6543c4a2fb46d26fff930ea5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f157dea2cb7ca513fe9cd920400d5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09213d09e1f6c6bbb706372d43fff10d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275556150768eb81a5ed1ce7938d980581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ed2f3131b9273891a3766c34143b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521be564fb656cb3b9f07daf721f863583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c533929f0b4ab0ecb53cb7386e24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1ca990fbaf0a9f85230a1d423702585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405a12625c50f663f313690e67d46b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadab0b6525db60694fc6e2b3e532f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c78bc86ddb2034fcb88ce96e7c8bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bc241a162c906cf6477e653b28c63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8bc57f0cdc73886bee78435ce4bfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a90d6917dd080071fef4b14e20c61b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b81976d28ad122d82032d587db51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3fd9f655e7b116fefb714ab65ca60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a85a0cb2bb6d3ae113eb916d8b9607594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baecb019a4dcac7a438ff17151d84d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f457fa3297e4e77c6a59dcc565ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e498b2ac7f7d4de1db4bbe8e9e3663597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b71cd0ba3ac825709273e115ab1a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729138eb3e4d67b08597947501fc17b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0d095014350fe5fb3231a61598b3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae0c1e3c5a4df7fb3eb3c969b8716a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86821f6685eba80b9e040eeadd5194602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc65fd83de88a59e57a1a600eb168603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f65ca2cb8940dd1e0fa74f3f4a998604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f50bb40816ce855e10df68c6c62f43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab08a6a4982333f45671294e80696606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af21e458592030aada61db50b3e38b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c166555b02c944029bcbf280b044f71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169a0415df17739590f781f988b4d67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b51e9169aabf2ae654e6f457ccfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea540eb7cad218ce05d226fa1d25a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010134201eb66d6f05c7baaa0045aa97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb692dba613108da1e6a8c90f7ed7306613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd82df4c28271ff2a1cf822cc981c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567f3df562b43f6db10c7f524207160615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e17e6241b07e7c00f5de9589698c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e5de30a527fc9cd753fa31b32843d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fabf4a346b663327fe4198ec525fc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469a0bce94aae3ff43baadc53c516c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d44441f86aa64060c2ab5e9d51e2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fdd90c01ae92d531399e0c458b84a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234a057cae6652960d8ee676fd07586622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170a1fe5de2d85f4f8b67dd745dca9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0403752bcc601fa8e3bbce5fdbe07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a74cc3ece485915468e781a3614cfe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb44b819cd827dc8e65e65e306dc21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffcf88936c03c56c3327ca0c045eff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97497dbdddfc44a752c5331607f974628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535527ee885f084fb13e804767b6e92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fecb65197b38f5c80fbb92b4af918a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d4c1540a2f7952bfdafbdd0b0ec89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63b7995425f7b554d728af4f574632632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f47b79f76b125dda5249d1a4e020b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10c3419c636f9f90d1768e0d7a8c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb42957485aa228191289bf4bcd0402635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d827c1d60f34a2d7ca9910d5458df74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f0bc9b90a1888ff5bb6e7a26f717637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b054824c2a02f31298c017e9d6e3d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca8354995371a48286b67cf598de33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656777e6f4cb81523f708538877e64c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed6bcdadc4a665a47d748992b2363b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d84f6b1492d515455618bd8807dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188a1ad282a39a6cf27a7e96ef8c8ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f07f836b5204aa492749660958dff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ce938183b5db06cf8b67ec7f00cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff3093ccbf4b2fdbceb78ad9a49ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b15bf0cc628630f787baf75190e125647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de410ede51ff27c4ac303a1afc6eb96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a9ea5b94cc2fa66ce6fcd8c2d5d70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bbfd08861140bb5c1a84d1f0b8606650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eeb7d3c864234bef5d2fae7b00291651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66224ee64db81ee4d7b2769136bdbd8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9473a2a35b2b94caf827cd1e276ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35ef01df9fe67e8e8bc74ec9d4bf89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946050aab523d9045e830df66c0d176655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e9e750217d3cec8e888727e08908d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4374252911fd17c6871a84409d446d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9967cf821aa174c684cb24e1d047b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea409abfc1061eb9cd50d1df64d674c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929cd9be702090b634350625ed2340660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f1fe8b8a363b65a84abf8cc7d5b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8520e167c68832e9b58752c3d9a71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd58e3efb3037458227fd389a0e05f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b90a11f2c4932de47dcc32e6bb5dfe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef572dd037a6cfed83f54dbc29eed54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f642123cf0505729da0e8856951d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fb5dc90d881858c11a257b5bca49a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7404bc969efc5bb4fd982664feeca35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f996aaafa2816ee92e07885e7c50e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8570ace251b774cc62bc2058424f6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3ab3e7b797e21e691a6996d23e4d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0623d7e67d55761f8daf1c845c2cec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4307e7697cf910bc4ea8c232333b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05578cfe4a7554dbacd2e105a461116c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b391879013e7a9849994d03adc308675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9e1a685ed18aec552ad0f00b4b577676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f885b29e831abc57ae852cf52679d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f872390af0326a76b8d4c37d93622678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b78560c9e291b12328eea4e153b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c45c36656506856dd7e3b6b52a0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628360cf0d9a746755f3539e9303458681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035731fdd4b64c88d7557a07798e83e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d61623e5c4f464c40e1690ed7299e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37c87aa66674660b7e99d75bebf4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c285e4a52820dc7d6b2ea2a2baf8b88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336345b882b9741518c305ab9574ec9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c690db517eb59af51e8dbae332af011687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98edb73e0e5e45e86b9c8b0ae8faaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d084e1d001849c22b0bca7db38a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8d07e7471df5578c96da4b32ca14a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57034338d8786dfb1a41708cf17e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac0603af749887c8f76ce1676c12cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913240cf2858072dbed2ca4dc083c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30dafc274dd1f01e57634131de4a1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe9c9152dec0f78bf09e077f11c954695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed7d78ae9145199c2bb284e16df253696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a03f63d4778d549ed4b816d9f9568697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef81db669f96254ad698e06a215712698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161127b255a36be8c99fd59fe6bb862e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520094e99b3f96d16f9d8ae4c3548b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26637c72baae3f9a1c6693df8115dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a047f85ca12834c9e83127f0450d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f063be4b1a8961f5932669c7f78c98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef9c1f6a3431f09ebe4d96682bf2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c392b89e21b85815430ab0d399715705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4074599cfe8ff66a0b4e1ace78d4bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf2e9f7f4a67acfb0c65c429bcf3b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b059eb0fdac9493e8eac3e66a46f03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c1b900b4676db3996bd43ba168b49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951108388dd3388d7676cac1d16c0e86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c99d18d17ceb8cd61f3dfda1ec3678711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fe1c8668e1899f61a5d18cbfe1786712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a7ae9a05bf4545c000f5a1f24c437713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8e9478124b3ba78af5be4d659ee2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb735137da4e69a9a6bd37c6d24e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993edc5cef53678fbeef234c440b67c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d578019b6bf3e64ebb66f4e6d0137b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f89ef1b3f838d1a36477f3cdca23b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49a84777bb125878426614d52d7a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324b50b44230bf737fdcf0d35f44a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3f293e6309021f3d5b4e35c7d07f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5baf05a51a97fb465a2d623d5ed4bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af33d9ecfa35159e79afb371a8e9ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645128b3ec5a7024fa4255212d546e04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed34b8cb4c29a34f69af4e11a0dc7b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ce6a52f9889364ca91de732f075f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16142ad51aadfb79faea663db6f4f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6181177c2fd3b9f93fbe00305505c49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db763b886a9717ad36d7f36015098729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243be9908dc3de75391a43859890783730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7616c5998d66bc91f3c7d15e8dac1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd376504f13e3429afb17432f4bac3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536534a7ead554262f91042b4f7b5d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173e00e745f0466c3c27ad21190d10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127194e0b4ac72f6862148506cf0e3a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af2c18233bd73abab204d5ad842e2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff29b447d1d0f0f0918fe05b3c926cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae659e3e727a291d2804e54a2da6f16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4464d5a9beffb69c8bfd084d7907c4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868efebc834d6545a89002482a389a11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312264078275cb3d79ad3d3141c38326741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560174ebfba6ec89e1b59f05dfd7549c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1022d770fffc3cdb517441520e64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa36a9d12ca5c6dddd95ea0f7d705744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c80c996a6b8b06c95caf66e9a093f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e494625a8d3e4ffd1796da22326ba3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063a1211ffb8cf5f37de29db3b6b8c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9e9b72483c667d69deb6d2fe6e700748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e505c9562a5ce2e47bae20c8b8c2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891800b44a7029e50b74f9b150536349750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594e0b5ee815e749bf13cb6dea8f7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19915c2907ea0f110e82962f76c738a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e172597f5ac5b64636a72e2d557e0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8aef6ed82372cd3db6e2de88b63ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5670450aca9335642a9683cb391c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78451768a4cbf5e88e3fc5fa0d946d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd75bc4ec00bf6058731ccfe3dbad06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d76dc8191c1f70c4356c5bc8a64f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ef9ee7b302e0987804a8d2f72041759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e16dd8efd58c348a95207c82c985760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5e67b2f6463c0e133451098f8b872761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3e017acb367708b5f3aff373744c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051d592a5ee8f51ff7c6081e2fb3a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06680899d4de1091c9f2293d303a4f7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b7ed006068e0f4378f188d728a95765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4471790da07153185c1d63e2375b8c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4b29b085806da40c7c571408558fc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>