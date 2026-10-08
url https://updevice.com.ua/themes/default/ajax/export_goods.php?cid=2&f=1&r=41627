--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6439675acd716c0abab407bac9c4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc32470a8fb6943eb7dd87e2ba437792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480db8c83f9cd95921f7af79aa729fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fcb75b24c06dbd35f85e78972708f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f75c1cbb6aa3cccd6bb7a793d6b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42919e82200c6a0300faae62149606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd737b7e072ab38e919a67d0b87c5bd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113fa5d64d07ec303ac948b7cf1bac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dbe451ec3ea59ccf13ef2aa7ded959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b765a56f55f3d9bd2b5369a1261c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841abca216da27d332e77277d6f27dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5912a72b57e5fb22351909f49fbe51312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb7580918cb2645a3bed2f4aecc7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3edaca66b029c53a34b569b1d29814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18912a0b50dfe115604384cff4906c1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b819cf0e6fe42a6dddeba7cbcbc16116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe91fbbb9195577b4c07739a17c3b1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfb056f9745c921e4f3be3fd5f44ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368159ea77fb70a51bbc750392836f5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d044d9013a66d024fcabbf1918de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3b79c18c7d4094e8759845388ce5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f22c07b634f5f8342359eb355e6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855be837f83715c553086c680547fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db43f9f7782be1bd82801c906bab124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa938b90524c41a2aab83cf7a3b1e6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ff095f0a864f4d043168481c793e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73296510dc1e5c27650b8f860441cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a0d60d22d3b4840184238123561928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f627e6c217bb2f112eb2552f071ae1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b9b0445052a8cf48b922e65f9924730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606dfc0f0c2f119a5e38291a07963be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85105d409219c0f6d4b2291dcfef47fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca27930bc8bbbf8a1e384674ac14133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732efbbcff86ed24551c62f4b96535434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41af69ff354e2f6bd2821ef2b4d46e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce0f5166f5efc12d2a73c5357c8f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752a44d08caccec5274c710cd2b555137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eedb501f7b904cc1ec1b71e2120bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4d477bf8cdebb72db20eacbd41fc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a1a7355ebae90a60d69c51507ea940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65ae91da838dbf260aef5881a84c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68be911e0fec74bda2ccadc0a5f3b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575da7f1a03f0fd2bee44810fdd784343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dfd450a4f89a23df3d93553df4b8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a87ac06108efb80caaec898a4bae345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d687c4ef5e73cc267d8af34f4c8f79b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ca6c6ea9beb05b2eb85ef8e32af647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242dbf1c8c7231533cd2f60d441558348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721336e931b6a2be7810a7400e5f705849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf349b85a79cd931d7d3ecf02fe9a2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15474821eef7daa7bed88e3d86d21451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5b606d32c30e9a57bacadaa59570052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127dbac4fb34e5b89f02b5e32c524753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf89a01faae63c0f5e012004b786afe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8681c1c4cf2ef685fe7c687b7f7d7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568428decf5bc9e90048468f8ba0746656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248ee867288e236875219122e1b19c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce87c7a47714e4706a736c7f9f4c5e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b575de26ebd8610f028c15ad8472e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bb32c6689ff31a8d4abb4fb905f6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1391b508ce1a0cbf095e6afc61fb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2c48c75f911085512bb8170214bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628068c91fe8886a3b0ce109af968c9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ef250e78a32fb7647ac9bbd6ad97164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a857972ab4843bea41a42e217d1ddf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6418b7f85589939551d4afadbf1b67666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c7bb920eab2878bd4c9bb30c907767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9906a6c94e8d5da173ccc2394d4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac23a23c4d750a4155a7148897355869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c77b3fff67d3e80d94ba318364cd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f3b75d60421244fb3493df74761671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c67f5d8d752c3543fa27162c20ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0a6ba26d81463fabc8c09435adbf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7328771ebda1f7131de26163a20eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db6a74949da4c387d4aef73c7b74775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4a806a9155d5c1c255ecb5011fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fbb510ee4c8441cd9c3e66cc9f07177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5009a014a248d5c76148b273b81bb4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6797a5546103181cb602c019c20efb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672bac56a70a6f96eec1001e7aecd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c120f7c9c4fced6f678c213f6ae72081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9bafc1ab15b5934b7bca0fa3ccec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc1327183c55e32ac10c15ebc423583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c9373230f3cb60d1055e224d01f2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2816d0dc1a8748543256e8f32501485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bbec7d9d04ff41a71caa6bed8039386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb252e46d798379a1e1fd610af05a8fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f7e3da972e8f215d430f63b53769f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f249722f35827ef43446f36ac43df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae961b83a7f0d3d1463a14c0fc466b4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb889b0dfcc403123421b5c1e1ed1bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32ad87ff50cf5b96f943f6f254980a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1e0b9653d50a0da9172de1bd5b2e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f03becc8b8f7a9358abeb8b5e3d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682cb18f51ef6ff5d9a1d13fda397795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627b03c1a574feb63be095691f6b2db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80d8ef49ba7efbbfc65584f76622b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e35c458b899238fde60ff358ad73c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c64c973b64abe1ac47f144f62a9ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da6919b704168ea9744f932155b538100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da81c80fb22c595c1271ec8da0d49a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75df9e869bba93e40515490933c4cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035304587b88d4c9b711adcbb86a6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657bf9058803440fc0ab884649971c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92919de376973bb01cc6814bb950c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ffc636bdf5dea3e52a173ae956d86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a65910d1efc2d8130b7e1a68d5b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1b1da5ea16e43c868ca709d8109c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248de329536a13523eb8915270cfabc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45a8b8c28fdbf8ba2a25bb72adc23f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60d02f761a0f9e0afe924c7b37eaf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c217ae73d3a19631a06e0688890465a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c460da9ef7981c57af1aaf19a41a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bffbfaca77e87cfa3061a2ec37daa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19a24f381d1578be1439a1394e28f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc39d2e71d8a954f5c39efb16c25cb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3b36741f82ac71746f8c844a0c7ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c32c2e5ba522ea562e6da9c4364c37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03de7f42c5a922abc77f842449cc5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb0df18061c476e7467b4a71a5cd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87523deed208f67d43023c3a4b977716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07a1063db00375ede1be77d0fe62db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb250da4579bba74a98751484e2627a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866eea4c913f93c42d3336d98aaff03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde12a2ac697953d4960287b92c478125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0392a53ad40faf2cfac4622d6b163126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9494318342c3cd2b07f0b105c36d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecf8f39f1f3639576393db7e754bf3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91468d2f044ce4e4889b4f063f93a5ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2a95c10c6e06653c0ecb03e3ff2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12de6e270a84ff2a0f4e272d9d869a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37f2f8aa9099691de54deb6a25a511132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d601f2a550f371a064f7903d728b8e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50e1c93fa879cdc05120a60c993b2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512f52fbc69f42957328d046bc4d07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa722ba1ca8376e296f8a41a0c77a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ce391f86b1dcd700320ca08db71f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6395cc4340b8cc4a602335ee34ba263138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be1ddd77607340da2ff7b72eb8cc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b800c2b793a02f50178a93fe830f48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacd4c4372d4cca6f6fc4dec615cc0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6488e5dff72b579da7a8dc4cdbb6c8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b458cf1d340653a5f5b8eacd422bca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84988338304ca17a44f4f07a86bcd54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73f255c619fbcc6e03ae8ddd660efd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22da0f5a0e21b187caf331ea69b2ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96903a8f146767b77ef1010ecccd1f90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9ce34b69604d0a9ae98b488110268148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8f4fe54de854a4cd4e710fc7911a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e590fdbcfb55440dfccad7f8732587150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f9841430f10a978081e3cb54c4cfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600c7018a7356b1f63bf1adc40867f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b134a4b9d3dacc863ac6344a948f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089cb088a4d6ce4ebd7b34208b5cbab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9f61b4d767494077d7df97b2b10c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ff4f464722e16bccf1cf5ff1978df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731921b674eb0f538c9d3b15ed7018d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02db8108d054998073cbf0ac23ce9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea622a9e42f2eb6e1764ec0681dbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014ee645dfae66d0a95a151773cb379160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b20959dfcf9ac9f34bc65d13f2783161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d02e2b6ae5e83c536130ed70da51d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a00ad45829171b466afd59ab6810d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e98b19094cbd329dbb6d13cd8cca21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19033c692f29f2d6b8fb37fdadb25d72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59a19163b5eaa429f6ace214258228166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24cafec0ab61bec47f1de01f638124167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f858aec351549470ed1919572bff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef272c282361e37261d4084dd60e85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c967d6a32bbbfaf2f23ae94d08936f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67abc4a545b9c4b9880cc2169e633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c0cda833383228bff04c4c6329bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73790c2ab41c3cb0543b06730d98715a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b43ebec7ee2379f0e253e542123fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9c43b340bbbd4106baec02db75027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18fd2d1766ed79ed61342275a1f11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c1242c7e86aeb8cdf680faa66ff32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31c2ccce4bd1f995ac017488778cce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715f35b4f00da7311aa1364ded58325179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f136b4d0d478cc06c4cafab4dd16d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0f68e6c4d6967958422a71d1e37a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040edffeedaf10560a8b8621f843a9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96076484f73865f6121947294dc491183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59592e995773437eaf7ce9639ccf604c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4105c57e7ee41a18b5e196ad93806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86775ec6decbe0ec42dce74b7e9f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffc42045dfd45cf431c9f8eac4a34a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e39efbc8ce9701c689096e3dbe8011188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c40602bfb23115e40d4f8cd8580ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6386bfa613d2e3674c610706c1025190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e374b95a8191e7b0ae5e3f20bd92b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be18526667a8d66e14fe46847175b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec8c411ae7de2ba0c04252d56fa9ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a6caa661693ec5b414207c82f7bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa74fc1b03ca92cd27c1efd25ecc511195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1e756ed6af9746acff2f7c12297ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3a851e616192334c7f56b997bd888197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed261f34bc5a570ff7bc16d3e53e398198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9ad3e422b07491aa4f5b2539103b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bdb2245d288b8fc451f8cec6b4115200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b77d546c36b6daeda156e0238813c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38983f8ee1fa78f08254ef5e56c5e832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4ecd0ee7964b95a39d67b3836d9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599b3ef3ecd299ac626761f348e7ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10962df90e73362f2b03599165acfc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ec307ea44e7fa99e23834bb955b75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6ab62e2c5377c2597e47729df00f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506449debdb53c4d17d64d90e5af10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43415fdb7d9c8cb7d7db3fdbf088d615209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22805203873a0add37f93b652e81b30d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7d5860ca9a5161ab17e289c030cec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8393ffef913751491b1bea1ea954b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7153ecd00350020b5fd35f109d330213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31bc1d43ed0187f1eb910964d03f13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2996e6e6f07b2e6c074f3ba21d8e34c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c9bb1f10f4a02c829588c2f8e4720216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423a67fed4e6ec15a4bebdeddc98b0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e26f984953b60506e857f412f7aa1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadcfaee7a99546b3454d772092f09a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e6af052df7b522738ec6465c2064220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb10e0dd8bada7c00ea2f8fe15bda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63760065765c34ea3962283d329f3fa5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605dfd5aaf39e25dd4dd17b54c94b37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aeb54296ae840dabfac907e07aa88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585d696d1ceb88467d0ed968d2fe073225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd78756b888da993ba71952aa1a2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994cb6857395b1b59cf2cb7e48471eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664b7ec671c9c9a8ab0185eb452603d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48174838c7abe435e71fd6a61765fdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98f64c42144affa22de939a23ffb9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515830b1ad44db4acd109afca30c17f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2c63c84d0ee5f2ea93d747c24b64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762d41313040642cba8c122ec423cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a777c492c66812ab57a53372fb305234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ff2caae37a2b70551bd0be67a7688235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9b026df7ff082ad4cfd2cd26ed2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d35f28b31dfc6001acfe78566d3921237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa740bd8887e959b5d1d81110ab535fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27e8171f94af3843ebb91892d6d9f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f957bfb0fc9c601ff0a5285ac5276c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba7c4bae0be9628ec67075a0f97a48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386ea2adfa158a80441b04dde1fadd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205eb7d551a56a017501801696adf82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e09a41ccdf8baecf42566147b19136244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41425db6b6dcc90e6610cf7ff209197245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695a345495c8aba29bb0630c142b60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2771be27a114f99a847fad600e81c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dfb14c2cd253bce1b388d2d71eb2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06be743e48653b667128c0479ea552249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeb3d30cf116b101940de57781c225250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02b6b173dd69080bac841473b88c8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a522c38989b0ecf34ed22112d6e70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6e40e271aa3e3acebfacf4c9df656253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a7d544359f1db00208556bdee4081254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5965954dcd6e795d6f547c3c975abb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e3a0ab54f80550d5ae4183a44f161256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f64c9dc742c10f668d0a6fbe5f54ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcdf3d50bfc0a6a5f1d3e21699e201258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03ddda64c4f121880ff7a7ffe1567259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107609acbc197b89848c69ba6348801c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59d27effa3f3b4b24e5b1efbed4c39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb96784d4934fabaa653e53204c696262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01e0a9c30cf5f3784d5b9554cb339263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288792114e94a046d80ea9f589f446f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e612d8c0663382552a6afaef34a1f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1bb3a9206a40700f2c07a3484f28e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502432435e1809fe9abdc33291db5bf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcff5e6dcd20f241e89361ec6be44bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821b7139a44cfe29d499e93db9353e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56616ae33729bc806806d03ed014c791270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a82a6a8044d37376fa2d428a88c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e382f2c5136ed5937cba6cb896e25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79906367bda66aca3a9fb322bf70d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894bfb629cf6cc923f5f9efc219f47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923fe44244fcef03aeb492e4fa36f76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffc49ceed0c1d9cbd360a0fef26282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cc75014ae4bb65f07a847d30fa069277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34684e4d187ab1cfe981c38c1d031a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a292f9a42151cb29d4031c4ef540b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942840f49a3bcdb12646969b2ce75b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee1566a2ef45267cd6ea88801e56fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf912c6714bce1dafd470921ade308ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffa17ff2cc2809f4b4c166ef43637d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d745a57735c66c4d54dca8f522064284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74393393f2f03c021b59e87ecf90f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb898b63b174bbf557e98c24f9fcd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d7a492b63be7ed1ee0d9954a0c04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684bda345483b77b27ba11bcba99778288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59087ebad59633b1bd8338f81a5b1b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e31151f5dd2bd591cec2ec290b6533290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92e790183c6ac987bdaf00c86921e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfea88738ee05a323cb6073ae1737a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809030824f1fea0801f0901fcb99a82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e978a622c07601e7232db22c90b653294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb212ed601b77b8d61d3544943b4fbc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc9041c3b48196f1b3ad838d8f079296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226684173e3fbe02c4dffacd39f38a28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d8aaf0f2be87701c858392c106ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bce81b48d82a19ecb1574119b21b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f23957ff1557c128534e0340925df6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53596ebb3b8abf8a676fea3e848bdff9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab91fb683578da235b6fc0352df523302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be65da1dcfa3fac71b4fcb23afbeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453bb7e152c4e2d0313748fdcc0c001304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e75a376c21e1b0884104fdb4cbbf70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e85d64c104175a44a48007cbe301d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93914b3814a0db19433e64e5c8e195fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91da5ea4b81fb2a1fc85b7b0cd3151308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ecc1377fbc7c9feeee7d5ef91f66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7599ed3566dc24f88a6b5c7a9bd6fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c36ff51e76e082fc08fee57060f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f2ac89a9f2118ae8701e79b0042ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acf6588756506166d97cb8c692d9b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28ef47c2c6c6e02b036e831a613b14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06af684923ab310ec8bd7fcddf774315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34dacb303338a0e611ecc95bcae43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ebc2b835eb9f66477091916632d3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd496b542988b1d2fecbda0c31565c89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770228d644bc882ead4c29bc32295a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d97e5d5bd6346ea613d2353c16ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77ba19a9610d63ea02dd640618a39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346bc93959af148ac062454fb280642322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd799d25333340960370987ee85cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee4eaaf06f75f7628be3351fc67a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730efb2ec149e4d42cd10dade7a1c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a368d1b319ce04b4012fdd29c7607326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8ab944ba9396559efae33659fb8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b887b4e7471eb38707479fb125ab3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429d4b3abf1102fb27dac78f31a5202329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e22d1c5b4a4b67d3081db4f541661330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef384f05245528a5b354d9fb24d39a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc850ca3858b2f5ceeb51c0a5ac1de1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103022564c4453bdd3ab1c1576bf012333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a2c0774e4d586de64310dcadc518334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c6ac60018c071e481abbb5a3062a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd76e5681ac8bf6864b87af64a18d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454acc0570b4cda93e3e5092c83dac4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d49c36f3ea29a5f682c2ccd7227f5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7f86c2a49d18a10183da087072de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5c410b54efc9438328aa59f04dfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf472e63c4cebea7a5c72b229c04236341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476d7b4805f18cabe40d2f8adcfdef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74a15998727535db18dd786463ac6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b536b856277e1bfd4d4855e9e900344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6fec77560d1f4c348a1c000dbe59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f749793fd65c0db8978a485f529972346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400845e6d6626a78fa0d2173df4b342347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb989a3576b37107acaa9239624bb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210391eae8b34ee4f9a07619528fe7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d201ea148ae9e4ab69de589c1571d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788f9422ff236578af7f5a839f0e76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165f4c321afecf13efff58a0e8dc16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2c753ea9f6812871909f53a6007d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355206e0f261358f9bee19d0fed6d777354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e54ebd372e866d2b45f9826586f372355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a5db9ad1368682d11f7c082b348f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35490c7ab0356eb0060b84ca28a2c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88b54e110b5bff11ca2382b9d4bbea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74f71d3c09933eaa7e2e7414a9a5cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740c857a179a2274a61ba1b2ca10fc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ab2a7d2b5600b5d42abb456acfdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94769b3fe803512bb7c482b2a748e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a68f6144f715f06c68c0c8ed3df4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e81f8b3f70092b3b23d0f42d00c8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded564c3816d66bd9a4af4325a9a4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eef967fb8c144ffe8d0965aca96697366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea5aa6ee04ce96a2de088cfdd44d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff3237bacb2015dc99e746b407da2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96d34cdcc127d10b54a8570b328a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ae1c664c007e35aca1c710c23455370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c068945e4c3ac6521fecf37dbb7124371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b56a72988406663950bfc601fde5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbf04ea1955d2038f6fc24b79f5830373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeeba80358a2d3d1ff40c905af7128374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edd4b81918af61924ecd95753eb83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86116bcb6f18d8b14cf8742c767072d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71a94cd9797e3173fc0d736936c46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7b481512c6e2c9f1abaef89ca8a12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e86f25fdfcbaf258593ab258b7abe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae022e186fcd3150aae9c20b8dca7ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd80e5595dc70761166287237fdfb2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee75b9188e1b9f25b24dc16ca3afe47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09123567f995dc1d4a57ce0d8c34da49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5ad7cc251e38effda0ab1a0b93b95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849f98d7a2898ae11c6d844cdb4700a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177b98bf6a100c179980087cc7ec9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dc5783105115fbe1da46b0e95d05b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecda25f1b20f19f9acabf28ebbde86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f1df9343cc40c98cb36ec9aa86d7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bb3cb4495a4ae8496d3359e2f2f9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000476e61383666f3b1619c99ae8c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8834e09f33abcc8115d956d4870f9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2034f31c5559d1600293fc6fa5b7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eb80414ae93b4aac176128c673869394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ec255798e48c140b475129b3a4c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69c4185efd3c100d0ada9d89e025a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4351ff3e3551e841d5f364333c37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aaddad2d6f87e2784a5b3a2bef492398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4447235eed95260ad3dc4ff85878399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde7df432ae427d24cc0807d52479ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add42be2a37adc00cc8466ee6c706c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3525b7694fc9e2eddce723c1a3dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af84212c14a78959f6085a1f90548403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84007be18bf9e49b29c28d6727751e10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487bab38f119c2f14f36d756e9aed45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed2da4bff1851db3fb71b751a0b603406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371b0b7307209aa94825d91668c916407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c835c2f9c4cf0623219dbf1b63cf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efffd9ccfbc1d52ae1689d8e13134ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bced5ef37dbf41c6a208c057b8df908410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e012744133a8389b64388407edf6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8720a5cd13e6ba82a5be372b051602412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb071c0b4ff2c46cd4c382dca0b0e748413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4702b0a4541dd08ac97f16bf5e4bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1145a681366666afd0d15f655d0ece415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967921a2ae0aba41c0d340d18cda9bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f627bc80da9e608c510a533e83821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56615db50634c226098d90d987636cce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ece3feea918403c313948c5cf7657419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23cc6dc01b867efb1eacb9f8f5abd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86fa3183e54c95348f63a69275571421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849bc13d61bdd2b9703ea75b1df9343422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1f134841439edc111091c6fc1bae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946292d939ff1a5f2ffb6d93e0b24d1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a62c45afe52f9947ff1f54edb218425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53becbe9e85ddc950893c9d271913124426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833a24be6e1436453d6fb1ac499551427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dfb8c7279f9a2999b3512545fef64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306298033af85ba883449d8a590431e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969de85ca9c0418703a0b01aec07797c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd330e6fde0d447030690abbedaf3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c59f920cda91122056d2915f3dbbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c6208277d7577edd0c3fb4ac18b65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9049bda20d876209658c0fe313c77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d1dc0a0c6be7c6340a11f4b88190435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725fa3ab29e0fc7a2b80cce62eac342436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4e81e2751ae2a8373e4d1467295aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7e6c634e92f622c9a72ea612adc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6331b0554c4c1874576ee2d8798dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d336fb1ef82c9afb07ef118d212b45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dced1f6366ad71823e34028077f550441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a56820f8993e19ee63be94dabd9fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38bba714c8bfd9fd8c2f898062f84d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dcc1b32c6b1b94de169c1322a9de1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589dadc1560144fb4b706a62cf79cbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b659d4de1e25ee1b5b5fcd46b0a8c57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ff48b9251ecdded2342d989e8c52d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13eaf868efa342a8e659159d3a5233448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5510bfdfe15fd02c98c91668253dbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f418e51498d9f4848aecdbeffd2f68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c658d441b0098fc324b5628316917c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e1027b3dff911795fb0ba60362f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50718bdee5c28f8909f1eff31369e5c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccda97b68c2688e26e407963e13c5fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613dbe1940144c9b910b3d75595d28a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca1cee10d995739ea24d027200457456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f534c2af04bc5dfd8acb4fedc96fa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bae4d588f23729cf8d3d8448187d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ca0282194e1bab5374ccdc64613c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434fcb88240e4e4f094bca7227432a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b819cb09f94505326c32ddd3fe882c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ce8215ac531fcd05f6fb119a5f71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f827863658f8ef513030291ce786de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a580c818fe7cbf2f8c7a2b84f21d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5e171df072a65dfbcbcbfad47764465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e6ff994e129294b0ed41a41143f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d082ad00c666658fe7da9f25a95fa5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556c8d910f4096c5302662951ccf1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5d2043d4af8b8dd01859a1c4dc0fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d2a75e26c477e6ad5a0bfd3dcf4f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6182cf61f37f162290f646a13f264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6a29c9f922d4ea9a1f1bd54e6baf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9e2ea31233f35c18a4a339ee86620473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126af2c86bbbfc46cdd7c486087c68f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b5440dc7aa3115a5bff12c55c96c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463376cf1687a1d00e53f28f06d7f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f819f679692e617cf887b2687873477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c126ec140c7351be2d97e51b9da7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353fe693903fb662ef348b55b8c1ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c4c826d07f4878ccd929bda8150f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa711f532b330e8fb8ae2735bc2ee80a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d67c11e8b5b9e89752aa337c45c3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af7fcee5136d87fa2f61d8f2d7b467483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11bf1598aafb1457fabc725d80dddf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b266324b8a38bd79d98abdac175df8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431f857ec5b94aebdf5c328d789d4f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd175bb3c605995fa0d4aaedbe7d07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3395edbe22c97cb2cf937f89e3be78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41268a889923acee57d2c7c279b84752489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9f5fa828db9738d90330b31c9df3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e758840af4f2a634a89a88114c7ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7414bb37e58376447cee6ff5e5228c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06958f8fa8bca884df4d6c9d8df35a77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5434c0041d897237670edbc8a08bbef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e210665c5f6267957d5a17f4d02331495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61ffc8f25a6e194ebf124e4c5431b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69c553852d91e77a3c70208684dc6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362d2795190a5807b0ea975720ee0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746c091bf63b7e12b82a2e2588e403e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf530ee7b7019ddd820473482c26dd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777319976a1f3851855fdb5cbf6b57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402878319ee674a749aaf8b96393cd29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9e30a85138040d0e27517d65f05a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa86c3e0df3a2511ee7ad312ab987a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d00165e3b2cbf94b27a4ea41334787505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91d125bd2afae30d66757cbe218406506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8d4cbafe3b9c120204e57a257e5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8fd54aba0a92f825ea3e42db16a6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f0914d79c20ce0cf3e39845c4084f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10598b64e153d0778b9df969b602342510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4ee7c5b3d586ae3572b612ca5e59e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995636ab53e8d67657ca324eccc074b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe4c850f2b4f07f093dad1fae492f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be01cbc44e5615788faf0a1667e8f2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8c602b42891017c33e42317a5af1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22ee225a25229701f90a863d72125b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a55dbd704712f57e18498f58831ee8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe738d45620c6be1fcd518130a7193518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265851c01041edf47d68396836fe6d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad51d864738ac752101958c980d30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8efee347a504cc9ad43d1254daa69b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072a9e5c2e6b5c4bdbeae61514b6a7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48760122ee2d7e5a2e6c918496431b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc830b0eeec299b23c8e7d5516bf781524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921007e870b0163b1a5dd1025799f1bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba72206764e900258543365c3f006d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710195c19872ca0e94ddd60899eb748d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d5e5115aa8045ca9217530a26d40c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d35d69cd412c8e36e6a0fefc5aa85f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d18b49cf70e6a5b5f4198678c7b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e254d87b80d4e86d8b36a5f0473147531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93625f23e402c85475511d4ec47dbdcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322927b1b66c325ad9b2bfa26037741533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682be3eb55ced00556a2c95de17001534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc745f5186ab62834b10a8d276f9090b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8111d1e44322a50acd4d0b811a648536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f48b8f7a4048334b431a3857fa309537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206645d7ff0f3cbebf96c2b23c745ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c737679e3c8ea9579ba7a9767d6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d943524d9733c87eff91c31d7762bdb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cb7358ba5ff9a9a6e671043c732ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff09b6dbfc6ffe24e6c4222fdcf5cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4ff5b35d81a4215123109442faf5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417765d0b47dff224462bd95435f93e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f3cd90b2bb0d612beac0b74d1722d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db20cc856662d872d8cca09e4c6bba7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed4dbdb0e8acfa1a73d061bdc5a98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f52a5941dbadd2dabc72219dded6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c562f18167a4555e4c053fb7fed0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb837e39365d6af4b9448da34c1fac56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430a8611e853a2bfc26a3796cb7a41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1987f9c40730bd66a703305b3d7822552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ecf1f9dc714395ced766cd4d2eebf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138af56703a0a9ff463de351fbee2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4488d3c179165c83394f8bc684010555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5707d80497d97bc74ecadcf28690cc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9092ba89185c33eed682911131f3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e0551931b094a3c46d0a0c55e1232558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91367f0516e64c0ac7cebf09f318578559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1546f1d4101aff2643ca85bfdfe079d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f74b60711a0e7d9a8b3e6d3c42a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a8dfdf506f145d8c8f67ed585243562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886346df7df9fc7dbde85fc4051b5a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd28a85c1a7cafb510ea313f90905564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2993869463c4a5ecdf61e7a3e04db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e60678947fc6629518e846e4e0c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b02f94c84d85b3e63eef7da777660567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a52f6ef172ffac33aa2ad2aa1e7a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c1871e1850a2993184b052368777569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600367a3baee1992fac68b4642173ab3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8088a6608d93092eea1228bc57e2ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e90f59d4e44450a3062464ef1c4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a047f00f4669cd07769a62aeb860573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb079dfddd8a23b5ea2110ac62868574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc8b01a8c036cf7e6db12ded421d03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db0c290c03e3948d18f85f65a384dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6a19d2c377d54d3b589e4991e668577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde7b81ba552d21345f4b2850d44c42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746efc00865f7ab6c86fa7604bb1e45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36076dd5998915eddfa8a1adf4c30a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b98c7f51082b191a011669ebacc2ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192d792fe874c0a4a6f649adcab915582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1f4c768d3f6ccf10d3a8d830d32c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb11a5c69d415ab6838a8c7e7bebe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ba7376c455e7150d6b5ba1737396585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817501934a111d62f5c5cf39d6648d17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dbc33011fcea7343450a62198a604587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e2e482632bd25ede17c117f76a42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0386dfe78c8e213422f522b2c8a34e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6caf58f4d4d169d91c71b00d4cc2d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34177e9214bdf0f740aecba09f3f0a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad45b3acbc75cd514df2f8b853240592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1edf50cf3b6325655ac19b789ebf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa76233fc924d134d7bb68b81391835594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eec9282c8bb5e460d4bffd6f956da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535447ae35863bce5aafff92d9f5b08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118742819416d5b5c15410874452214597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45b8bf15b9f1ed654e445f88e1986598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34231a845d83a00ae415635e1f6397b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef29c9fd6ac1d6e5bc1d643de2bb9db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679aaa6040c49bc460ba9d5043c05da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746bd06fef4ebe6bf59bdadcbde3754602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0b562a15740d4be1bef2f7a5edaec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744347265a3ceb4f55badf8f1140297b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9fed54b1d4ebff09b033e0d2e011605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31324a73c82f01e56686c14d8d896a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e0b39cd62fc258cd71a39e357d7c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7196f84746ba4bb3ae51eb831ca86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d71add79f45dcd3e0a02e4111813d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eb709b8e9289f559c1890a8029e2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc912467ff6fc9d28d501627b31cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cffcb2565a493d4f93c06bd6ee015612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb297f8d7a29b58bae4b7cf5b9ec498f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069dd857e103d70cb67b79a68268cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c0f0db2a63634761574f10d3d966615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859466bfd712757a2002fdef669a758616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d586f5b1a369b2bd030c2b5ddb81cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548890cbffda4a786caf28e3dacbe48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66dd77cb952d182dad7b6114933df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47576bacb8ad19988df084623fd609620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff5af24710b6335e80ef5f343c37e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a41a050b9e1ca6a9f456914c2b6db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebd028a033dd26b188cea2136418f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81264db53f1f4ff11d18b70571b965624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a501bf516398576d01669b128fb9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795a2533d358f85a0dfb7dac761468626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaded485e7bc84206fc3beadd5436e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860ec392ad777521b3092078864b0b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85309bd893d77b542eaaaa751639dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902fd8932382ad14f29c080a70cafa3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305dce3ed48429c5dd05297b5fb8e5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac956bf2ef889eeb7745c79fc8a3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cddfd016c3648ac98ed761962aa2bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a0bc6060af12ba77e8956da666d05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654f23d2c372eaee1c14cec907d28e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb71d03f317ce8b0af5734bd5d031636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfcbe4529e2aee4bf308fb62800677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64e4d1b7b3fdcae1fd71e4697c493638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d1c64355b230df09e7d0c010ebb7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd0186ccefb1979f92af35b63b020b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962533f7cdf4c93432ad145a1249063641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da663a907450bc4e41145c8e520f5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372760c2798289289cb5364deebcc3b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5087e04fb0866daebbec670fbf256644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420868263aa2826b588e6dec988dccec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0779534ca0021036b157591945516646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff56a79aec19129231014a1aa3fa403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3332de6e1fbf8d5b4c085e7afd0008e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f99e17238c5c8b0ab37e23c1b2a73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0e9a2d5f999155555dcbad678860650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edb3dbff3b55e0141e49bb33296af7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c5384e459d6f552c531f70d34cb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead762fe6116d11a6d8254d23b349f3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb024a50a274fd81f1943add42a13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36721be7fa816d374978fb321c438a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290701229851b7c16cc945b0eeaa632b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6801a61505e14288e3fbf9ec41937657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120440f13dc5fcf1ba175d29c4edd795658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff7fd626276b6542e81676aa95df03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6d9289f20a9347fcaeee9733f2fb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73213d8ce0090545913996089ba692f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76aef38608ccc8916f3e2c3b07fb2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb4d504dabcd596de9ba19ca219851663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba58fc85db9d77ba9230ef6fddbc78f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c44c0a469338818e500447007cd23f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071fa466b7abda62dabae432735afce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66309fd34468bdc2d9f0ea28495630667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03574d5c82432fa7190ce736b4ea209c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d091fa8fe2579fc73aed15c1458b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb4f205b7cfb4d9dc0448a1bb61c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35cab0ed5f1e2fe9c7802384ae915671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44deb7c8650fde320c2f086c011291a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb782abc39d3391814c752ef6704257673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f057ddb9ea3659913ffb129ed0f81fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533db6698c23699eb5ae7f91cd831dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbddd5b953d8dbff15fe5c2de8fae5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d875a75ba946ed763d4b0b46841be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417f13f6d12488e07d358f647cbd9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9fdc73dfa611b54fd832b1d85f230679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e9dc2dde8f09b93dba5ade786423d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4d1570805f34efc3345e9d48e3f9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdf9e19d2b96fdd21a3c18980dc2a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92452b3a03abd5e4561b8fa72c3a76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecc99940f4ab9645cb3b589f3c3ab4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4055af749d79e70124918a986eb4e06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beac36d9134a6339da73aba72df815686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a225ef6c38e87e9007f95adffa7d8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affa174b25d53c4f14e33373289f994688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90e902660d544505ac320db3aebf3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b721adc191b1b693ad8f24419b04f2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dad65d9928eb4ae5e373bf2a843a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343e21fdc8711d04018316231c255b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f22fddbcd4e0cc474a77e1ea5ef24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e0f22f4d9a58b8bad2bd0fad6c10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f5f93b0faee0f327b0e021c1e459695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37929a362781f3b6ac78fec6f3ec5528696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f0a1557352bb551043da7d93de6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e250d75160133bf4fe34f6094583619698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ec3d05785bdcb20f79af620bf3c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae67f0aca752b20c37631be49aae9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d71a915c9dd82bb1b655839248dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6e6981e406f672791a5e4e1450f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549d99357aca03011b1b03ca28933c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc0290be7c995edcbafcec26590dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f09404fa9b2af6935ef0b2fa1e8487705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d104f7e92551c6e4544e3a92dea7907706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c9024dd8957d38f8965c0dab68de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a13e2b2058bb26e8c8fdde5f21c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbf5c67c9bf4a41aa26fc0aa372a8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa3961b6c75dd4cb42c8b214c3f39b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376041c256dd21c8e4eb18f55c3096a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6023ce910b78e33e6c20648e038f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d54c8b7dddeb308406cba6afe58936713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f0bc08b17b0f071f8ac52c9a0ac4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac55716567ca1994688a61cef5500715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae53a47a73058e8e93873ae6821b7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c60e46c73a03706679212831eafa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b8fc66474a1b8e0b2a7bc83b5dee0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5efa84f20e3412470585f6c263f6b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaee3cd2fbb8e91520b7c6a12394f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30322ac7e373a26c9b295af95b78d247721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa105326c9dbd48bd0ed3d671b2461722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e1164bd99d558f6bbd397a14e5a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2423692be66fba0f5731188f4335724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e20f6881d1554b316bd851969068725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807db54124c3688e786dd0105899386726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9366eaa5ce70969efbd914a7e67a6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bba5636c13927030a994be6b7131c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d88fff04f882b5451f70cb072cce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ecee3e7cbdf00e865a4ce129b8ccb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88cd6275f2f71b582d2419f2ad620b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fdb71e384f5884865519cb7a0b6a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0917ef68d3d51960816ff0f3dc4e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93ad28bc37712a26550e59fddecf9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187066a7292723e1e72707063675744735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa728c2de4665db08dbf13303b5ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b91770238186f95321588c437f27a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355ab0b508ea7281d883f34ebe8c87d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d861cc9c7ce811d6f45a1416a20489c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830f169c487b83fa15c1c6e46befb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197f1c73f7bbbbdd8d669e72d07aad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e748cd4f87ba230c64425e8a3d86da4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1962083cba755ecdf32fb9d2cb9006e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322853a58abedf88ce89a91208bf0817744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0a7a626b69e9ef400787b9755dfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367d9fb936dfd061d66c3276a2581f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad56c0697c53db4f7ec1587654b6f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda1b84a1c38fc7a81c92c1a89430e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3ff55591a9ee6d1888bda7684687e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651117da41ab1f0af56741ed6091cc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc80b8db30bcf88294606e2b3da9133751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf066dbd13395c50703bf4dd65bac4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ace955c1497c12aa208d633f9323b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607b4c5c9befa4889f2b1a51f89ffdc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bbb759a2ebc152aade60e5d5a3f08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4000162f15764cdab42f663125abc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f834c97c6faa23d3177af657a787757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c62b033774e3a7bc2ca4837d1575c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe5193088a29e19515fa15e3475d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc295a6384a5d9212e565b5c555a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5323f3b1cf940cc61dfc8f94ffc33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3e84913c94ee58a6c0af157b69330762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fbac4442e048bedbbb45bae5cdf5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e71197613cfa1b3ac003b065f80e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8794c8fd0db6efdca85d1c4a058a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a9cf97a72e19e609805166cf4047766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e490be478b4bd7757d6704d837686e0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74a198e5a80718bcf766ccea432d3b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460cc9269276f93b66cdf2095fdf76769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95c1c4711f3e3f3834b4bdc1855a4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30757a9f8271666bcbd3b4effe00f5d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1782bfddbbe0272d890ee1c450aa2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b8585e1179b1388515a92becc4b15773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b01639221fddbef825b582f1728f5b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e098d38056772ea12a7b6826456e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372366df7bb34eca7d0e40e9fc37ddcb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93e204217603e4d857ff0143a215be777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fec31d6c5d02273fb45383d95ef71778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b53267689391f03ad84c20827c5c1f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb06537e2716dfab8c0e5ea6bd5f79780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f7465ff16e1c979f26a0aeba3908781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afab8596368a4ac52a7af674195532782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f3ea2fe101a7814f45254e0af65ce783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f818a618dcd9d701919419bedbc4f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f7ab5c46100b8c292c02545d3e4d4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c99983429a9cb7965995dadeee7929786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637664a57464adc314d23030f5c3f533787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd373abda6884a4cf1d07fb4d942102788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46c000de98a3ac11dfb5368b652e50789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c876807a26d14bfb5de4db84e78c29790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8da2e3059a793968ce340f71a12b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8432527f55f100509f3d16a128c33792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871cba536e5017bf16bd7729d8b253793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facce9583bc50966c2acd1504c898a70794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c8b541ceba71cc6f098a63abc0604795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bccaed5e73b181b345b66ec129735796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfdd24e9312ed999e9e2871871c946797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df910c5dc94baae0ce8fb47b77236f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b931c7f7821516f73eb17480fbd53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a2a8603fd6b1b26f80d370359402800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cce3dab408f279b6d66665cafd5ec801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa3c32b1a14618df9669111120e12c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3fe501a6b6b89c4ee34cb2ac01e6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c6c9048d9391b45d29584ebf2d4cc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24dd752481b5779116ff324602a478805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb0a99ed86a46254fc449d995d019806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671fa5dea3489b18ed3e93eaad6f81807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ff8077aade97b451d56be4fabd0d6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd58e7172feffdab3ccca317370cc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cbe1cc53c52867a69a63b53ba8e8d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025036fb340d4420b190673fb3466b50811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de35054633928a0d046718434d63b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55a03f41877fae2e621bc875fefd4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19160e7baf35679c55537164b0aaccb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc972a0b1fbc6cbbb087cacb646d56d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbec2f427254b261f709220c1ee8c0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d013ce14ff9dc6dd44ac1c5140223a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715262445d68c7e67557af2dad67a1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c797e4d09bafc7191cde9013612634a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4aa8bbe4f2521df12d7d5e8d5fdc0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7ad8c632210601d4affdc85734e26821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73cb561565df2f7854c010857b06b7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7eb10155cc6f1e59d71a8f9bd81ce823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c55013972799a8a9b5a433b06f0b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b6e978c61eeaeb09aa208432e58362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f359eeb834fd56f5cfa7aa12f9c7173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1a1f92083f134295b0a01ee14de34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ec770f6531c1f0e344363c95000675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646b929562a1475e715e28e71425d416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b13e35dc2e226d0df9b665a29e567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610237496ffdec6afc29414a4ce0eb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b961c713e9bca842e2bc4dfac34839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce0592c03c5a64d12d07d0144e227f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8caf43e2b2855ab1c23675fcd028a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d2ba50a0437b102ba0df4df07b8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0f7873d9faa1f4ff488b2e3c247a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1b34fc82d00449fbcebea8abc2d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3db0eb5f4c842893bc5f897ed7a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb206849154cb300ed9544faf3cd9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc8be898faa5552c0fcd97ed2aee0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7359e6157fa95eb4e53cb1b56b0c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed777bf4092568b79c0631e4e5fc52019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf315e20858cfe2fa5cea2cb417785a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a428dc60c0025dfbfcf3c64f768fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27002f90690e5dc61385e04ec3e3cf9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfc050fc0a3991afbe85a4a0aa23ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768aa31a1079a4cff1227e0d95e34b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b37e64603aeb90783235fb13cf79b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376f2fde5cd228fe3c6480e776f83326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6d093e1fc8a7a08c85ca0812fa19727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ceff28eb717bcf5b971bcb77f15728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975bd408b8b599a8c4d92d2a69ff9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f229c693b7c52c54b36d66c589df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58432e4f4c47ffde9d90e04bf8dad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca8e08ba585663a2792ff3bcdbdb1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff44ccfadfd3793b90dce3bf6823ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165ce6949395e64e7f95b50b4f84d4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579308b67832dc8805ca0845de176e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a554a53fb236152bc34a54bd12a7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa66ff2817901f08fd1367c2b6ec4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0af8657c356eae0bd409a7bff13c1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa006fbeb4fe16554b1c858f69718239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc713f3b1522b9f5eb032bdbbab551340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85ef28b804cb61d37f93818696a21b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba968f43a20d88baf5745ca02d1abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fbe7cf12049d2531eb7f43e88428a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6213146a8397353530d692565f3899f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e84e26038da53e79bfd5201f73b13145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce729208d31bacb86b585df2cad61b0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f398ea3f8a5c84cd084a7f9b963a0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b389352b01011030f275dfda7f0344d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b1abc43ef62b35cb67d6751634b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d276c3b7a9387931df7c057ce9677ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5775953ab72f752c81149f82c9f27351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406d00bad83ac622027c2460ad319c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4eacbc431d065538c796b774520d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d6d3ee46203d83f5283bd039c364654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444e37ada88ed549ea111c8c1e2b8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35390304349f611df6b717f9f7920f8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24fcd857f695ed123032809abc8ddb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0369edab30abb9d09993744c8ca758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b0140e049a915fae166bcf3af893b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d799bbabcabeac9c8a3a5c17825e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f620086bb135a875911ff7d794dfc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d92977983998603aaafb9e2dfb2ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d6c2bf9f25cfe38434a2f085e2ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709d9257c16b501a709c8492a46290964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c0e01a1b572bd2cbecbd45b4bb3b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399b3752505e27e545146d0a48fc6c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88861e06f6410771141e3424e3d9d0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad762f06db2e0ab3c14b2a3aac410768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c0f5a27fc9339c6208db4be3d442d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c7a6ecddaf9bfedf675c9742c5d7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbd7e1608717d48aae72193f191f3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236222dd167757efb4658c87f85e43472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9801cdaa4da9c6735d0775281e03f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e0ab22d9e84355f94b158fd86df274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f959a1e01cfc28f57bfab4610e2daca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100de07ee52bf9dba42ae1b75d4eb5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbcba2327d53b672f37fd98346be9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f680873d59325d504a47595ba367d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46d5705f8e2b4625e0da6da1addd2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf68c5a21efa2e2cabd451c3a4baf7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b7c629a408330def779f2ecd1cf0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcdd34251b8625845a2b2e8d5e046682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cb45938a7bf2b85cc4493b3f71bfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139e38cb36d2781d7f0d89d53d022f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb3f535c68f3f6dbd568bcf81ff1f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7c8ae83a17d246582ccf5fb73b0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e3a400e0381465cd8d3f7592f5df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211b220bbb62201e4d9f76e984fa02688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864f0116d098e42d8db22e6a1aebe7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501a9e8f919addcd663d56da1f422fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d4200ba468873a94ca3c61c9e71791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcb14f7cb66add3426d6003fe42c8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c7798d8fcd15a223cb2a3552af33993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036f4cb201fcbff03e751b55e6679694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9046a52b21dae29dd1b45f8ca194295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392f2d30f1ef845f84d7a449bf5558296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8390f17e4f808e462387d3de6f9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034b97885fa57790cd2d03d6726878a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09946176c55abc3bbcb2b8c95089be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ce1f8477a4d3509433bf640f23f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e91c5459b6eef71c5914093f5ee360101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f66962415aa0b5663d44b8bcdd5ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e98cb185377963b0a0b2951310e43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec1bd4443426668b295ebc503a26a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc82a68bd6b8d91b91799679bff53b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4204807bb6a803e6b2938f45f9b696b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b30d31f29d56e6f1d3245b4e88ce0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abd001b2ec4cde1109d8f9b9c9e9d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c2d1139855e09c3c24bff2b8dcfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8753f6aaf465dfebfec19234bca3142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec020a6259f8b48f77018114c75f442111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d92e3aa04d71e9fc89b7de0553ed14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea22e0845aa780cf4e0bfbeaabc0a52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f017a9daa1adec08752830db224f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295c6d88ca4678d51b9ed88b7c84ffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38428146ab69ce30b34717e4b49be723116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894e52b1588ff28b88507642d08d19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ceb0de99da8aa28b3ec36ec3aaba6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede55af80cb98b855d440391e2e186c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d0171bce98a5f9d64448fe191ba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d485e9ff2ef8d0be90bcd377916a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30738b382ae2148f4d6d18c6750ef358122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f05df3565176387fbb729946ab61f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae60c992d0b0e462f1de89a619da17b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5dd77718fcc2c0b08a618dca89843125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d76a9b1392ebfa2139bd1289219586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e019480d96756457c2107b38508ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630c20a480b40372ea35080bf9866e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f487cd98203c50044bf8a635dded7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1ed17072794274af7862d343a9590130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709abac53636e9b824965272fc192cb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49abd8c9fbb4a35b2cbec8e1922b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342edf90f9115ec9ce287243623b5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d1238ad59504e2c79e62df40e9b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b807132b5e7e9b3156c4dac982061c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a8955e0e61ffc0f7e455fa1f7ecc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151e3db7080185a4fc1573166505537137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245df3fcf779807c97e5bea9e8225b85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d129e0276a5cf39ae208255d6c773f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a095a46b822c16191638d1b74a61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06cd759a31503009444267ddb7ca3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292fc83df8a288443ae485169b3db05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c52c9e8b485ef1b1bd137a96883a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1751d9ee3de11f79d48a18ffa748c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e300b36fc05cf5eaa07517693172145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef17a2d19a19434f4d7f8fe3e71bc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7331cfb7ed4ba3fc339c4b85f36d4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099960f338ec0d2bed7f3cc45f8d4f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3441d688834f299bf33dc98dc303e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcac7a3d702dd525e468ca9fbc299cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93c087e22fcaad67403ee151370e7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe85f0f7ade60d7fb8f947669e98409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedee9371c223a79b704f5585555de88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068afadc38002f32fffcd16f39598638154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5ae4ea3826feb07fbea314829d326155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adac198bd98e57ecb1c09074284a07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518974caea5e1227ff2b0232a2642fa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365250058b499c3a9db2b1ea01491f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66931e50b91a0f30203045e2e0d69e60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46d3ec03c9b930364db8be6ecae09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e263c3c8b772e14b94b3b7992395701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bbd793b8b172e9fad6c7478727ee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226f6f7bdac4cc171e73395772e6ee3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c7be874092867f00015400234c438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f69e519844418d6773a2d0a7e47769165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf75d90c153b31f748d8db039c2182a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b15f6864752bfe8bf92c038da4660167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d17d27cbe02759b8d262e5743438e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40350dc203c5b46e6fdd259eb8070c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e1108f94f507c2db3068fb67c4e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c525306bc37224678933b44d87b7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ccb6e902001a8376ebc8c0981fd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66439d87cb7c3d5a20ccc6d74abd748d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d56e461e015c54383cbdfa8f94d969174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227300674543895100bedb9143302dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c28af11e83eabde3d637462c97fca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084972f23ffd186082a67e24b7f0f7aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f43fe1c9fcaed9d341c8d6519f909178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e145407eea40a35bf592a4f6d12e26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942986ef809dddd8ab420d2b4a1732180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071824c33076fc7a920277f0c3d502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358385abbcc889856d3e4c4dbf4073dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e444433b4f2c76bdc7d5b6a3aa715183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25063b651f1b4d6315ddfbe038a230184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356d8b74a1574aa36b1eaceceb84cb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74db0dd15dceda398846af51e7eda1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93541312ac61f00ca9f5408901a644187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e26a3b9a3789aece7588f65770df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65bb5df29799d94f5e0836b14eb2bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d75b25002eae922a6b7ba3675d791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3ec74931965a39e49bbbbf3b314e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f37a5715c2d5c8d76efaade1b551c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb1d7b7b2a193fa7b69e5ea1fbe035193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d87101099009807e69879aac91268194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1b5af37ae90a7ba8769531822070195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfcbfc35c770afb65dbe5fcda1d292196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf1ce09d80fdb6e1dd5f2a0c6f3ab9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb18482d661383ab83e7fbbc032c5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b5f7fa4447bcf66896c57b42e20a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca3482d595166785fbc237ab43e99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb705dfc245e2f64560242c44c0d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1efce282f705911b3f81813d6cf108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549c61553bbd9cc3c5a4ee8a4590dcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c4457fa4a81dbf516ee0d104a08e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bbefc17c192a321a9b6fb04289eb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f8791d312ce55c38d9a80ee35ad8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6eb71727eb693e05a87906fca7ab1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3262c1cd5c65d0b17582b1deeff39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfc547eb8207d1cb249ae442c8b081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f255ea070c39c937f3b0af623f603210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87130bd83c52643cda0e4061ef456e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1e7ed7584fe303258bcd5dc4ca609212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e7354cc8f40b0fab35da4d193efdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae05c561e8e52614cb484b471bad5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ead62f0fe47ee1981467424dcaea11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a04e1e099a2f8d344f9daad68f012216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2be392f5045c3281d8d784e150c90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc192fa6ee142678ae83068cbbe0bbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2525adf6e23fb77f8f1f81f1661a78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924b5d8a766b96f7692970521d31c41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0201be98f662c993c91de580011056221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf454cd71e5240fa6ec1efb4226325222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dacfa04d8483fd5c8829cb0bc9cd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbee47a643162d27527da38c1640df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160020499cad41b709586200e393c6ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8afa23952ece2f99ff59d214fa799b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2daeb962b859ee5481b1c695d0bb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33209440c64d6c369bc24e0dbf73feda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f0a6680ee924e8d55398702a3fb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969e728b875040c8a2c67c949a9beed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a1b713927cbd798111c5b3ea93184231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f7a6f10d33815fb38a1a3c1b2cd5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5b5dbd0b7f1deb8b91e7b088449f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b801727a3703b40e5c436a4e6c5d435234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329a23d9c884df792373f95d86d2b06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a755c6e1e96bf44f95698a0f95fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f94e19c4b4f24f1bcb7a2b88d373237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79521b982fe580caff20ff8377e0501238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0cf340975dadcceed6a43dca678fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdcf3fea4bb615879fa0cb54d5b3a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdc0df5f7a42064b8e763d13a9498a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710bbb13d08a497a2b23d7534106c12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1537a7b8ab10ce74cf05b21b59dfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1ca7ed9da944c01aa6191ff2a349244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c79edf4ebaa42bc484eb4bb7518b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de6cbdb9a005648b451d0ef927c6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755828099e678fa5cc816b7c24b94821247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3bab44b3d06caef155aa27fe5cd3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4d7527073e81321bb483a7b222ecd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c513ab92a6c4c7b391cb5ec756b0fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f2560edc11295f2f8b894c2d7d65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c452b9bbf655e0c5259f9e4d9fe161252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154143f4c1523b0f1429af129c71ef47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e9e01ea96c125a3857926c95e017254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabe17c48e36b87d2cc0aa770ac185255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39371e8e8a124ed61d1eee6780da67bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8771071314193843919e5491de56b53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31655aa943896c56cdb6dd31af049f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600889d0f1d2e204a7f8da1724e62f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2339aaaba4c6750c06a3056ac4de1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521c0adaeca23676f855d84cf7109c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd27a3944e4aec509b84bfcc50ebf23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda67ca02d07acbaabcaa0a57303930263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ad2609769eee2b28c71ed3e0729cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c473c1413dbbf7f9b5d9e9ddf0700d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eae67209deb306e93879bf05ffe40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb765631aa46930f4799c5c2a853126267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb84505790ad6f80f42a51837f2f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230dcf5a67c13cd06048e839f25d87d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ab4a6c4c2968fa00ce27635f43179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfb0fc4ca006b34d5e930a1b982120271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529914e6c4eeda18947c40c236a3ade9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f8d02d2b628e611792cf569cf9c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087938d4503684b828ba5423ecb8f35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019724e4d68c8611000d7b330a8cb22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65bfac7bf189ff49ca412d29026f45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da21404c08a6a6e6329776fbcf0d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f092942717dbdc595efa24988c43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee1170493a3ef22cc662aa76fb4c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6d7a3d3f8a29dac7a7c66f9ebf04b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199cf715953fac824107d5f31001be8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9b4d119e92ddad7ba797abfe068b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edba5c0000717a999434d15e45bd12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926ad2563ae638bcc46886ba5e41970284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a0866790f0361beb0e2a04cace6ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b5467c3b075891390f5cf9a2ee49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cf284f09f6cb1ab21f11311319302287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a61b744550a3ca402206094cbbf86b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeccc75fcff3ccb87fbda834c2305d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad8ad76195137a6cb642792afbd87d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf0b0c95b5d55012048c1156c3764291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3f00bfda4ccdf612376472fe79cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4c7b23df1878ec2b243dd61b705c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7aab6c008e7ae39ce978ff9bc1ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3674f1b559e2129a52b92c362a7f8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06f4d29ebd8fac3ab0f2d8be6a6f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6361cc37e5d8c15ebc0d5fd950f986297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc69f79f62d5401fed54dfc8e2070298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300506da74fa8f362845694aeb30056299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931bb0f7f840acdeb2d891826eeb011300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eafc961df93d0862e4cb5cdd82bbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a512837547f98044d32ee3dad808c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ebcc8b663bce5b63876db686f8c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ba2453facf5fe47e8dd6d7552dad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca1e98f1ef78ca4cb9947ca228d01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eff917d3b40031064439e8d6821b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c83dae4aeb3ce2278fcc1994ef97c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13aafe4880a98636b8e7d2e2f708c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62ce1b16e99a7e30aae618782503d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfeb99cbc8182535b5cd27cfac6acc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba003cbc87f3b86d6562b2d588a798311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44532592aba6cb7256e5d0e8e06c784312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e2af4e667203b99800f483a5f1ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c39ee8ef83b123698d7c41756f9234314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e382e498098304ee9f31645ef5c53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a35b3d7b74c1e252a3bec849b4eeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda45e4a983b16c416e412681a042124317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee27b85d3d117e34bf3765da48b0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498fc2c6640863eaf3008f8ee15b6c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440600cd2c0eea2c35489f6314e0b27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da977da969d1300e7cf0dd8f8389a7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaba2f4be849f9a16732052130c4b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0a1d0b5889d013234b6e2fff36eb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4028c6dcd34e41a3fb59734ee66bf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc5cd649b788139ec9d8bb89b57f3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762b8611e3c5b2e7aa649cce94ae472326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac674259d5dcf03cd9f81541b445c3f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd90c96bffaf83327df867823d8b4fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6a093d4be9967e9c0a5154f1563cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78948d3a617f7eb3e7ab0bb132bc116330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8062b349c7bd2e79ec0a48e2906d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ffaf27e82ff01850f8c2c2ebf5fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa81cc14d4e3fd043db074994699b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4035329569c555efa4533b493db25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f5efade302b0cc5cbda939376dbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a48867e8d5ce26dba1089fac81f2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a6a88ef44b4a4be1b3b05bb94b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bdec9b694b86f3c4b7676a8ea6e6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350100e16cbd542c9cf62c946fe2bdd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2dd6a03023cc6d305c846f4d0b27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2ed409d45252c30997ef97d13a0e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d579c2668b2bf25d86e0e49f6696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a65acf3ff07b9be7572e7162b869343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb808b8d2ccfe96016b57bc9120fe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec96ebbbe28b8ddf296156d3ffec8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7aaa89a60dd482b4c597d58fbcd2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91377d755ffae1cc3177ab01a6967c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2694eefaaedef0abc41effed8e803348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161095b7e8d0b5e7ef28d3fc591a6351349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab951699bbe0706a92e3f70bd364331350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3970a18e62b09c38cbc65055d5c28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbde4bb1ef23fb9714f01dc9533932352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2372a76cbe34a3f3975fefcc73efd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef8a8c0c332144be1e6383fb0679f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831828235e7aabe193af20fc6b707a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a7a7b8c7642bd0358aaf78245a4c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388f8e77333e45806c1ac3704b109ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b55565b2cf3e4dd13e7cbb1bfd32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f4fc1e7c9fd9e8007622949097fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad55343e42b59f4065952bea95867360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c72ce39fc50662ff4f3d03133493c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb4ef3917bb2714a4edd936d25c52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51996e6fda1b8e2890cff27fc1fa8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44fb191337151cbddc156bf2dc8c02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174814af4994a259852be4a668e5c63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044b015e86f331a0a70bd15d65a4cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b8ee65385dc0f6a7257a45ea95b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7864a396ec27beeea6d6fa8eb36f91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd952425094a38b2d80ef9159e4a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2f977faaa8168dc71a9c417843476370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb898a342c73f8b075746c589278d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ddc7404e03e1aba215c40e2ca65a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe966f3c7d803ffcca1947d2f23edc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e44d7a14c3043e00146c52e24762374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7f2d8d1e67fbca53b307cb7671ea8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0f195c6bf31d951942fb88f6f65c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf155b2a4e1e85ac31ef54dfbc90354377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f031d7f836fedfd438cf3941f9ea54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fc2e4160a3dcc30b2a21f0fe3fa44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dd5fa389bc66964392c1c6cb61882380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5b01560b48797ec4834d245a0e9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a8c1a51148c3401f528d0e094428b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f41843c1679152e26e24f7d28c7f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29d00598110bebf1ada2b3b6d816d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabad6b3e53c0b33b65d16df8b7a096385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a517e52bf4685907238decbbf0b52ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cb899dde77e43cb31f8d442c02fea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94618256c6ec0ce4be25196058b96a81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2cdac0612552740755f939aa8888f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719dd453e623573eea2e78f1e72489390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3634066a781684a5abff3aa5782edc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229ea21e0d8d3e676942672371e8af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeb30e3b96e1603873efc6b6be5d79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df17314e46542ebfaf6ce5d453b52d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cceef85d68bd1fbcce27e1af4166c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537f41b355d397c51ee1d358b097532396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bbb79c53a3a75a80501c95fbbdcfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e749166e25e4db19ffb6b162c120dff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b70742100e135471bc9e4129940d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80388b6f58503a2295afdaa4b95d9ed2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4d4256e44c622310b8c82153d9f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19595ac47d42835be7b7422420b105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6056b74979b3d9c2e9e1717a0c9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee24b26e9e8d1e501a8afcea98c824404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a02c8cddac0d65f6cabf83c40c70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81808df277487707bbebce5bcc583c0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cab64d75e118a83015c68b053e322407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1466dc941c3788a4d2f9995a5879e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44bf7aaf65283d0ca0a0758fd150d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5757e28698b5d8bb1c9b742362ccbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99deb0faebaf13ff3065a71edbfc55b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93281f8c69826999ec65a85240a4b8ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e4de32766d57d227cd51411728496413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411942daf66b20ffbce04bae642c1c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80cf3d002c7bdb0715f063a71a401415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b295dd3e4bc075161cf75c0e0bbd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104cbdb5a886f82c84e688456d5dbdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e3022e6b1ef3afdcd9d5666fabfc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0354751d79d1f9209980050a5a53c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e6d5448ea99c47d825660dbea454420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42e19dab4049d33417e29a96fb54ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d75e7a116a0cbfdb50c9350fcb4dc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea85b05b66e35eec95ab11436a7cb1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc5bdcdb8f8d97cdc9db2e2f37488424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a72b1d0900df32b41019c5be3c0da4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5af07524d1efcdb72c3c860c1c35e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fcb61950163dc8020dc9d1a72339f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56bda45c4d4dd25e93c3617ccaf5b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b297c75974667ad9dad310c7aadb9c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c1b16a245572124796ff5978c6d8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f58e23f820665ecda3d9faff4cacf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669bc7207a13e7a57f0bd2787988ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f12ce1175f01247d5c48ed85340f7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e3faa9952d42b4c8df39e2932cdd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f604112512f42d9fb6c1dcfbf0073435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ff3bb5c31c3a024150c555cda735436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43fe5ee0f5a5e01699406a22c37fbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dc625ab0860abec72660ca3566ba7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9800500193e0e55bc2b3b1570a09e60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4223fbf5f1d6b8146ebe1a3518b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6243a9829e7fabd15f781608d0b81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01879838e7413d3e75d1657881bde7e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03660f3d6e129b9ffb629523c2aed1c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b0007ef2a40375e0ad85385808fac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3eaa0358d1bdd987914f3a4c73ab3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560be468fe4b6706458954ddbcbf4b6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e822ade20298b024e9a7c16175db966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6705b35453bdc9df739af0f111b9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f739dd02a099811ef70a88a670803b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f30b3700b297e93e35d50f00f15a09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2eac806bd291f557a9bd5d64ef9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62efd131d296371f5750ef4d93033452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0438f8db3564c55f42a04ba664af2d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d6b7d878e44d6c9ff1a0130f93dec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf604d316cf5ad1d51d40315fbfcad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94587905da4ecd605e66477be3a9e258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbfc55febb18718d680c7933d75935457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befa84b318c91d0d1ddac1071e4360a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d472884ba7d40439ab14b2ea6da1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1ab99d35f40852936c3c79f13ac0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559c771ac4b53683ff2c6ba0ab403b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070f759c642a29f60180e6928c5b0be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05073b7817b8ed6323113a62ac19e8e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64227ca4d9177fa22a1740f6dd78b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f24ccb8ed5bb068b27238b19043f0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623c2c860dc37267da143bb7debd21f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede236e1e25c83c217886d82609ae25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8760cc73e44ddfc8a5ed4aba7af71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d811018ee727d0dfa30f2b56b42f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200959f38b3eaa2c678fa6a11a732f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486160ff3b39bb62bc23f9a9dd32c752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d52afde9c8f538916965dc92fa86a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ef403bece3795d9aa3800ba8121f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b52bf721858ca59682896baaf670f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567dae0b3a0abfbdf0a7bd7203f44cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0730e88b379bd084e0d556eb5b5561476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9afead01c2f26444cabcae8bf5e32d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705a4a255508905dec645c3f829ac6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a683ba50ad33f2686dc6f0d6a0248e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fbe12a346477ec3bef4716ebfbff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8ea8e7ebe388ef6cbe04804968f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95b3609d82b5dcc451d64c0cb3a52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf12cc784b896e852ce20250bbc8a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6eb382fafd37b4e1df0eb471d984c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dde127965f0df543a255cfefe4c23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddcca33094c1b483a99c95975d4706486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003976149a268fadcec0ce91c5141792487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde11de44aafe8bf54e44a5df1e6e76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba518a3e961dd32b5e32abe3a60dad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a33b7ffda4774d4eb396abc4ce749490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cbafc4c11cc528ccd4be964428013491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cbf0b715cbd886d45b53de23a903e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25aef9bb4dd6505c49ca569b71312a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb592d5771303ae1ca597f9434640f84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b824de0fdc68f4829edfaf8d8604495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f802ae5282c7e28ca7769dde866b48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b5f08b8492479e8d2120d1560fd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8ccb3604009cad388d79de4155d8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912dd905e98ada1837fe0c0c5309c8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ee72ce14a48fec8bf67584bb6746500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679779f5455b5df26a4ed1c2b067f1fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfbfb15b0278e4921b1b09ba173f08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3c1b14c9f693440e9e4868d04ba7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3edd84b9a424b35aa4ad77e261ff46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c0ad84350b9fd68062d405d4b1af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c895b37e5ef761c6c95007c5a454b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4566d5136c4c3cc4acb39883f097ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e0d63bd0c8041ca448b3b1a8880df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf3bf1239f477ba29065af6001e650509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604454b63f0676e210dd1848bd049bf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3caec6ae8e69114b6c8eb73c0b2714511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985d65602192af2d1bf0109c600915512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529c25612ef612bf41890c90efe8bbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41539dfcb07f088a020d4cd9c09819b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff2de6eb3b8d98f344c0b108b60be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8038f3c3d675028bb876ecbc37b73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9f40bc1a3f4e661124fcf958c6bce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189c61e598b74a6fcfc5a329d42916518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb9c9133966c05c60d6ffc6cebe2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5bf0ee5630f4a8021bea5889090f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e08d81980e609262f36eef5d72b08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262da9501b8ac8f3fb952ee0150ea202522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02059affe5aab973f63ff3d8c036d58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2a712053552b85b447f3f87ad9d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded994ef9fb16c536bb04be25b2f3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20c8158b912db44e88926e8e01c044526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac789615f4de77c4b5ea98ece8becb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e455a5d6c7adfa6f6cd4c4d26f9a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eea186ac0bee480e54c79b4c876a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b611ac818bf2807521ce8532d96ef5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107e7467c8d2f70d7a96eee0ff25f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9150aef51264b02ba3eb5c8b514687532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d4435682f525d612a47b36702db0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219edd7ffe66d56372f9c54416bf7d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07142480e1589011b86e7bfa824feb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9057ea1027fc53bae7048a851ff070536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ad90548b19e864248930cfbadd92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1336fa8d80180dd3dc69c1517ac21c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18cf4d2d6d386741232ab3c069b893539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb641f4a5cbed6a2c5a7c314492ff68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4249a538d85b3ae88f40d9125b34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d626d1f07d45d9ec48cb7e6ca37bb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b9a5707209c181e2a028ba233f6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d026f300b24c300284f34bafabe41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3e164408defffd3004543fbd71ba7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf97b57b3484cf2072c43b85dc09919546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9377fa8248c806eac02312b972ffb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfad9331b712ed972b5cc5f0c370b46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445560f1d1c3c2967a7b1c0762af594a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3ed7fbb4a82671fd249da05c147c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0120061e891d4961a1cbdefdb50a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04087acd7d215528440a15e55113fef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a3178dc1b93f2951af58316e5696553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291174726590e7e456f36539f09aec2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825ddf0a4553bfbc6b453b957638b23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab9a76044011e3644a22a968512442556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91822fcfc365104d76d2dbdf38112557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e70158fb7d6761b6afdb5efeb64976558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ff7240bea313b33fe12fe2a6c319559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364301c86ee8c8f3abd1b085c5dbebc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c9203c53bc88cdd7298b683acbde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80d3525cdb10d1857cdb9546979012562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c956864fc754647c9935e40263bd47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc070ecf45fdabdfbd63bfe7a82e869564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5d1ab50c0143a681b93f5d57bb8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76b310f590f4f97197d510d66752a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a17f8c23f9b8dadf92521a7f62fe3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40539d7e2df4ff95a9561a47d0dd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04553477c447a1b33610ddd8116cc68b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5331397141aba44491800736a7bbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580438a2ed1be2223246866a5a71b26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f2e1dc4020fa3fcc40ba22013e819572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e1f3a4f9beff145048f0a163288ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5494bc68da1152843a8982a7abeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec303ccc5eb12a94c088f18af2604d34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a38a24910ff02b06b1abe55862bcc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75587a4b0336cc1437aa128862cb97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5bce3a6df83affc2fbc975658f18c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270e43a37f2b1dcbeedcad13a54ef4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4584b8b66657f70d4aceffb88aa723580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c63a399b4cc5293c677df7e414a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9a52c7cfe39a281b329a580a420f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cf17ab0e81198e0809f943539495a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031976652401a0aaed15db9e429a11d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873df40ff9c82123edc271520cf5979585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbedecb6242d63eb13760294da55fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131a7cf2ed431a8ef1ff8e1958691d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebb3042714b6c5b10a19eff1eeb2b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a8d8d4345a1e9f157ae7cc67e47b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d70e3089f3804ee690d4a1fb7b197590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce1a0df5ee51a24790578d006da7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65a34b67f8af367521380ff74f7229592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af3e665901d8fe95ae38b94553bc30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e80108b62f9eeae0cfff88f76f661d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd0778a650cfb864e5398713f31b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f2d1607abf86658dd1dee0512f872596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6aab26ebd2fac1036a873ce726e66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab92c2e2bed106e1549ebc6b2095a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc60464ad0aa41cda984d8f9303171599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3d3ce842814c73a87dcfb42ae3071600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4935d891a762d57f9d711368121e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f09687a31057555fa3e1b75b42f05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686527293308115c49fd534cf3fc525a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850de384cf952b92a6207a625a5415b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941d80cc3994885db894a54ff066d83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ccf36cb1597b4671dba246d2448b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ad1851bbb67baf61e324e58d8ad30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d144f17704ee11b5cd1b4764365f6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766dbb7eb3aaccbd31184ef03345b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9798de032d1cb980086a18f1858794610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb6652554116e5c9c93a4d4dd4b13b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312106ffa8000f127b7117cebc86f7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769eb282b1249b1fb7836cec9dcec2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a8bfa5eddf28c6a5c92b089b808d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b486972aa91d438aafe84b6490cadc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f157512b92586844ef36de58d6aa2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98043b0c830d5cf944722686188d800c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cab1ed90d03f7c9cd2e11272daf55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689309d013fb03ee119ed2c1ef19da8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2dc68905e266103f50b87ff25c5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcdb4ca7f4eefbcd8d49ff44525bc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d48cba7e545c8b60298171a7009de1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190c6b5439b43afea581f7430b84b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a284a74d8114af6b92869b432523c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063aec1ee9ab436e0ee776957da15a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe3711aabfad41ebdd8404bac042f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96da8156a86c22effec6cc4c3329118627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56545bf8c73ec1c470d6e8d782056628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed43b61650d8fc23f85cc547cdaf13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aacf4ed20214c229ee3da458e91386630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ffea01f467b07bc7a036ae1c38e0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76383696ee38dd6845acba9d06873310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248579f3e4c7bab6e1af2a0317d48ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e2a2cabe92e60df5291a9aeccd147634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b575438696a09121518f6f2151bff6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e873d64c6d74ba0363b1f0fce76d305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf6ddbd790f498f09855838eeb7369637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9833149a71d1b752b1d7625268957a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc114a2a8093c263d25b6967310795d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab444c4c8ee76a5d0b49bd13650bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc000cb48b43f43a9d03b840949e3d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ee09c91e6e58907ad3931030d1613642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1be4866212ae9c2a6a1f64d925b16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a1d45ddf4577750d5852cbad7bb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962032ea2d320422eac324bac8ee5868645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a2c486f30b6ee12dcaa794616f24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6b26d3019c2c0133c2f0cfbc2f506647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0a061c8eeffb7e11a79c4ead89da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31ca12733ac46398655ad8fde51524649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a911f537aafdb42aff289284e8eadc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392eb6a470e3a0af314bbc4dd6cd6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e51126edacae22f1c8c77464507b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b9d6b3009b0bf6cda871574b5d8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f96f332ac1941734d56da309e7ab5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283be83ed1a84bb6fd62639216b4cf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47984cb2656e0ce9f2257081def2560656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca24bdb89c6f808c6249ab916ad99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ece3847c770ba42e3ea48ff19a55b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca358775ee8e85b9a2df76d27eb4f00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2b0532ac30db5aa7af08d9b8837a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b7aed9b44a9fc96e39c66431ff85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cfe5f60ae1087c8ec91bb7dcdd4bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f2dc520577f92634dfa9b9929204663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b056593bd14bef9f1899626577d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f2b39d4fcec36c2a4cffdad0d2ab1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e050b2f97245d9a783c708e309c4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888880b368d34ee9c9b2415b2817fb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374904ebb24e4a4b3b288f961d9fa173668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee517eccd91eab5c190959f09e88c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ffea73b1ce41e4eab2f72aec1b1d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a6fc98e02b8b1090d93799def30e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b29d0c8ff490cc4289b9f6a72896b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bcd00faacda4d544bbd17f346192d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f7611b86da19e7a9b5b586cca3e5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22646c2cc838d99ef03836c7b35abac4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0efaf2f3152161902938a1629c0456676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb3989f81783bf46a6385ba9657837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e585fa6940dfdb96177d38c12f444678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a52162fa9bc4a8eafbee867109e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001997a1a29a3e2bfa082f76ed9d4b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae20931967f5d84d96d4ea2687013d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30475c8f4e1d2e7715710aa7e504467682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb02b828c5e45c1accd3dd2ec1b6c5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680684d73c38f6df61711bde546a51f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32d9f15ba7b875f4bb5e9bc471505685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375aa199819cfba62ac92c01caf1851686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e16895ad97f9c50c6b05355bbaed5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084808ef9b1909e01ffaaddaeea50b17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81912c01581f7832be9d7b4b69a711e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca16ec5ac6e746e8106e2e08ae6a24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aead8d888cee388e772f6710854b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8695b61730864357a7275a8ec9f47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50d43fdd0d2e6007acec6d8ffcf02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9bba5c607c26cca89ebb99d98dac1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce22ef0a535d9cb7b96499d64d604695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f351850089a7b19e5e55431971628b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9537215e9d79ecf3b03744f49e58ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbaf3d816f3fa2769b0fe08f59b6b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd5322fd0ee9bd8890b73ed543d34a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6903f13e2aac08f01a32ba3a1f23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140b60d399b0f6c22fa729f42657c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157cd3f89e2ca9e704b9137323d097702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1169b457cd2ad573266014f4bae095c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2503b3d74ebdf062b65716050889f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f86b4b4cc531573de6f41d7d0fce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118b70d52cdbfb1988ab0496b3ce752706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635797c3cac79da01001a22b5e645013707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd35693653f0abece4c9b3c6533b715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29550a9bb520d2b8c4e8ce909d30dc58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9c8a2e98092626a4dc4edd71fa37c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a661793e3fcf07837f6669a67232cf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c9288b4b97633ae31016cdc488ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bf5afb527ce44b63fe4bf397a0c21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016f9c5492aeda68e4067c0a14e046714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541935164cffc66fe1ec0323dce8a1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfdffb7f9320dd7da5be4484a918fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878dc17aafdf62520725b7c66c78d74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c35b2f1cbcd8703e7b3c169e1d04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf776a9a2bbac3e9e02bd9f26e59c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d519eb5d94bb7eac3983a26b37e7773720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f255f8d05509c24a148a372899892721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebda5f0686afee0e36d9ea08b0f90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c78ffa6aecb70d3fdd179fe61bf14e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c3471395fd77ecbffebf042bdcdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba247c1fedf010e9d53feb2f9cd240725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f01171b5a13c54e9973d011361b0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236ee41e5c8f2426624f284a1d6e35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe64b5949cfec6aeca2e4320d8f2be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b487f72da86c943c204aad63973d5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8c1cff99db6b70c2f81a65bf1c6cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd2832ade968909952ac6a9b7bbd42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637a9b13e8f88a76c39624304dc5c4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bec43129073f8cafea5cec379522b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec9bc740ac403e67469719f67e2a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb2a69e9681618981724992c56a6dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35ddb81ac2fceb449c58ab87005f4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9cee3f00b1cfe440be832072a4ce1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd63d6ffe7841eac3a8624cea3f833b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f0a9aa8311272d69ebabafdd107e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d4ab85ccfb8559e7c3afda8f880e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b986eccb0200dff580097b049f82218741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596546d9d518ea0cbcbdafeea1c1186b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763163b2336253b690b3f399c2d141ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e32438387569bb4f133a7d51a397a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead5e3b80623a54fc9c835e3f6a59cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893346d0a4fcdd56b7c8bb911dc499746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c843369cefaf61e35624ef8b3fed9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acaca52f268d1187d290fa5cb76ea1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3beab664709dd257df5e0db399588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad42f858c315a9dd9bb05d53bb1c53d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7e04597f7c78c6008b93b3b40052751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dbabd712853c1c4c0ea1a54e435a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a7018c8fa2541da6498ac4958ceec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fd0a6cb8ca38abb031317f3c0f9ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787af4ab6cc13933f7c33dae75a641c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff328db174e9d557df10504216191756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f4b52e4b49f67abb4534284e3218a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9b10da17993d55ff1382ecdac0c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a229a4fc15b1fd53eabba4b1d21b90759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22e0a4c6384060246648289185d72760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6afcf03b629cd17ef1913507bfd226761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e9250c3c56bf9a2712ca5db342b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d563359b11e694b836859b26b9cf39763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e77b62c0111c644ed8d89c64169f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd0fca03e45b2e5d454f356e61823765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d9bf883d27ba69413f5e857e9cb42766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30aca7614730b94fa998c05bb038a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>