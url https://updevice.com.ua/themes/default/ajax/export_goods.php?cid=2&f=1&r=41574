--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead4ea94bd4d8638b3c6afaf528f5ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6aa5bed05bf4f118052ea58c3285d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f816f64326b1cc287fdd65973ec2e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e273a434c07d33dd48d2b19aaa5594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1c78b5c6175c987bceba45a0859a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74389f1c8aa14aef8df28c6c95ae166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88a3522c0092b36434fe23336348d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf1f66ecbd34936172f83877447c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c0b0b3dcdcdfedc6f2696b84ccb1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0879f6650e5af3d1595e63bfb219810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf989e79f19e311d295b5130255e3ce011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b3260c99c8abc2193ad05776b204512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd91faa3d7e9955f78baa6cbf778c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7106f88555b2e77d7046bc19a4ed3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88847ba44278094dd9f8714de69c177d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f1f762cdc67a3dafea727c2e5bc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21569cce04af18fb873ef9d1f7defeab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e08531cca0361f8b0d4c6f481c1e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce05808912befe338b6df85151b9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc8458b7765bc8eaeb45130a68a4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899869a41b5e04ef55e99513f6bbad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20ead3ad73f9d69738ce5f3d94bb2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50324336dac64bd6fd5591c8313f58af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97988e7ddaaffebe6ccf32310e555e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa14276bc6f0ef1eb752796cb995f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfacfe798ef7c3989157023cce482c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e01953fb785dd1fc45aa2a266385c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f71de1c68371c6949a137efe23a7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302f8326fce74e4d6fb15569ba100229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d999f11ac567c7b6835be63dc7f3c6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e433a211bfc1b36972d4467251a2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887bc87267b097beafc543c14dae88532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57aec4b612abe7006d4f815f77d49a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23762020d5d9680185ef64b018a21834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd424186fcbdd0166fcfe79fbeaaa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371227d4ccbb956aadfa2647746434736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff363c279c72be7ed15adfe40acc6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bc3f75008a19c3b626b951af0198138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53b44eb2d6ec375f92af8ca4d4c37c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5529fd08d17dfbbf57f83e269b3ad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7319d183842f4748c56aa12489ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff1d4dfcbf8755b8bfdf49f2fe6e5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d028b5a1c437e0cbf64b2bc2ed2f2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eda74dc421851732e8681c90464a7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a8b76f687a2ff286bda80b83121a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337979bbb3cc93225923102dea40175946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18d41aa9a23968b5d23716e07f5fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c173b4916e022c38a8716fe376bd4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e116506b0591c31ec3647d6155340749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8bf02a65183d7e4d9fe784e233cbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ca354ba0b614a72878850da8e25651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8171acf73a055341471a8f790d345d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2ec1749a421d4d68ca078a92644f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24be0f544a7533a61041c46f2c0f8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8a1197f4654b99c00d2963d7a5d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb6e42a254b136b11ab7459a72051856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52490f7cf0622c6bfb2765884575502e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4970349f050f55bc9b9adc0c0b13c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a214afbcf5f38ad9ab852a8cdf113f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681ced46b473bff64af960a7f3d969960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b5bbf61d0f10b30fe33e3827969bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdf24a2a512c71679554b4f62bfc4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b4a921a6dcdd14329d3dcfb3dee7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780277108218775906e4ba6aa3023c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509dd8da7704ef79c420deecbed2af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d857d8aa9e3e9e27b4e06190b7c1e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2ba81c1c82c2b743eda0d31a28aec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee9c05f463fd471d1a2248cd128c4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc39b1fd88ff52cb524b89240ded669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574739f8cb1ecd90d503500b2fbe37e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab9d4cc02f378a58f3923862c6c4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb0ea369db8cb045369c82fad5b68f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea315a9af4c848d262cac3ba6f95c30373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41a2e5457425fef6955067f73ac42b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a3bdebda0d9a193bb68d4ad06419475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf2857f53727c001bafff4d3fcd43d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fab8d7d2cbc1f2a4e039955aaf295f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f962f02679ed043b6747e3b12f49c9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c4a2a3a6d80034a7edc5c24cefe279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e9fa470d7261ee82d0de191fb1fec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86632b7ec0d2e33035732d467617581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddda86b3c74e81832a9ac73dd6ce2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094414aeacc41be3b36c60c16a98ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b31cc0a3466f10cc3bcf7e48b2ec884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c501b34c1ded1fda066deebee0af0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa1be4ddda64f0f1ebf1d3e791098186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce54ce1938f0de2533cbdea9d02286987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de954a5b4f31cbd13c1459ec80282db988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b355c7e02a8e8085e7c2d95392c1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521770bd3af25ab885b76f9ea942c36390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fe7484a3e699b93477f06417833b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c24355b0f8f0344d1cef53f9ebb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42fedeb8f8cd57d1469573a114cae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662c909291337a5bb58c5fa1b82fb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa186d57053789c992f909e87aa4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067327b47e58267c84590fd7d90a89496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db7fcfcb9c11b2301fa348ad54f43d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566e57bcf91f6253f19b3344c44ff398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f20171ed1a7e95849615d10613ce299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae92a9605165b5be438aceacd4c1d6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda76ef5b9cf9021ee553706a2522175101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8deb321718b6b307a31796a3ed26a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101011c7aa8bfcad12d458ea818ace103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc41343733ff84d2eeb4d01d0cca12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67241d042744b6989f6e6de300376d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e4294369fc1e008e9835b0571557b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803a3db6b0bcc3e926aa4d9d2b1924c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aff0738517c7cd87e19527a1dd95fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a43ee02cbc636d266f0023d50254109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46076a4a2d255af3a51bebefadbca6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e7fe4838adfee8395abd74718296111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e090d9d1a5bfc35899946360a84818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb34c94b038f82c7c3f594205bc7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d62ef1f60451393c211595381884f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cadc026ae9a9b54ae261379c98683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b478bb33f2ab0f0358536d4edc6b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716e048cb5533639720362169afcba7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58296c36ff0b3e4007f8a29adc5ce8bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b10f7629a2c33f3a2e38e9ac7f06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534dd2d621c29e07f32340654d7111120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a0b59ad959114d53adb2f62009af8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179141631f13154b7f4de569779a0bb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb7022d051432b47a6c45eb1204763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7a27d2dbaff4ca5601adfd2b18f1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa12cfe0e2f11f0af591891bb0fee18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43746bc394aacc0c587cc86d0ab52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349948eee0b387264833d04a90e1d2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801cead47e26def3dda1f5ef2e32d60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004b9bc2deb39ee3c09206c3443052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f928866f0850b978f9b94d87c0c7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8a8be562593c7bd746a2457b39528131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0fe7eeb8850f27856504f6510992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190f702d354e5b43dbfa62daf99e90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44614ef434b3a21081a02f2fa4c5de43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f94b8a7311ebac12c6ed7b7f6f6c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600c965100fd108062d3f85194a946136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa0b58eb824de9dcc9a3164ef71ef8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a558e4f1d766f3d6817c87658a73a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec250ffdd982954003e2f693a903f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e266b4c2ba8b15adfd6ea3c69d51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f460171f673b2b04cb117c453ef269d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decad0ed0985b544a4da49847345d12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90032556354ad1020039a50f0476b895143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb70c7ce5a1010c4d91cdfeee1c0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2803e5456fcaf1eb0820748801153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ce510df0bc38a80537a62be1f064146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d8df98cf6c592abdf8007c64f5de8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18fff52105e878bd1f46618eef108c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb2793c9334194e636809a73046f09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033394de5b308475861b12765490105d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96926caa7377ec63a7984ca5024eabed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f2a5be8ef2f0b8c570da58ac4b09d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218854a51da66fbb0dbf5f6212de92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92c5368185e4bdb8ac20ace5b31f46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69698e706f5287bbf28c86d0cd1120155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515854aa380b4a86c42ad7dc5a44f49b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be35169fbfbc35c064edaf981c393157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1ef593603f3286d7dcdd57bded4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165fa09756f9eea914e450b010f9000159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374a89512deadcea20f13a0df11a30d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049c7c95edfd53c3eb8b7d184635aaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6de725351b44f7a51cce943712950162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391cf0c8a01e18a6f440bd2011230d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f7918babe7e39f042f8396b77facc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a34c4692bb7b0f3ffcf8af7d29213165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7229fe8a616447fde3038696be6e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b8fad9038a25e493a222d4ca677e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899704ad9233316512e30a8a07cbca4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac4441a9a1f75d90fa3db491e7ccb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdc4a5bd6765fc4d8521c55cfe4210170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bfde8f828097e5921d44b9f975154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54083fdeb0d5222231bbc4ee4165f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880ee0f23cfc434b22b6cbfbb2b91a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e04860e41c7cd646b63773100036f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6e551fe3a6be94475e3410f3a23b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10941d933deaf6daab81225afebf4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f542417d47f6356bfdd267f422c1fd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c011f54edbc3214949387b6b3c0d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b92d882013360dd522a7fa6f436a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d174374d6fe9a73282e4eaadbb37b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e475b8d1fd140a789821acd31abf76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f8132e6b7fbc0acf74a3f2b460f2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c9a27d0631eb85c487afe3391875183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc1dd939c66f0c8ef6cbc034b2721f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a500e02c16ff1a512fe6d078603613a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50acf901a946562f75bbe7cd70184ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce11af9c5d6c12da5eedcf943570304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6557587572bda505da730ba6da3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d1837f36990b9733366dee251da31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba193fb33ce7d708d5dd0b5aa324719190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8ea255fc846dec5dd1ac08fca9b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf463c2eca4c751e8248336879a85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc2c3d0adf3088ab5ba887fafa5c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc8777dee6085aac112067634c1334194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d74ef962867975ec40dbc5c84afa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51107865957afb00622c899bf887c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a00ef2d29e7a0ab730b1acb91168e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a2320bfd1362fc28ed0f3f1e6e885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ae6cd40aef701add63b77ebe273b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46994365c6f812eef4e482528f457200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f603dabb98dc2aedec7bda745d80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770e5695fe19fad2e07e54d2771966202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e0c304f090e2f741211ec029c1617203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0357b038b6fac6941d333985fb3bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fabb59c7847f0a3db5d84e50057586205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08288fbdfdc550a9827681c70b0ea286206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669ca4e0eb649b593c7c1a56bf4b1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467138a4d8e295ee82227d76065a17cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dec07d55a3ab8176f415463a7f112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f42cb4772e05cc6e691907019e3702210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86f983dc958860db034ca193bcf117211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022858b54c082f705616306f23f1ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba2cd775a4493ca0165dd100c0ecf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c5c44f92e26812243e572dc707780214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afbb7036856d5f78dc8fdb44d56f2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984ad946f91516b9cbb1dc6f4dbdb2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae4973c755b66bde4e15dba0059209217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d4c690cc39eba5e8702c13239a6ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dbd6930339d00f3803c3d99ab020c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b112787dc67408f5feb4987a370563220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f319bf84de50d965827060f0b58ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e6ece9e1a4bfef11999c2d4d5e4c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530455f484d644586169f8e338b13578223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5086dce88d3285eb8ea2e992e82e18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e9568486db06dea1303f878d36428225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b5b66f78c8a12cc1530c2de827a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f9afec283995749fc88099a66d79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f047d302f81fb6e2554b5c94877aa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f45981ff62fb0e009892cf3ba3f0ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7101aba495224e12562c1c6e5983e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab5678b02344544cf2321f10079752231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118fcb8b6013af166bab9238218404c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d1598bb0f405a605f137c34479191233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e017b1f920cfa3d83ab63f8dac6ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb70afb5fa7d5bda60e75d876b920c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3706dd9bae117cfff54266448b5f915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65535e78748e1af6e6c71cee2c5b9c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dcbb4ed5e9952f9618e05a691f88e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379882df634ed117df99abb928374d46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e83ff3e4aba0defa683a24f36010e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cdd2aa6acdc1dbd2ebc63d9f0ed25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46797aff3fa4c93fe0779d68739ad964242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd61f00511eaa980671d1cbbe9a1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819a5d0fd02828d4f6c559137685217244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e18850fe2b336864c2cd9789e8e23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303681ef5432f68e0ccb9c2836192d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421db4471b75f56bf7a1424177780d17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8d8e39c26e688f19dfdd42538def248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4ab05bca15977ea81db78bbf0dd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a00b22355d1a4a2a36a4612a05bd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dab8bf312ade7c4dd18939579439a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b1a13d550cf13818972be7b91428252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211863cd6d6defcf25db6d1eab14f48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da3ad71232a172f08374d61d0904f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef84ea1abc8b11b360cfca9ebbe093255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a7744df672ce132f67a6a59b2696256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b84a8f60fb466ac7440f152b1b2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f2d398363469bfa4917fd7a51dc9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c070b5f5ab8be9292f02d24bcb2702a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f46d667eeeefca95a552b250eaf65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b596145740beb796c2ff6fed5fc03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02984009cbb308c16ca09ede797edc82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a61b179084f5e94906e42d272a3634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eae809957f4498d17ceed30d146b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e17787c5164d1aff0a3cd288fe4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9d73287243dcfbf609f9dc3e77b14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8641aea08a04709537648a0b9a599c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9975f545b8b4b1c2b95df826eec0bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541b1c904c15ecb124fa20d7c8dae0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aa2e8f469b78dcfd3c16d5b6eaf7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b796160bc6184b02cf7c93a117042271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba568478b975c626c395099e9d9f74a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab92fe1faacc5ed54f32006b53403e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e602b917ee575a63957f1117b3b927274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b18087afb3bae5097f50ebd6f8a586275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fedc5be39469a244add4eb2cefcfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9698b4fa08eff8cbe00384a4cf367277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd051ca58a7d29f2a3315e4d66b2bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8131f2c17f703d902ac5ec55394048279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf8b11c128dd1f13d1692f62c133d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085f7484d424124e585b9a60c1653e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20731338bfeab6adb255ded5a0498d7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef23305eda8890eee39959c9b5eda9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44603fbb2c80c6c12b2081459ce79607284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252151c554bc72f5ee9e9178b8fbc42e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d89d7ef0fa861233b9aa65ece44a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1ea927a0c6df5deb2de82dd00a986287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7c2842bb3e1a62ba20c252dca32c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5af1b10a249a795d5c5e5252857cf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3db2f8f8bf68b06f8fcdd9f25813290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc9dfe10e6c766c112741bce09bea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84cc9e8760b9a440ba41b3067a0d76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c11fc816d9be6a95c50338f4dad4cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5439c07d4a7628ae03b9d09bf6fd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac403f4234f425af12c4fb0bd3808c59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324f966da66fc9e762bc0feaa3eaec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c23596e507340c9bd17940c88ef2e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0e10b8f410b8b522c217219a2120f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0e46b57556d533741f5ab79bf032f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e9ed940d0a3938dc902e0ded1abbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760866abd629e8fd26ae7612457c6fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841062afc1aeadab77bdc7fe6b88cd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6220c04698e043910c5ce0d2f67a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2d473cdfab0e0d8b989de811ff6eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f4deb7417e56a51889ffb56e086e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c265f071983aa419aa4ab0fde57592306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162537f1f889ff3854cda560ffdf44b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52381b25c495f19013dfa27032a3076308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b90d4e1710fe5b193dc69ab7b770309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ac81d96fad9a23b5eeeefd6ece40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f742d09250d60a6f897900fa6631790311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc20c3b09246108cdd7850fe796c59c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416ea5971d6a007f290b8d727e2da5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee702356cdfb22ebd00e28c3494c5a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f3401e00cec5c8a8591e4c6c4c705315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84e4c5cec9a3df9453b2c39ab0ceed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e2a752ebe9283beae616b0d283e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f9c25c25b5e62c722ccc81e6db63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454496bd7aeccda5e53196cf1dbe02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ba2a9550289e9f66d69c9d460e36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1174e3f1c2aace36ffbf521ec95fc2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a27aad2f61b0a0ebb77801516a946e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6663e8fc78e5a7c7ca0e315b4f68e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5316c4b0403b077c0947510e9e833324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf5d9a1228cc018e92965550a93220325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3835e9802a22fa31ab2265dd45de7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f1e2618e805ac87f40320ad9cb61c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0698797bf9537f0ba37ddb5a7709b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ece2ad6bc6dd2b5950ec80b85eb406329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183bc64576650723c3685a09e3cee8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc11d6bcd3ec2d497bb30455cf099d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0454e9172c539fafaa97676ef7beac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f892c17822e7d9a4d6e7b30e7205333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e70895edf0691956aec41578e276c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2e04bf1fdd2235e6b6c2be92c900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1149e4aab44c918675dca66c132f58a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b00daeab37d9e6836bd7d2c87030c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d5e5be0a078bcfdd0753f14bb49d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35576c0eeba0a4c9814f4fc2e002b5c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201cab361d0807bffccc49b39e590d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18235e78edac5ba3c380bc04b7c07bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140d5d1eef73ab002679461747a394342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c6d1dbd9e78a6fa27a9b0109fd1cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289efaffb818c2634af5d3deb8df153344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c01bd77bd28b72ed34757ba229e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ac5e311b366345225854383c7393346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3302826bdaed980b2b44e2461d184347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4d8aaa6bdb6b8a32e5407bb95422348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb81f298577cd97c93de3126efd8a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ac9708a582a212d8b3b86eb65b76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c6cf7e784b46aa67c8e888713c33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46993d3e12fb364c31118a442ca15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633405cb3ff967d4a22ca07ff5a36286353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1ec9d6b9ac37240042d27504d33a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72369a458817c0680f40966d7581410355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e9494b74795f874ec2a66ab34c6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5cb48aa895cdb42c4a602c7380c47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d90a4ee609600eb7493a894b46824358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c704a4007be01c9e8f3ae1ae690d1ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315285cdfe3feec19f231da6d0a75ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ffaa9c81fc5ee150073ab28137f78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd7630eab145aa725588d23c54eedd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffe61bc71838af7a37d972d04776a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6f50125dc2250418ba18874414c5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac2b1e406f59f7cce2e01605fd39ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce11fa16806f7f34fa6e17afcca8b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7f6e73e4597d69f89edd43cebd052367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea3f1d8db8ef9d8b2bf0e8819369ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361282bf23dc813d943e3be76c49a8e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab062e587f2a63c6687152a2dee027370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c5037c56be009ce1e3101709c7920371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49a4051706a87b32dcee0bf48a605372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9dda77dccf2ba92da1784720da9fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03427d8ec45202ad3e9d5bf9b6fbce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c9cc873d63193582a272cbd29bc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5069f6fbc4032aa3dda51768bae3585376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd1a33abeb6027831fa547706e39c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cf9bfd7d62f70f5a976dcdbd58cfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd11ea58d7ee0c802056bc4423112379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44325e01b7dc5edab9edfcf2388e06c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f63a25fb5f54e845ff4815af3f94d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73175b7f7f84f876aaa34701311b48c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a53db8fa6875d128512541d78afd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c717e2ea943278318a157b26c31b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e59c561800b0ffd3d83af23595552385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23004702d4350287aab4925619cb64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882e5635296e85c8d3c697832a1b290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45ae7b56a0560dfe9986fb07c41e45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef74a80300d137561102a99f7e9aa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3c17556406d3cebe0233db6fe9eb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d7b25f9df9f279327e4a3be6798f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e71011afc02824c8f4a09ab0358129392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8cfb7974602b24a5cdba8afc20af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dec7e133a2e951a26d1cf9fe1f68f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1863106d19dce0848f20299008def1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dcd64bd3b6caa3cf31a440848941d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199e83625211672d301b26890ccc430397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29965e01f915578fce1d823cce89f12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0265a67d98d643a7caa1096affa39f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc150a110ec05aa285437bb686ed673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526de0349f67d7819e1f7b3ef9a0554401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629fad48efb979a7f2d45270ca905c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a798482ad462ce09d80911c6bd8e39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499eb425b70ff57094df77e3610b9f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369daea1a081608ec907f77645f5218405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc54accdc5f857e5ebb3f91316eb4cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87fc94b15e7ac6583ba2ceccf378b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eecb2ce1c896499d4ecd5ae415423408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d656685b66848f2f056149ec42e31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a4a6baa40d65de9c3c8f292fcb2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89bcfe4709a6e4913c40650be9b6b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f437b1daae31ab9e37a2d8b43321b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3819704a94094a0a3c9675a6383ff35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb6f9f01eb74b90ef45ffb37c84ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744218e6d925844627ce5034d8bfef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911970cd3d211af7c76d3ba58f748aea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e569f689ddc5cbfae9f834f1fd15e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda81750a1ee4c97cfea71c4a1deca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc815ff636e456fe8fed78ff1cf6890419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b390a3662d18651edf5562ae46b2f8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0904861c3ee32d56d6bef8030f4ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7fb37ceb3b01c2f89b130ed5a45a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6167101fc5991271fc35c4fc135bc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e458cd3d88d2f007f7ff9d03a5de87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20e3b416bede436869707e6f852eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d00113aab12ca1bbc24ef390a2c47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a209698113c8924c53939992a21d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb687c409695b3755849c8ea477fa6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e64a7a9e7af28f1b5e1581d1afd76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904a792977107b4b489be1fb81bd660430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aebc9f24c048c3f68aff61a9d4f1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db24174a52ca10c5ab965c5d4bb7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c7b103e59a1d2f11efc89af41f82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b352b3cfc6ce33a6fe2075201cfbc6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc55a1f638c2f0476854c69b6185ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7c90edaf7426312f4565afe61b46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4e669745e97eff733fbd69c59e6b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68ea2526fe70886a2fd164102f519c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42332ee00e52555f45f4b3c03dc346f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd728612e8e336577fd8bcd02c958ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42fedc8816af103acd458dada6ffab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d4baf13b927be199d2241da0735ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc672ea31400ed0490ac55ea9be2f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccdf64b24922274ace590f229ebdc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5509067ef8cd6b05cfb479d3cfbe63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5d3d329b401c4e88a2c8b51934f67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd73540632396e499050762506e5de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeb2c491726d8a262bf7297960310a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c1faf5fe885c65a84327f5c91ec5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca5a2b910e84ad3ecfdccb0048561450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f8b3cb83b64b11ab6b2de722500b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85363719bc488a1c121288ac891bf6c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123dc66f9929d761dafa8f21376149453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c718174c9a15e1ba7630dc5cf0d14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e5a85918819452a399d367f2473c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7881703b18bb37e3f6602b5849b299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094d2288a5a924ba4819d45e5c6910457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c85ef12f0bbb971bdd4676e34569c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a3fece9bec2e807e0e50389a85e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4362eebdf7a3ec7939fae9c6f0798460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880164380c0ff3a23649c908a422e564461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa901e0b8a96c9f03f3d41eaa6a76dc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee3da91b1a4ea0d4e6d76cea6172a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03487d2918519822cfbd5f9c5897615e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a4f596a9e9e9f7fa878e6971864f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff33b0efd2fdf128cf120e0e1d4bac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2102f8311294a9bb78cca50d72db15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fc05d29cbbab9b66444caa5d970cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369971e7afa9561358aa2e9d5c5de84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b214fc5a10ac501ff2c501fe47b393470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dae19c24f4dfe871ebb68ef84d57b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b08e6e5d07d22416a7351dd8695fdd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e88d7d1ae80d47ad9c55dd1a4ede21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0adf464529f4e2a3020592be570e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e861521e079f226fd1ba6edc9db665b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e101a1fbd1f7f088ec0379f1d4d6e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed9af9853a1a250bf558534d066a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3b3cff3bdfde8a0e68a81b806b85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98345060bacc5e5b870a1ffc069a26c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e004f436dcd49a2dbb10c35644f2d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf8eefdef44c3dd6567e13e2159e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0594f0f7bf06f72c34c91aac3a980482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3effa8d583247a3cb83e1b2b4238224483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2af274e1ebc60a9ef69a80f78eae1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eebeea608c5da853c3586786fcf18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7de67bef9ad88c4d4542f8d56a1be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe9a7f1e6722a437fc49b13c86be45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e1b49ffde6e0d62a94687d23d8e52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbf2ff5bf4a94c99204c0c5a86cdfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cecea28a0cf6de2e7b76bd841945bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc028b2b139a973d276aa88ea89d0b72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228be257c9728e42d3cf6b04a9df28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c9c354abd14ed8691e67c2504c484493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319506c7b2630e0a4f647bc95727e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea416f778627dfe254343783a99a7419495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ece00638628d7f550c24db938b16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c694aa8eb57aa164875c373ec3e710497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdd809dd1b3d2035ca09fa15ff8dd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73caa04ce716fb2f4050dc31030c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a642dc1e0eea2195924b1f241d42e9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09acdad06c4a8228216b8f8093443c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de22f4392fd054983cd8e4c92bdf7e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd6b713c4b90bc73df47ae1abeea5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f52d9fd7878ee7013735ea996da5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09d50237cbcaf2655e7e5595b2e199505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce43f1b7735f1d232b11b14321867506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a319ee039e906fb1c90144b34e39f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b00c6d0c1c3eb184f62f2010e90382508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b0495e77af414bb09811c1785a1f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a261692d2750b6253ae90f5b5c670510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebdcec75574ae77fb91b5d03c24b50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475bb581bc223a3a0f547594ff52d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121113f800dd324eb48055b053bcc2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f8260a7b9249b695287ebfec50b20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b7582ec1728d4a9e7aa15f272f95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2c3b07d7566c78b48aa2b707a6d9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1758263fea7be0a56517c1e0453b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6ddbaa61010439ce7268bafe02063518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5c7cc8138515c2881db14828c9ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d867bd89abd8ae310fab86e52eaa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab023894792f022d40fb5c09e5ad87d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beff48152e2ec73b732fb02bdad0c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73bb32adb0d2eab51dfb63ab17e6dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f918b3df36c407ec89bb4222ca33f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb0df9b9ea77d8fd9c0af9af48f38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71707ab93e36ba0c0eeaad90ea8518526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4294434a5690a3fb1fb0ef75b89cd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce29d5108dc0536650ea3c0e80fbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd91417795f3ae6ae8fe3d47b15f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ae80b5d375fb8a5aa7591f83018f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeaa024ffd75602696d6349c8654a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779918b4d36a4d3adc7d7c1ddd72d65e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33888e4f144f7260039018ad5bb4265d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d67496ef0034cb8e0bcba78d43dd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73056d1f3bfe63be1c22cac6e17858535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb082a0beae33cb6629329b85e1a616536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29ed295f1f3de2bcda22eafad65417537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0947a3c41967ea39e5ffcb1fd4a3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda755051b777a4331e0d10ed208f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2159d8084ed149bc6ba03eb333adb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2c9721c78efa9d50e329078ebb7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c7696d397cd30060ab623ab4fc294542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f674a48216bb4b04705957f0037645543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d7f5bf90c2f01186f309af1f27411544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b39e3ba92e1f0d54f7000aa9c1b53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487e3a8871ab38b220e3397ed8a356546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99042f9bb72cf3c5dd4ca602fe1db2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bc25eb9e56010051fcbc4297dfbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68284ed978f1738570036fd55fea1709549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e34fcdf0bdbad9bc8e25bd9b6db11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240959b5e914ff2fd1e66218ef81058d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b90f670e387b6b872a6e0efda9447552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f4bb9f27a9e47a747d9392767fd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69e885a3f5da72fc8688880d887af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4ec86d6469889f35b3c70937ce823555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f43eda8e2d0adf0499e00507a8df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43298fa735d1e65cf470ad432862c04b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7a543782aae319d00e1ad9ffd18c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3757a4cfe0f065bd47e1c7b57af96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13e03c980930d74c64fa0cdcd5088c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ee486b3dc5fec5fc1ce84c123138561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4690277d88469adfe987c25b28c889562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4035c39956ee0bfad445085ee65c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c11f4f9c0334d991cd9b9c566a00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7a80ad9dbcd4e5bc4d24c629ba279565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059a36512aca37e13f23de5420a72c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7949cfd6d4bca3e65a442579cdf960567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af5b427d335dde4be00c9a533d191568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102b4ed177ee07a7105cfa17021220569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa5ca6cf8b237a80d4c3c756084a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bff26b47427ecee5db6f4738aadca2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc35b85421200eec053091bcf1e55ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac0120c5c44045ff1b23112abd0f8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8b4844c25cf9dd1693c225f18d81c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f7fc6e33c2565473223d3c0b826a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee692aa54734b633c5cf128936217576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda778f3d2f600e9b3c916df3297e394577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bf20fc5dbc032f516006e02af334a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af8a999f30e70bf585b8fb9cae3070579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0205132652cc7c800056369127684d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0520e19103c73773c0422b55151e446581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cda41bd805954ee9460b043a13827f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19664f7190da20f10279bbeee8a6117f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42724c7e7a607fe5f86b4731fb19e3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4d5c057e22dfe0ec241f1abb542f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e37c282d88d1d6ff0004696957c8e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80622d5224d9b3e028d2b42a69cbdd37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc5904ebf8cd9ece247f1d9b22fe0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca56ddaa12f9f8e7806e0a07f222c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021744d2061a10faf081fec6918d76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc43323dc0ed160e849d9b2eee4eac4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8db29d45ea727f025f98c66c9e3e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dcdfc4a5a4a3e9345096a14f02cbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f90c61001421ee19f6b41aacede5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9adbeb394b9992408b15e59751cb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e0cac7afef3237b6691660ea4fbea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1384d002e94a8585995f157a543163597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a436ace30577a3450aa0c2e7e58bc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a748a854b1813aee9cb4e579839d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15811a617112c5f9cffd9de278890600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86db97a40959789baaa9f57277d12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16a060a5709bf470fbecd74d55c961602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13bf4c158193115867ec75e1c67ca1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f26ecf2234a181a907c225862ecba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ea3b723bb9f5bb4258ef0f442be9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce70b432fb46c7618b07e5bddc195606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeda9b48f731132e781f2a53633862e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997326e525aff90e2ee6749e37110bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43c9be17bdb362e2ce2c7a9c8292b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe280d44553f726ede63b67ec06d211610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786eb9e9a9975f2e037b83518f79d06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76c61f7ca4de77297d8060f038734612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4b503203aa481cf2c601fdef02844613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201286cf681f91dd9d808a6c4ef2557614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e347541f3e1abf3e559b5dc0fdc5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea9bb744b0e2e6e99d5d6020046aa4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45d655bb3f83f5e8fdc49ce780f2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa377e4d3e977994096ecdf0693a9a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374c106b517545024b5fae72c1b56a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287520c901a47f7d18c92845c10402ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e107500d31c47d45031d6a2903e6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ecd6dffa663b0352abd534baec8fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc4739149a00e96ddc0803f9d4c7db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae0822cf6883e8ce7ea3e3e4c3b70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaf04856b298222e705e912e8446a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203129ce64048e574ab294b70c165a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea77bd93c50eec04aa70691da8c1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606296866a6c1efa9ede01ca6b1d737628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff19884cad972e609dfbc53c46bad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b12369d1a73dbc1eaeb898aad9875630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b14aca35d4890bb7efdd35a3f3c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07695ede977a9719b916c10a76b29499632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388192ce1d3ce72f2695439eb634099d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f66e32307193234c45057b6c53170634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec324eb1a102ec9f246c9b4d400fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266f06b83d36fb091f1469839dcc8ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339d02109627de8169bad330c8af762637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d1ba520ff0548eabe89e7ab38e729638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eefde037395d243611bc03171dd93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf9de1b3a8aae082637fbe1a1e0737640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e546c0b26dfc5427e1f2245db662641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74553ec1482be6ca3664a7ece40cb368642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf971c342b4686f0108e5394f81e52af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8210148dedde932bffb2f67818ea9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a7ebff0567f44889b3536f57703d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08eefc72dfc25e5a2a8dd450bc3e41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64693e475ddb426fe4f1a47bcac640647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db25ff667611eaf0914530495349ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60e87cb20d05f11d6ff918a1fb2e96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72325b93b48b99dac88dd484727fbc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394cfe2d8883998df469f08bf9a3c4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e407c451cd6a9f560f68b08169022fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a8701a63e2fd5196e7648c67620c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e844ea08904979523c9bb841c66e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc19cb4858bafd7845db2872d18ca3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbaf0c55491c2bb96b2eb4329a10bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba968fb39e7d5f2c97c0a3ecd54cd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeaaee8ae398a981c9568ad9793171658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3259fcbd5ceac3ea76253499c08b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcd870cbb58bf7ff46711e32acc80d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcd83a9a5c6a27a5dcdca81f300673661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9693fcebf91f2a5cf0ade7ad482903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ca908d198355408fc40060cceb8b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a7367419e0dce9e17a75f1d84d4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c245df7aa3283fe78f3840ea14d23a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd63342519f9ad7af465e6f82a40be6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06236c0b31c482a679ec1c2d297284667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104b6d3774fd6b0aaa2f783d6f6a224668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4354ad40a8c49bb0453249fe7ad45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad950c8a1a56ebfbb1dc3582fb252a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9974566cb3d1d8e237cfb232731a215671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d4437862a6d048d7c4b102c70ca61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b4cb41d0e9c15ba30810aa3b6a3a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b1fa291bd2c868e8d388b8f9c5897674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19109dd7e3d08b5b19f5b12736291b3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b00a1473ca77a4e170ff64b1f8443676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d371f03e157ee16a164ed430cecab0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76e35dd1dba592b5192bc8d79e8ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff79982c4e8295c9a7a20c6aa2cb01d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b8a02321266db90262bddd2b8ceb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4500796bb05a680d10c471beb337f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343e38a988444563af09207ac6244b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc72a2b84ebe365cceed8efa28a4029683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b788d711146d8bb421124d47fed979684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e0c54a9f3ad1a4aa60c9850e32cf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6353c37a403c479dbb388cfb7ec9946686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94949efa8d754ef78936e57f98db9c11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b104852022950130480321b98b39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f69037bcca203ba0715cf693c406689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274344da707634775a5827d3cf69e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8075ef787fd5929fb3ed562c759e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4b2d62c86f41f1992b67cee08910692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579967cacba9733db4861d78839db24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d760020cdae9823c13ded5b0ebfefcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18010965a092c17bd175418cd5ffcb37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7004e495db2d7a5a2442b7792220f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a2c05e2020cfaf9b8b89159913c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab637650670d7187593d6593b1da156698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc1d879417505555edfea2a48ec055699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366aba8b7a9a09efb9934f1d143475700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b072a79fe9436b5b2350e2f24c37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033e181ed81b46d9b031c08d0049456702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a492238d652998ce064c5ecd2a64f4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f195109152191b79ce4184b18760704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b58bdf8f06c63979e9d240a31fb00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d50b6312062f5d4f61261b6de6d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b792560fe39fbf0347fbde296456707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524857f7a38278d8c078f387054427c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b35d58ca64effe360d94c7301dd5bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366d2b40fc8513c3a012eca7b357942710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e3fa553b1f4a147265e0eff4aa674711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430c2e6f993fcffe39d55ecad279b1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1f7cf3d1ab923c90c62112c429af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bcbc063823d423d6ad5409e20ad42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520cd1c5c6334bac00f72e1132963de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21774478110be48bb44f024019913716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741032a4061dc30ee973341d4c5cf7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c81e8fe7c76b1854ef6c2202b2884d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551d7c25572a5390ad9daf2400cc4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe37137abf45f34c2d2a10a819436ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad4e0d53f51021c7a0dfc30491660c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea4694b22738811492b49d6905ef06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb5272dd98b2e820f5d431ac59c7d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f64b5a503e366e93aeb73ed6e236a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba977504257c18c00501830d88dbc44e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a5108f02d6b532a8895c0d399e91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b7c5894c535f183b6a0f0e45429b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a6e8e3984e708cea5ccbfe461765728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21870ce37dbed95aadc453f716add67b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de5b0e76eb79042539de66b57644ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803e374f8ac14c60141a42140ffaaf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38379ab8914c109241751376a80f5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f88e9370d028b6c3ffe392a38d4fe6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86be58a998b683088500fcc1261087734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ce809b8ffc9bde829b75ef115bb8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a969f279a064394c65127715eab46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85b3ef6d48ceca5e84200995b209b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a407bd1072398773750d5eb088c4a12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f9286048e7c154ad05570723f17ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac5992d749c5c358d05fed582b8bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31064453609fa2dd36a11a4c3eb86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b13eab5dac4b7bbbc211864292de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42b517191bbaf245ae077bba4709e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f1a5cae68a74a9cb301e47e7e9002744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e842765f8283e00acb3e80163200a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a593fc99f3b88eae2af2353844bf03a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1e6bee9110a220d87f92e80840bac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbd34fb06687d04080e41f10e485d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd49dd92d8a6d14e2bccc45ea8c78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f798c7174baa87b46ba1d050312fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653da66f47f66403b5d8f44254aaa4d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a1814d7f91eff6aca13e4ba1070f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583068f01738aae532fce1cdec5ed095753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf563c3918ae9a8be2fa0ac57d6df4cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd585360a5144be0dd946d64e91cf3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca2fcfaeaef717439ca911a4f669a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c241eaf6e640de0c600bfacf71d8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb400874ad5c5d3d400adff36dd1ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0af88db68eb1676e1edc1cd08299f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a995bd67863271090d25fd93f8f9c48760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeee09ff434bf0b5b6c98e433f2310761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b47532ef3179a246671fb24f7df3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd56c267cf0677a0537016549a2be65763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf8ce8b1cb34abd10bd51aabaec138764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd95c40cf519c6b80594c43b895d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ccbcfadd00d174ba12fb60b61ef1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78365b8d4f96a0575667443fefc35e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c571b63718fff5db86e06d946b01a5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b255cf14eaa2d7b97561c6a7ba501769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e737f8a0a0f9e5451f4a7d56d90710770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c383cab6dc606075be7caf99c353771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e6b9dc2a95ec3cfc4c2089269954b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64717b56c911d5d2a3d387194feb8dfd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f261d6f1d2b85bc175c675d6363896774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1cd77a989e1555fa07c98e3aa97f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cafd5145a995f9da8c75d8814416e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd1f2f6187676f719495d16e4283a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e33e42edf05b7e24906dafed95dcb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713e2a0589c20bea19e6edde188c098779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2691632a4a8acdbce102cececff30e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10731d3012c90fb9e26894d5a4f87700781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bd085683a15c501fb64f59c810a39782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c762c3a0a09fe58cd7a4f7ae3e830a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e67ddc5334e1262ef97283add058e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a85ebac4947d7ff87b9a3d41650e9e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5eacb0222869fb69a7695b3972e6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb21af8cdbc22c6423ee9536f79e2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dacba71224cc8e5a4b014cbcea516788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c6744679159e92440d01d922c2b5c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c801178f7449f5202da7b138dba54b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7ff0e1580bd64ccdcfb74b4b039d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545872d07f039b742905a7a006316f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e8e87d129b328f953021c948254a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d44cc2d81eaf76662be9fcc3c6969794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ac141b0c4ec375fd8ecf089e775a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda90a126bfa9a7d1e373d5e01a8f7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33418ee2aec26fb89ab49f162baf8e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563fac442b505f99fef80491ada801798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365607524af50b275c9665b5172f8175799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5c023f97177d5164bafb14fcf1128800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2e8d2e13f2234708064706eb907e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129bb11595b238972c3272182005aa0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362020e2feaf3609578277f59a7dc85f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0677c94864bdd0990062e5a09e81d3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a550ea8ee574181476905b2d051523805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241c11ea7f637ecf3afbb8bb9dffc12806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd677ed01ba947018f9af2775fbfd8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480f857af1ec01ff90aac90aad3fa7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5587f94468ec562ca84dcbbb754187e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888730ba94c932086e2775b57d973108810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47efe6ab27954f89df3a958d19325811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdc85e211b6a7d4839e1854f6156f8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf679947b1efb701f60188fb42d4422813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dab4be3d1977bde35c3c2b79ddc58814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf58a42631d6330b5fd3f79bcfa43c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d163fa5d3c904164b3aab3176812d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01c760323caf7b6cf21ef1c39db1a1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf99cd86544298765897411de729e4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84621ed7410aa4fa02b7f5bcda7879819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80b08be840b740a903769ae2d891b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18f399936102b140d67d7a9df60468821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887c11b1a5357985fa21a99403220151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfca4a4c5b85006efec54652780ffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cb0c634937b380aed582a7a956cf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf5061712df3935ae4e4be020655334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b72e9ed78b68f03e782153f8efa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb0eeece96f5ae25ee86c84fbfa0c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546940235d5d8bd334845eac2121337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00b99191fe80e26af8401d76f06a9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf313c7c537f0c706e6a890ba6fa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f548223cb87d541bb26346351458f5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef6764c3e724e38609e829f32d82c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9df5cead4786c55b789b030b4ba3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bb0227aa57d96a78daaf04cca71d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66961bb9fe763951ee8942290b1c17914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162f348540f827ceb4d546770e8d6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d984266d97771c2a6d8a4209a992f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7148e02be98798c3998a17b937df4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595f45c6c2f6da156c448f637a1f51a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3ea531d185e39b541a9b8ad18caf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40cc11873c52239c61c8f9a6d9a3d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba305c51b700a355f637350801294a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce525da4322a44f6149a6ab34aa929cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311cdfb8beab4d838697b1bbd3a304e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382602f4a8dc8b8be3824cb3ac857e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601be924709f2bfa01b277743c81a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a57946613dc26fda85bcb140d5a9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc82207f9d55578a9ffab66a646a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72543339c8c286c01e930b5ddd3f651d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b14413bc6a3c9fa3040c15e67ad4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d33da45c4ee3d2635a9f077859d62c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757954fd80818c6618ac7a2a6406f57131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b16aaa41dbecdebd0bcef75871d7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cff26b91891b3042761d23813bbf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b2163d75c45f7730b3c9eec0a0b5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e58967fdde67266896382c10e0c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83804c3a09ba5bd3053621db103753a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169024f4876f122743f634ac5f262bc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c577c47e9970fca1858e46c58b1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662d88069ddd3b9d2c2e3a2b6426ddc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba057f5e56a17516d31340894bc50fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd22262d14d181873cd2cdab4c38e1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5cbddbe2f3ab65b9b626818a21aac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c8ee82697fc321c988e052ee5d1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e19aea1910b67db81fbb5cbbcf0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f6ceea570757cdba516a8b3719b6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d47b41ca39ab5287561f528c80f6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0dc841a51a84a830de2062b6ee1a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5db1d3dc4cdd761b6754a4b80059048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dd7b39fcea43cbac5d92200a96f7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b4b89128b00d59ef65f6fdb59b59750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2c4d91ff1f4aec229c077e65d16351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3f85296a5b4197c26f81994be498852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05ca305db86c67487cc9786d5dd1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc8b061951152c641a14b3df6b97554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514429294adfefb48a87b7c5a0d20e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac4289581866b2a5f57beca78985d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3356344ebba347f1bb437e565353a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210465fdead69f800804c930be9d81e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e4e5de7957b85591b0c29165f10559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd424aff61240cc0aeb9e155a1a6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f408cf4f37e8e721c983a3f81ff64a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a359119f52523a9c494cc7c62476c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1357f3eb2196665ca3487de19a560363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f22c226d596cdab304feaac76f4c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50d19566320b722271e510d99ccca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3debc48fbbb5ebb46c115171fea9ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fee4d96a564abd2db18b57eafac4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717eedea26e2ed12190af0905baddad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43992dc27123eaf58fd09bd8f3a8294869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b146e913ed86cfd21e8229e6d05c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e1653e27eaae7c65be9ff65be568871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a21da356a4d3c73e40f05c7b3ba8bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a25821db48debc877439ee95a2f8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2678f54a9e20965c7f857f94e5e88ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc80ede6c58627a2e4b1d2932f663275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4029a955ef29ad14bfb34ed7f350daa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab7580f2981d015cd48250104b13e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050339c2b877cb2797947344a7c5bfe778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd891cb686cfc0a158ca47ca2f06979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e2effba29d3ef210a46025d5f4a4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a8420b1e2110c4f2a06690bb3760281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a786a5ec80dd5db45424079733b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f51a7c410701de0d874a23de4f12783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d87a6a0211a7151c06b058553693084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b949e17fe13925b53f6620e06168285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207c39c88ef1d480c1b31a93b4edf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c78ba6b751707a2cd9658b0a581687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9cf7efbc340d361a728edbb7f439788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e125a1631390f4fab8085f11357989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbf1cce84370085f8f36048e8fcb5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98cd230ef98cdd43fbf8efe95034b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3d95f134ec3ea900403b9b06c61f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd670330350fd591fa1408a6885c39493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a600c220b0550a4eba137571794794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf1cd543f3441835960dad95ab068295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01667d690c2b591da71192c6596287b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1be52b7bc6170c8ba57dd2fdd5d1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25693562e99ffdd43138be95c56c7a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc9eaa8157cd76c06c88ded1691b1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a06ac94e928d6023a680a6433fccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6cdd9ab297f46e1598cf0dbff788101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d75c178efd24ca1a58a9952cc2a58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d0540f45434cfbd6eb8828834545103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3c51b285f9ef71c870b2f2ccf8908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ad4e423deee8ef9bc583c87c2e59d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6e12197423967440b4576db8e376d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a575450ea215c58efa0bb2fb46f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb87eddef0e153f6b5e39f49bf32035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd7abdc4e77dc5f75990f961847667109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee47e23ebcecd94500a70259cfbba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb19453f088599897f5def482c8a491111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd85c603ab1063001cd590a27330af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4efc718ca627ed0a49eaf5a136c1b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd9b3fdbf6ce3112ab05d6138e2d63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228570c405877d4ed2595ab9f3939a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f12e4c551d8b68a772ffd7cca8a8b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9c40db197c9ab1db4f1c13af44210117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787ea96e8b026a7a1494be60d9d42f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d87fce6c89142152e83752c577e15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162e04db878f5dd2cbd0fb1414d045120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df0ffc346f82e9fae54b9376c82fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240f2c908fec14205d685f4e304f35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fce637755ad597b8a544ff5cf2df5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab338752c9cf45bfce4326a82e76f08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5c0a56753394f9f8487c2996053f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802201d393a9c2de55ee57560f23dd87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f198269989154caf74bccd7d375377a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30337bd807e2a37073439c9add1e198f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bef06aa60c108596507b2915e5b2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2406e44cca19025804591fe99f566130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6d6936f796986f6ba1aaacd95257d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492ba8a9931efaea9b21f254d1efc15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a4801a469a7e8f6c49da6bfd9b0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6251be156851b7d384b475b47999d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aacc44971244d7377d166afb1f5f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d56dc6e44e1772f5e5568a52990add136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69abff7a5db3b5b1e22cfd2e09835a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0eeffad1c1f09fc1f0325d9d604c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e20584616e234e3a8eb3cac2230ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b6b7667a47e9436bc4de3dddb04c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e170561b95eaead7e03617c8a6e164141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8619da1074e39d663f47224698da5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc92b8ace3f04a9022ac072036908fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ecc5628370b0b01c432ae8510ef66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b139fe33235e7919ebde7fcfc993a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819790662f9d2f85772030617a6748146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc849e78349e4718a56f5d5b5ca901aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c38236d88c986e8579f2e0bb28b1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a7c6ae53f9fd4d79a3385cadcdb8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93eb693e7289aa5d699d5ea78eb9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3a1116992489417887769e02ebc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b523d55002bff71a39ffa46862ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432088db335f0eea1a08dc26f269041153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe01734d0f84bd664ab3d6f9c8977a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657db98a70ada30946e49e0c98f8ade155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96cce9ccc8d9e814ded1669a0a1290156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5faae5a35a2a6d1deb941e6e510e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436de863bf4e5da055b6f0ca751af0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4586230b2a1ae1458c35895151a060159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3be4f0bcbf8f6dbafd26d506e0c07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c198378fdee81ea7eb2e030e99e7e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b9f7892c077c9a144d562d47b4c2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b3bdbff82ce63cbce7d6a67150c9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ccab9573f2e3697c77ba2ed715170164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e5db266780cb273d7c38993048ea1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d8ebdffa97c73319733180af95a31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17242cdc6d24959c4d9841e0f8397601167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455477115d7dfb1cc52fffd8e6c6e23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f471cfe65a12e9d22430d72ee0d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a0204755e895e3838726cf6bf028170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd490e18226204270e69048c49b15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096e77c6d4a679b1a3e778fd5926a76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069fc1c1388cd7d26e33168ed3497c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31aecb4919d569ff9f91b3ecd9612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231923f74028b88cb9e53c96b2fd0f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371decbe1cfe8eb807f7ba0c5a8dcd02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e823224a141224c2396fcd9ccdec75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd82b9fd0424d0c7bc08aa95209537e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d86d8b08a2dd0e639c9da86ccad32d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e22674959d7eac8dcd938c945bd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36779a1c3684875a3184f7239cc2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acc23fe011ad1e2015e2a2567e1742182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a634c6942b831a531b0fee9c0aac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ff7b16dd40e4daa3fa365b54213c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405e8a712d94b4bb6cf92289406146185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ce036c9f6f737743bf654bd8d96d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa7f46f5cd413e8f586820c479e237187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8813d1ee7ca856a4ae4407f40017188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00329e837150744432887b9a8d9e037189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad391eeaaf5b75ca6c9d73196ab2a65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a0bc7113e9b4f45005c6af798f62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac7bfd02d8b68603516d500590b190192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0532eeb162b646fc52ed506b0590ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5061d51e27d8c7f2e504f6bbc39e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2f5776d2e6a081afa95da4092777195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5221a1061f43f5eb96ac414089fa7f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1088e491e8a694a6f9913f1dbbb27b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6af3fd4ee3c1b7b7d0a47c7f7f323d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44983fbc6de82121aecc6405877ca2ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046503d82690330229ab593bd5fa5df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b0e029019d892183c52145770e37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0458ef300d144e5ba6922233e884202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3756221b14edaa97bbf84657cb51f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f432e51084e8b1b978c8fcf55e643204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d543bcbad03ddf4df8d777b73e0739205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3c5dc18bf4b7f76a87e88a2e353cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61652e779e6f1239d19d2357f154fa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa7e105c4e3959ca5c69084b7af572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcb04abbb8d9c98d4970b1a9e787fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b617d4c975aee673d3bcdfdde287356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5cc4e411591bf39636d333efa57b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218d91c6d32dbccc95ce2edea831850212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d72617e9a6a2278d12e0025e749dc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043604851e67bc35866a10f62d9b3903214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491d87764188989708bcf32b020761215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c10948678715fc8248e5e797ebbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf5c731052ecb4842cc19bc58db60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012a28c972aa6ed40d18e9611fbd4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df57eb806fa91c2e00a111ffb7e30c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708650e1746ad7fa2d92e1f096001c10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac73496640055d186e90d73e45ef3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df95ba43b4804be9fbd9b4189a2d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d7c425580d09d5ff5829cbb56b390223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752faef0e16950dad11735f2ab69ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf7236cfb3892dfd34872926f8071225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76f9b3ec9d42f16cfa6a9ecafeb9a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b33c7f11514eda421370c93a2bc6d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad7711b7547544843321a367144acb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c69d88f9ca9dd1306b55e8d3edf8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79036faf1e7d5f0f64ce5e9f7a9b1154230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ff48e2ac61fe0864a0b15ec3bbac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94141cc96cc11fa09da889bd414993232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d60b63b5c5e9ceb88a82730d74ac8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370adf933387bd823aa09b9c4e0b3e03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e61b2c864535829745dfa1ce595d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6a272d9e90a4c546ed3d46789e3ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bf741630168bebf65784584dba166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c69d3f65c497eff28972e4ab3caf8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09961486975a0a2a7359fc8079fda718239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f6ff864a930bcae4cd756afead763240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6d014c2ace12ec12dd51b019d18b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4c1f870ab7437b6ab34bcaceeafa1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20fbdd817f62c8ebf8606a4249784c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd044e14f101cc2422498c618115aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babfd26f7d40d95a2c77f9de6c641ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1a0093e48c7ad3b998db3040fd543246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4300f37dcae12054b6d37704b4824247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce415ca4730a4fc54f047d9745525248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f4b31d3ad32e8260af9a3f61debd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf12d67089f92770555b94b36b1a465250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb7198d8f7adbdfea473a67b3020e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cb76cb6f4c3c51e6e50832d8dafbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c5c1505de3487b156d4dc4de69530253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3667e83058171162d7f0f61e74793254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eeb2226a8ec813f71dfa89e67160f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc61e64ef714a5a135daca3477d917b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44716d35c8a0a7bdfbb36ecddfb9d410257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594cd6f3111ce4f23e54edffef9edb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc064c5feb38657b7affb48dd56f8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aea862b60ff2ee020822be9af19ce6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88a5aab67271ad91d6962565ad6cf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c6ebf01808f31797122406ee11950262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c34c457e4adae5ff0611e1f401eae3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130cb29e8d5ae580e7a97442dadf2a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcba4ca5297dd8feadf4968dafafaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac1cd705c7158419d0e51b31332c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90fb46ad292d97ec956fceafe66270267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82986b64766aa8f881e4a26f3cce225268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa650fe0c1a95e7e4a926277d8ab041269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7b3cb90c3b6fb378303feb1f074e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe47b2acd88ed2f2888381fc80836271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9774310a44f2d4cc35615786a5d50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65e68c4a5bf87725aca236b10aa39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c4edd64d6a5be1dafb21cc38a5755274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83fc97cc5420326e6c092b115edff5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97801bcf07f8ac41956d56c09d8b0274276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89468bd6abd5ddf7a4c06862de3b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f512900fffdbe06ec2a6f7832872aad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6995afa5d70938fb29a2e0ae84d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238230e47f6baecd8df7315940c3d18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1596101f284123b69a0c2a15372573281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d754185bdedb180ca2bb28dd8b1e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba123180a49119575e00f5749bd602b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb943d2ebcc177c3ee624b0bb410c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494f65fe07ddca1d95d4c0ef577318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d39e683e497c9f2523a77e454d33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19f91466a88ace22ac1a0f223171db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f4165cbc7f69892b57b5b331b737288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416569ee08a76994abacd79658e811d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6c3de3d314697ccd87a783ecd08d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2bbada3fac72bbb6c9945c298492291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a884b4ed29f40c119ec3146ef4935292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b7a2376c46e90c561934ebaa3210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df9b6409706eaaa57b0382907ffb84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad300869fb061c300aa8e61c1c7e8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384694086611fa8585e914839f7650b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed2035f533ee7d4a85db9d769be07c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc93cc10761a839d230e6be5d9d0364298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601825eb829b5635031616f844b35279299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46d5b553b3cfcfc305255c2546d645300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b12675ddb57a75703203ea0c502b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3306a98562960040f6f9e5d02629a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b201a91193767801d9470b90f200e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e4dc2b34a0da1a3b8f6a384d731b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045df1d469e0ad4b3feff9ca06ea40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e677bc1c469cdc39f8ba239018218f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5051f02f862c7f1fb4f9740ffd0db5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d14065e9a6f71e8f16f35d22229e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b642b2268b031b81776416c69a1d62e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf1217a90b112c3f9b7a50b5958cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b695436a1c49c6af72594cfc19bf5a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ec044cb2a9880d8a5d26becb8d2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53291eb7760eedead09ecf8af01c6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da512a51fa9438858ced8b0a752687c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ddb8af937e4bb253e5be3c9c7f83d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4973eafed1bba52dde904a9dbc20444316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12d14733f3b3accfde3305ed45caab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40a8c1e4ab46fb2cd8243273852db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f577573cb6508c5c6db7318854017319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86368b9b59568b84d761dca9ce441b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2ab78c09627e141cc51331b634da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3cba4a80cbb68e2db91ad168884f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abe202cd0da9ecb90db7b41d9525c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e517a200e77c9f1dce273bece9ba0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddb498140598d9dcb19c8a9a574066325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb998d42e17e5e0a311b52c907ffba31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6c9629e3fc66dea6580729108a9a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7f2f11dbb04242c97066a30ab489d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb09749147812ee63c96fdb6f42dae5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca6ce843c1f9a39a88d74cecc81321330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1262d9f8cd0cbf020ac921799aab7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833757278ac0587acf1a3e9b6de3eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364b7ad32a0de2af38da855545f387c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee75e8ff4781b994f54a554a233898334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209f7b1d6dab97686967c7e7293c132335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f3178394aa35947773a3a6b4b660c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a44d961f5bf9aba34e4b265dc6ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479419dc2b7569df034c81607ed5ca09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d034945e2304a37184cb1db2786d728339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1554a9bd588620416553102281201340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92129d88600e1f37f7f9f8fd2ee27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902f7cbdc2a709f79a2d3bc96c1861f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ac671f3bd821fefab0956e76a737343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a9dec7d114b7cc1ed3ff818b84168344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e2516e2156dafc3bbd209242c4b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c199ffb0028223ce33669ba3eddc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562b71df3b531e33cd8e8c7c6ad8a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3682b4ec798261c4728573b28b6077e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000251b695f9eddacbd51fa38ae4dc2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a670b8b0bfa85a1fe9cad50eac470d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736904e15ed9cf3cb171982ccefb61b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5ae351e441db4424f0fd0ddd1ad9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1849f9b9c52ee40ef28b6b99ca58a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc10d2a7cfe50b61ac4b40ed602819354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289d1fae8a905368e27185818bc519355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94084ef0dbeb97e69d97c62a37abd42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05002b08824a435affece30f3153a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aa09aae53dea484d7e847d8ce561d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92553181206c3acada9d764454ce1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326f164c6acda94ed4526554229bfef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2c2595572f20dcf5318b3aaf2ddd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a0d4931f0ac9c7e382c775b8981e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd189cef31502db39b042dd9dc803363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111048d0d35a104bd50304d26b1be502364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c56c24c9b12dd71eee6c61784ca53a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ea0eb20cb21e8af982edaee6793e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f68d9fb4adf0bfff70487ca5bb420367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf5bf938877cb7dc68f9b2ee7f45c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f22d3183f5ff6e41588e8944586a57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077928b6aec7e6844936b55b649aba3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e1d7f832b3a801ff9ef3ab82afd77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567bef10a1ed7bb3cea9e4f4814533d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90e851e87f37f165e9d690a9d51b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ed461d098aa2c18a96748b4f39f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d7010ae7715cdf0de255a11aa12c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2bfdbbd88ca48453b3691682edef9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835ddbc18aa83dacd6ebd13f22e134377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c130c189a61f7625a7a1389c0c3e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2694b9a2310c7d105d4be03f9e4a97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042c532410c342b09f65adc9a9f1db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432f81c4564e40b80931f76ac01dca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7fbfb74cf32be38b93a5c0b100a44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2b8cc1e435b978bbdd7912ce7c26c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bf85ee21515ee289e132e9938efcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8211f0cf57ffc12d96374486b6631a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd056347b3f25aa42c68863d3b4b97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9697ebb792906ec97241d42814382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e4f965c7d991e66fdd7e2cdb8177d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f5f1ca9af5536fb86b50c951b1aee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea19ce0edfa056b5aa13e12f545c213390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d7af08f6fc05b76cefec11ca70052391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151bfb6e9067a6e75ffc48fc643dd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf1c54516d538601e56526986708e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c902f808d95f239da9ba6a1bfd7d4dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c3edb021f44dd98d71a32283c9dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c09d239e090ec491f14503e57c51f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20260c9cd7409fb3b206fdd38290633397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2081d02a8db1577a61a6b04fad31bec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4ce80cdb78b97c7c6ad10516917a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad37a6054569115cdf4093f9ecbf0e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963650801279edaa7e0a260a267874e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583ce037b8002979d7b533f7cd293c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d75ac7ea23465c38ba360b1faa5e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0668348173bd4002b3293261137f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dadbdaa8402d0ce90dc3c9cc7cc211405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb864d591d538d13f954b96894f487406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76030f7162da4a95af5fb7770e8080407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b77609f76d2b3efa24eb2a686ffa32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54271fcc0ad6d8e2b19103fec7d830f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bca09f8c788823b080980ceed7fa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f3f04b9d5f2451e0d043fd65957d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf94b3a39b37289cfae2b1a455f13dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ccc48e5188cca706d9b505b515fbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dced94cf6c445125d90c9515d18a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbdaab14ee4df0f344f403627d0c31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b1355175c52b2a4d9c3bdabfb866416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c329d0dd633787fd65c7014d2e374417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96381e61f72254332d6b81c282741f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625dcb2e7abf1779c28203ace172b3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d007d4b6dad3c8692f2671ba0f895420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c2147c269f7ffc817257be3516553421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a1a1523a2528d115b38778f96b0ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856de19d21c62ba9bf698ea91f7028e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f3e9239e607b3392f70b1237802e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b2c3b0754915147ab83aedee52c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd629fd61bcc18c43586f3a8cff66810426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e2b971c92c6d8934d5cebbf75ad20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06b9f6f2be564df9446bf7d4f17aa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30933b261881207022b098ff3311d537429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b53a2d1dd18584de4e191346dd10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4d389a02ed5ab5702dd591ebcd82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df106f2d74f6e8066d9f96ef8b738d1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2f8edef6077aa0e41b52fb8b758a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a3e5ee5fc7137a6268c8b50d98dad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620fb3517f677edfee5d4aef1a52ff4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254be300775919eaeb64d9700c3e7df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92095feca3e02176c0a76942cadd29f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f352e677d57a1458b3871d553b594438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bfd79f045a2bf3d87bd7ea65db8f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ae0a9cb717d8638660ad553cc1b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b50f968f31f38d5faf64af4e4c1ece441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653860854ed0a0e5a9f89a3978f3b305442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c45c4ba5f85ec39272d976f69bdb79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b5c85610e16782041caae4484ad2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054ddc423fa1c67056129fce55ae35e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9bb1e706a965231c9743eaaff4ff6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef04ee8f76fe40c5e8ec404e57920447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8dbfa51f0ce1a4abf4dcfd3a592d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f49556633e93a43f1f9944451aa41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6db48b1678f5cfcd0da965d3b1091e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f1b17b975f832de344ae47eb84a30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af310cfa5053e75757d2b2803564771d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591f725ffa4816d6da9eedb38df4ad8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fdc06a7d932867f3624f5a6811e0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c43a9a04757839c03b8b50a26321455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9453f25c9f9b885eae6632c7a9429b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b77cd61828d19ea0864bce0928d5f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79be6898865f19c50ef6606dd2e23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7093c60604834e9813546891832aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0100f62e7a76f54b83bc1dbad193a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5a162e7285de1788dbc3ed28edfb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa7f09c232d68b3592fedd65324e9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce57879e7ec06ba79cb4e277b6e4103463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dabc3e0d4b9898cfd7debde372d20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ede8be404adfd52bccd541208942465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e2fd6566f2c71bcb76d0796d8aa5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d29ab8d6405a20ef1d4522b7546e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513beb35a733ae23383e7e34da086da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b415aa5f10af060bebd6a56f4179f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a74f11e44cea49372e58dcc6dd36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192d67bbf189c54f153a347672b3acb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf79a48b5f0462811001264d97b8f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c31a388cade1370787b7132486c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3151214469c582587cf8533392989f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f70ecfd6f10aea8f38f296fb7c8348475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10244380c1b6f8f7b845390f7a3575f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180e21809d8906f93fb985b48037f86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda1181ca45f8c85d4bf004c2fdc950478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb3ac83cdb51518f4e22a6548d178479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d23fc97c0700270db8d71849601c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7162497e8520744f24f9962ed030ba6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b704a0ec14d4a8c501f15ecfda8f2f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04011e74316e9df2d40097ab36d35b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84049108907980d0d0bf3c8794a8af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e653244badf764ed32afd87c3ad05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1007558068c1d781bd9b2ded01c168486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1b95909d1eb21434fa262df786c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e20af98e7757364b236cf8c29e607e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211525e0ac18b16a75ad9933b0598d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f68c6201bef60f61eddd698f504c5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529c01bf9532128feb3d60fd079c213491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8827f739d4a1f664976cbc0e53671a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe05335de79f27925ea2532ed56a671493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26597324cc8563a8a4474e73906ca04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91113196beaa582a73c0dbf39718791d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f5d5db3e963ee826c91bcf24a601496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136618fb0c716d0efe2574af1e1288497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111be9ede67bd8ac6bd8f45ef7d911b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde37ba5b0615119883c825c08ac1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c2a512058735368b48a5e4d610c5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07db339671e230e59aa5f41f82e588501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12bb6b44fde9a47afdced8ee246da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb675ca4ef5f871f83eaddb1e43c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e5fe7304f1692a8f5217d0390a717504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329028399ff07402f22e34feb2a6ee5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ab5187abf7933a92842c7a75e243506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16e6c59a548f9611eb7c8f399ae0d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af3eafdef82cc803c43dfa03f9f2d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be6f080334ee8fd81da49515a1fe4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec8a0c5df7887161492b35b14fb12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2001efcde2cc1f605893c21c6906b78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fddc791a9f0f58d1bb20f694d3a71e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c787eec663cc2f43e041a956c577f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746d092ccd3d748ead56f6ada5cf1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982522f983160cbf412cc9395a30eff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542949379a2d12d1b7d88a0403a15b58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a357c5d0d6333bcb46fa2ca228eee2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598de0820f4447e1d88218567b6203e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2a0692824819727e90acd8405d9b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b00bc45177d006866eb1908192161520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbcb19bf69797664da92cc2d7d9697521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9935d5f12fc61c037bc804ae9c519522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4e84929e1136d5e4fdc136fae4a76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc313283a2eee8449feb4502b9494d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e0abdb5051c7e622a845c021410a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b198efbfef6f2535342fa5c3b1355a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357fae81a72678a262fa3bfbbb5f4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f975cbba575ac53fc903192eb6379d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c6004c6f7a48c579a821c83bd545529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be97a7304aae96551482923915c13cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54390603f9c2cbca7397ec5dbd78ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dc71a47e6adee7432924ae1a04601532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eb4ca49e83cebc96de0a2dfcfeaf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451caa3378a148d84cee25455509e11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60924c49e7670f9ad68cd7529b871bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9d7fd507a3f61a36ebb2123b5a62d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b38b81074f90994a186550c04e95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d574667c142fb85039285e233dc35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74810c497ed34738a80d9e9bb09f339a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827949cea36247328320c727c3d01e82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271ba464d5d345c1c3dbd70f058456541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b533776ffe13ae1f56e511100ad1e59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba705c2104a3693a0636f56a373a0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83797f131f1879e419c78442507aaf2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621771dece2e5ffd54616b5a74c178545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542c7a4207da8382cf6a575ad847c78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f6ab6b82d74d66ad3f7547f87ca8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201d6dc271c3091a6ce3ed6b65ce1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1652ff44906e0eccd5e0d9b47b395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9a7e8fb8797c61c12dc46a50076be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd79704d3f68b0823d075d96d7e4b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec75dd4c39a0778887b44b2b179615552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e77d493e3076f13e3c2dd9be2e1d18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64fc37d53cf769bb95c44fbed61f13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654960ac0390d839754704f99ecf00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f27e1755d53c1e1832494da630dc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41546303cba3d8624fdb1e45ed873c79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b283ec893c9eef27722ceb704ed6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933274347e538adc56de5e56d210817d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1bf9d1a35c0f382e47f90726dbcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2634b0f511c545c057ae8d9d9c25e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c202bbcab3e29f9ea387826e09bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d6f82ec778f17c2bfbded7374598a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807cbb437298356fbbb38e8bdb044c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40808ddd7bbbef35587cd8550cea74b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c0e29a94382dbdc1fb28d26421c7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28614497733c1d1e40238e7f45e39cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95276d1789419c1e0bd31c6f9cbca8b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc700d6aeb3eb24b5a5a94d1c0e3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6560e1859e27da20900e8bb3eac8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bebecd4d52f5063e8dfe9c9336de00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983541630b5584146e20fe89f6063267572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d79d0e98b2453489664b526ed42827573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d895762d3276dc6f62d82c18d00379574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a708d2e5886f332a0007ab060fe0cfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b99eaad77a8568765577d8943ca3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1492cdee8e8e6c421f3ecb2b82cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a02dc00637d384004c93638ae0b9e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed4744bf3b6d2ff32be0c30f7005e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042391bc7e7007037dd7cca17b657c5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d910d6f6e782796ab99881cdfa50a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bbc1b4b43a072ca94b86c5899f8ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db458e1d42f1b4ba2b3426dc0acf8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4026b4c1ff86cacc17f6df333d7dae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc08f8fc4ebda2bee2a20071054dd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb138a19c1bdbed92c4ded2690d5e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde74a9328b178192585525be69e78aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705382920dc0524a4d338fb0a1719925588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9565ad7e5dadb63f0dd25231fe768589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9559ecc5d24c0af5e1438ae52a1468590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b359aea582d957a31d9b60f9403dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd679d881cf7589bbf5da75f3a69ac5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36f19019c11483ca47d950b6d8ae20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de3216379dff3e3bef87ff11ae5a12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5298067ad25c070b1237d7f7dcab94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6a3216cfc9094730f1a874d87ec68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6061183223340dd248e362cc371f9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f178775a2edb37565fca9a22bd947598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f068a2ae67c447b337f1670d8e7e0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce99997f6066d381e567b8c82f5a08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b5a7ef640ecda3e4badbcef57423c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71122ae740068499455fe39989485a16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f664d4776166ef5bbaff0f4a0de7c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038111b062be6a5734ea3ede8dfbd6f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3453fd8b78d1d601b9c9c648815f70c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5460b0ea7994c814927426910e782606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6c25322fcedfa153527695005d52d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eff143029dabba1e567cad076c642608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d355e95d6cc2dd99c30898ca216a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f087b15f03fd0af022bfc63b52a5897610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97288b09bebf544dfb4905b1c558c4b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de52e480da1b6ddfebda10109e6bcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1fb7cc1876b3e7a5aef6c1658ed1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb692add2e678be1c0905bd638281d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f069130d6a0d1f77d85261dbbd412615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d4232e5dfb795aeccfc55777ea205616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882ed788f5eb00fd5ff0e55beb84f01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9162c42b698cf27a44991aaeb3fdd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc6af3a456d9b7bfaa04ea70a6cec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1cb069041e5239a29969bc1a6d704620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d350bf1873245fe9580b83b3adae48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f903378b45e7521dc769bcc006c6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dacc7856796fee2addd9fec1893246623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce7a0bdff3ff8bbf7cbada498c77a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab315a711e5dd78ebd0bc7a344fd4b70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144221548f053bef3842c948a2ca349d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d40eb65d195fd0469084b59e440a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a57cfd1cc9281d3ed4c6af7042c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1c00b3ac688ad0cf3f59bc10c0053629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd26dae83bfe1772fa86494a64020630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ccb2949b88928bce294060a3555f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e9bcb97c894c8953b6624c2017fd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b35b0ea740598ec67b494b7653b41e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66140633640208a3236bc448e83895b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb57ea2704c5c11ddd62c579bf601635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d2f14eb72b6961da53588f601b5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a4e3de97a41f2c64507096c289cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5360328fc6cc15617c57f870ef651f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d892fa702805fa68a067bbd35001e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4b431a83c6ee7d5bcddf6de085ccc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee35aba560aad39c45aee7bf4dd77f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad88bf99907e4bef34ef0cda346cbee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724255c2ad42687b91ba0052e4e5fcc3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348d4f5b07a5ddf2d7f54c2986fa5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ffecd840d924649b3bd56c07f6e17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109c1b12b047e967bba9623d077942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0607be93eba7551896b0e43652b1e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4d270603adb5443e2964c5c1d43df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c860fd7a27d6c8397f6363c6392b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8effdecfa9f3ed5682aca44b7809b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e6923e8a34be9adc2eecd7cb1b31a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413a6f1f2f6f15642aee1fd0aecb04b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b61e9c3454968929669ba86dc002d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf8e18645ba29dd253e7f73576aed7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f188819909ea1f215d8d74de2d5400655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176abf7a51722236a56f59cb2784a71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6d06549f64ffdba60d69bfc48e82d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbabb3bff1e6835811e90a2b828f22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a078057b366b1633cfbaaf828d8fc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e93e5be8b6589484becfa20e0a9fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a0b49b3116683a3f8708932f83029661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c5e3c33be75f835ee5dcf0dd6731662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adb2fa9e75693c7c796011ee97007f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88141abeeac7f66eb1190160ea8a7b9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39976070a63fff3a479841f9fb785be5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8790c36b224bb7e58ad393a6329b88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55567f4e56c3b3d7623f01da4ce20e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f35c5b263f9a861b9d2b26082bd42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1077181ceee7661c9ae83fd6c78a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e0a28b916f948f71518bfaa8ac733670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077057003d915905178d92bb1c56f91d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c05c03165f1877a94f83f48676164672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13564e6e6f93748578e0ef42a96af8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12955a13418f3e03389e064bb4c5fd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de012331f2610a66b686da566e056a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686980d03cd97bac321e02a1ab734716676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b29f453b8a3e005806fb328fcea7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b259f9bb4db2ed3b9ee685113476678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846109df4d04b66cb709b96e007f00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c26a33d71345045317820ae010280680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95a784271b42ea73efe31d92b3696c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0e253b4267bcb8f310db4987f5ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c823a5d881aad49259c96e9b1095683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3b981e57e19d6f3b14328c17d1cf6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90354902ff35244a0c8fac14843c27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c98a952641bac1a36da0b3677bad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20af6789382f42846ba2e4df73c55b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f592f1c3471375b00dac19b9a36dfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfaf75fe4cb5d351bc6cafe2e247a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cef6ee1c8ba4cecb21b33062a4ea0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e55082b68b3a4a26a324aa415b19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4072eeb881109435d077790d75780c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef8052f20bdb92e2795fdb9b6664ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9637ecf9860cc41a09060144eb9277694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc5741395c8c0430cf5ecf1bdec46b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2caddbc8b9728fc7ca623ffee706696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965971288e17a1ddc44cdcd5d33a1e43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f9eeddf258a58e1fd84bf8b21db9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673559093fc8b5882fb0309379a0d37d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df207cade808deec87128e6196b27d0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3bc155e19219fd6d8f3b373ecaa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f45567cb76b84e116a09e1e35f876702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b64c95fed8b7a333d518a0830a95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59a56aa7b317e3732c935ebb81d12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26714feba32513d26037fba5e0ea031705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ec90bebf5b7461ec82dd22eda167706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93985f31937340beeae12e56883c18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201419624ff686fac3b8acae9f2374d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606982b2e3312904a34772b61b4570709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72254645de3d7c597cd1e7a8587e2e1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a47bd47b7287109ac7676b6fb5b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41103d0c2beb868f763ebe7c35b31f54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f8292a866793d2bb712336f954ecb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac7c11c722945ff5fe5058324ab91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11546c12c2fec2c75459fa2807fa24c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566e5498522593069315ace0bc849b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f211287af0946a0f0a748c0f686b3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38cc2bbff68b5c2ca881732a51db10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05792a8a65d4e3960bf4f6044654a595719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6173e4dcc477f2abdb854ce593dad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93743cd5cee45fd1ed2568a38f25900d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b69a36dd14581a3116a2e0add1b72d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746237b78b0aebaa007a4acd2ee0501c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e004e4cfb7c5759cb753f6482e3c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b441d26885f06722e85b9a0b9ecd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402465f20660d0ac5d49ef75ffb7354f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110817e7ac3714c30d73f5fd42847879727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252af6931d5183387fe716e0d170c419728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a4446c58c811fd9fa5db2cf0d0356729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ad97c33ac31eb1b20c92b90a9767730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ab2e8b9b2a2badda9df338a71f36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4462103b51b828df4b6fec2dbbfc1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a78ce131f07d117d513a541b1ff7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1335de82c48a1a1c2ad8e5e0332363734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b02f6af43c7a30fc41074795e2a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f343351110c80f8ff105ec65312284736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5f2f18ea0d88085a4d24241c5f336737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adce6718a8ee6f1208be2d57b6e969738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8942ddc8c391d6f987b6035f5800536739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355f1e36c1bc8a64ff8496b688d7f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a699976e7063d9b73d3d110b4bc64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d6364d0ead0630db75f857c10bdb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc1ff1d647aa42ddf280445439630743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fcfe1049a2d506040c3c424c9a253744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1588666b2ec888662d0e2389a31e730745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f183a4b09e8cf80293d44415fe026746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf795b2ec237e81e2f3fb68d8d5722747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc735725f27479bd9ec75d9f81671f63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530839cf64145ff634cd53f238a92a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50a4f6469b8a5ea518615dd19c6ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf68ceb1961d25940959b3dd48d7af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1982c85e75900b1ff3115a0079926752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11705d730ad4af2b5053116561ade4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721000c3911b9cf49746a826ea9dd28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675a15248accef9052f6d4417ee36f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8796f73ce3edcacc8df8b4e7bbde10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84eeef465d916e8ede31366393f43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f379a541995a3c55d81907fd8b91e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a395d260d42f4d48442908f8af54759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa5ba84b79114c98e45db5dd418129760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255bce6380f20f293d45f66e8f45f9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3837fcdac0611789cfc182afcd03a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8be979934d8517766226c24d2b7cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da252920fb23de918548eb77ff1ef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9d0b3d654eb51ada5ed67fabb46a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eafcfaa3f42943a050c720212d9172766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056d9a33e676114e241f3e53ee36c88767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505179635e48486f8ea38d884f2d32a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12293093d042eb12ff3a72c789dd35c0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbee733896a580f0a1e77b6b3e1e8af770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0daa88583f58485a7ce5f9f0c1b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f345354a76ab5e752b0cedc3a2f608772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f36d548e98e52d383e077a962e8af773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d5b8224c4a37dc51a5a0ac2440f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc43eaa3722d5eafb7341dbad93e26a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7dfb244de5cdcffa9838e3592fc6d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16c04a7331c80cf7769bb3fbbcb385777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e50bddd6590fa5d3e7eaf4ceb0d91778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e62aac28bffe904e1ed101245b606779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd9e94046dc147f4583d3595584872780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8cb1a60a8e116ebad8e092e0386e6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139e390f0c05503d6bdbcf136aea8c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce99390c15fd5251934fdfa146fdfb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c99a134820b7c36c499de60b9239784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b1c64525b2a20d4a438c4504e3e2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0c7a5b9db764d60d796fb62943dcb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438a05d5a210556a4f91f72fa17f81f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465e7f6251a207965b8e95a5d57c30788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875dcf0acaa6b6806164a55260c02e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e1c17d1dfa4ffa4c8bcb4e791c52790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263dd7d886ccc0bfb9ec31df610a538791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64254bcfdc6723f12eeeda82fe1bcd33792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fad47ff410859a3246a0f34c03827793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30963bc579ed733e2318929537d4e9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f7b6c448c4fe4bcf29d1561d07ae7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c89c5f93cbbee36f5cf52ad61aa4b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dae7e6b67f753af179b289a77c4f8f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c9a978223c456bd04845ac7b1387d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a99e6144143578be74203904837c8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d4e091cdf705dd984aaf644e441e8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197d642be19bb5bac873b6a016adb6c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7c851ba68ff13e22b1248c79d339802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3b9d9c8eab5fcfc8f8c41ac6261f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d9998f6f18cf9bd509e5588a7a3b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b89674732b07b2fa6628d71032570e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a36f20062d2825f14bf4fedfb3a3d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95ea54ecee5acbb19fa385beb4fe70807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f31f20f975dfad5d610c2b75aa54e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf261ea9c37c0b8a156bb47930b069a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce445e5b6e12ae4b81caf6fe5d6a25810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab79c75d930220333e7180cbabd16811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2db54c5277909543a112f22a911b7e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64cf2b3e5ef8b1cf9d560d2169415b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b7c5c547f5334505c4906f73049b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7895e039d119fdfdbe96e3a5165e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba94c140c49452200cec9fd653d23b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a806c098ea57ebba39d07eaec0cc72817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db634a0cca0a536965fe644e57670b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba5f72fa6812d04f9a6de0e2dd271e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076049b309fb11171c2a8c11d888d168820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a22260aeeecd3e300a2d70af19351821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>